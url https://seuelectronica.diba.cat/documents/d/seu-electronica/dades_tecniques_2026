--- v0 (2026-03-21)
+++ v1 (2026-05-23)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\DSCL\SGL\Tecnologies\Homologacio formularis\Pla 2024-2027\2-Catàleg\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E24C2D9-E4F9-46AF-9B76-0FC773314685}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5AADFFC7-B870-4299-B877-F7E517DCF9D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CONSULTA_BASE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">CONSULTA_BASE!$B$11:$J$255</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">CONSULTA_BASE!$B$1:$J$255</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">CONSULTA_BASE!$B$11:$J$256</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">CONSULTA_BASE!$B$1:$J$256</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1235" uniqueCount="644">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1245" uniqueCount="651">
   <si>
     <t>Direcció Serveis de Formació</t>
   </si>
   <si>
     <t>Avaluació de la qualitat de les aigües</t>
   </si>
   <si>
     <t>Avaluació del soroll</t>
   </si>
   <si>
     <t>Elaboració de mapes de soroll, mapes de capacitat acústica i plans d'acció</t>
   </si>
   <si>
     <t>Estudis de la qualitat de l'aire</t>
   </si>
   <si>
     <t>Mesures dels camps electromagnètics</t>
   </si>
   <si>
     <t>Promoció de la mobilitat sostenible</t>
   </si>
   <si>
     <t>Promoció de mesures per a l'eficiència energètica, l'estalvi i les energies renovables</t>
   </si>
   <si>
@@ -988,62 +988,50 @@
   <si>
     <t>C1-439368-26</t>
   </si>
   <si>
     <t>C1-437023-26</t>
   </si>
   <si>
     <t>C1-443400-26</t>
   </si>
   <si>
     <t>C1-443500-26</t>
   </si>
   <si>
     <t>Neteja viària hivernal municipal (hivern 2025-2026)</t>
   </si>
   <si>
     <t>C1-433488-26</t>
   </si>
   <si>
     <t>C1-444826-26</t>
   </si>
   <si>
     <t>C1-444847-26</t>
   </si>
   <si>
-    <t>Governança, planificació estratègica i prevenció de la segregació educativa</t>
-[...10 lines deleted...]
-  <si>
     <t>C1-448622-26</t>
   </si>
   <si>
     <t>C4-448622-26</t>
   </si>
   <si>
     <t>C1-434110-26</t>
   </si>
   <si>
     <t>C1-434110-26_avaluacio</t>
   </si>
   <si>
     <t>C1-434110-26_incidencia</t>
   </si>
   <si>
     <t>C1-434149-26</t>
   </si>
   <si>
     <t>C1-434212-26</t>
   </si>
   <si>
     <t>C1-448649-26</t>
   </si>
   <si>
     <t>C4-448649-26</t>
@@ -1348,56 +1336,50 @@
   <si>
     <t>Ajuts a la mobilitat equitativa</t>
   </si>
   <si>
     <t>Ajuts per a l'orientació i acompanyament a la trajectòria educativa</t>
   </si>
   <si>
     <t>Ajuts per a programes de millora educativa</t>
   </si>
   <si>
     <t>C1-458217-26</t>
   </si>
   <si>
     <t>Ajuts per a programes educatius en petits municipis</t>
   </si>
   <si>
     <t>C4-437173-26</t>
   </si>
   <si>
     <t>Fons per a escoles i centres educatius inclusius</t>
   </si>
   <si>
     <t>C4-458184-26</t>
   </si>
   <si>
-    <t>Recursos per a l'orientació educativa</t>
-[...4 lines deleted...]
-  <si>
     <t>C1-508234-26</t>
   </si>
   <si>
     <t>Manteniment de camins i de punts d'aigua del Pla municipal de prevenció d'incendis forestals (PPI)</t>
   </si>
   <si>
     <t>C1-509897-26</t>
   </si>
   <si>
     <t>C1-509320-26</t>
   </si>
   <si>
     <t>C1-508461-26</t>
   </si>
   <si>
     <t>Pla d'activació d'ADF per a tasques de vigilància territorial contra els incendis forestals</t>
   </si>
   <si>
     <t>Pla de suport a l'activació de torres de vigilància locals</t>
   </si>
   <si>
     <t>Pla d'informació i conscienciació a la població en matèria de prevenció d'incendis forestals (PICFOR)</t>
   </si>
   <si>
     <t>C1-461452-26</t>
@@ -1957,60 +1939,99 @@
   <si>
     <t>Suport als municipis de pas del Tour de França 2026</t>
   </si>
   <si>
     <t>C4-558720-26</t>
   </si>
   <si>
     <t>Oficina Municipal d’Integritat: Assistència per al desplegament del sistema d'integritat local</t>
   </si>
   <si>
     <t>Oficina Municipal de Govern de la Dada i de la Intel·ligència Artificial: Assistència per al desplegament</t>
   </si>
   <si>
     <t>Finançament per a l'impuls de projectes locals de lleure socioeducatiu adolescent a l'estiu</t>
   </si>
   <si>
     <t>Grup d'interrelació per a la promoció de l'activitat comercial (GIPAC)</t>
   </si>
   <si>
     <t>C1-563200-26</t>
   </si>
   <si>
     <t>NEXES, Atenció a la soledat i al risc d’aïllament social de persones grans</t>
   </si>
   <si>
-    <t>Data actualització: 29/01/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Accessibilitat cultural: la Mirada Tàctil</t>
   </si>
   <si>
     <t>Assessoraments a espais i equipaments patrimonials</t>
   </si>
   <si>
     <t>Organització i actualització d'arxius municipals</t>
+  </si>
+  <si>
+    <t>Llei de barris: Programes memòria d'intervenció integral</t>
+  </si>
+  <si>
+    <t>C1-566543-26</t>
+  </si>
+  <si>
+    <t>Assistència a la comunicació municipal</t>
+  </si>
+  <si>
+    <t>Direcció de Gabinet de Presidència</t>
+  </si>
+  <si>
+    <t>C1-566250-26</t>
+  </si>
+  <si>
+    <t>Gestió material de la borsa supramunicipal de personal temporal Treballador/a Social</t>
+  </si>
+  <si>
+    <t>C1-569862-26</t>
+  </si>
+  <si>
+    <t>C1-569862-26_avaluacio</t>
+  </si>
+  <si>
+    <t>Gestió material de la borsa supramunicipal de personal temporal Tècnic/a d'Educació Infantil</t>
+  </si>
+  <si>
+    <t>C1-568995-26</t>
+  </si>
+  <si>
+    <t>C1-568995-26_avaluacio</t>
+  </si>
+  <si>
+    <t>C1-568995-26_incidencia</t>
+  </si>
+  <si>
+    <t>Data actualització: 14/05/2026</t>
+  </si>
+  <si>
+    <t>C1-569862-26_incidencia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -2183,51 +2204,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="26">
+  <borders count="28">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -2500,59 +2521,81 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="154">
+  <cellXfs count="159">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -2597,51 +2640,50 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="10" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -2815,193 +2857,211 @@
     <xf numFmtId="0" fontId="8" fillId="6" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="23" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="10" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...62 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Enllaç" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFE7EEF5"/>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -3393,6631 +3453,6711 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-510406-26" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-470853-26" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-448403-26" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497285-26" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-466781-26" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435754-26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434779-26" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455420-26" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-483812-26" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-440934-26" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508461-26" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-530736-26" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-445008-26" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-470384-26" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-441304-26" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455339-26" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-438013-26" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-436337-26.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462030-26" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435897-26" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472631-26" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-558720-26" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-356695-25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-447226-26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433880-26" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435662-26" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-497569-26" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-436216-26" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-511427-26" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446131-26" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435514-26" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-508109-26.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-496926-26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509798-26" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477661-26" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458327-26" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442334-26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472595-26" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-446834-26" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-488938-26" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-530736-26" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-468851-26" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455362-26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446920-26" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444847-26" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444960-26" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-469175-26" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-549045-26" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-438374-26" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-462030-26" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448815-26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-452319-26" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436735-26" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-434604-26" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-497517-26" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477995-26" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-530268-26" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-498258-26" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436160-26" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481452-26" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446774-26" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-481132-26" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-508063-26" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433435-26" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-467039-26" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437603-26" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-549281-26" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444593-26" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-496907-26" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481231-26" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443400-26" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497739-26" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434456-26" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-433207-26.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446874-26" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474124-26" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-438093-26" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448941-26" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446898-26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443084-26" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508991-26" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-436735-26" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434924-26" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-461759-26" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-530310-26" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434235-26" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-454441-26" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442152-26" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-505636-26.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436337-26" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-460605-26.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433305-26" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-450649-26" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-461351-26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435992-26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474473-26" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462271-26" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433488-26" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-469370-26" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-498647-26" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474373-26" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474452-26" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497409-26" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509897-26" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-481057-26" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-498080-26" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464190-26" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-441690-26" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-480751-26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436462-26" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446855-26" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477360-26" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448649-26" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443500-26" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481057-26" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-485936-26" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-439911-26" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455119-26" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458499-26" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508109-26" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-436258-26.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-435561-26" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446834-26" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434110-26_incidencia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437944-26" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443049-26" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-437664-26" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442460-26" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442412-26" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458217-26" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477510-26" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-514029-26" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-461452-26" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-471240-26" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434318-26" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-435897-26" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-530498-26" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442934-26" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440956-26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-455734-26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433412-26" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-512489-26" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464503-26" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462195-26" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464840-26" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-549281-26" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458499-26" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497374-26" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-450627-26" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433024-26" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434604-26" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-467224-26" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440977-26" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-459995-26" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-490323-26" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-445288-26" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C4-475570-26" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-448351-26" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433040-26" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477592-26" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509320-26" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-496907-26" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446579-26" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-466393-26" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440507-26" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464700-26" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433508-26" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434171-26" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-439368-26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-524738-26" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-498080-26" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434430-26" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-488408-26" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434149-26" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508234-26" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-436314-26.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C4-435561-26" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-510112-26" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-439410-26" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448622-26" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497569-26" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437981-26" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-480555-26" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481173-26" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-435514-26" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440934-26" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442591-26" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-503471-26" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434191-26" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-475119-26" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-514029-26" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508586-26" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-447568-26" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436379-26" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-490544-26" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-434318-26" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-448622-26.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437001-26" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433002-26" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435489-26" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477769-26" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472719-26" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434110-26" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-447226-26" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458391-26" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-437173-26" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-464458-26" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-505573-26" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442393-26" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433527-26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433334-26" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497517-26" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444329-26" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472547-26" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-310383-25" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-436291-26" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-442797-26" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-511028-26.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-433880-26" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-435992-26" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-563200-26" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-440054-26" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458457-26" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435625-26" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-505596-26.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-485312_XAM_PM-26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508704-26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-473730-26" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-450673-26" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-479407-26" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434110-26_avaluacio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-498151-26" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458184-26" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464458-26" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-496646-26" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458457-26" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433459-26" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437664-26" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444826-26" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437963-26" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-460553-26" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-485312_XAM_CST-26" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-432977-26" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-490398-26" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-439410-26" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-475119-26" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-343383-25" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-507087-26.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-447452-26" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433918-26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436421-26" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-038-23.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-510045-26" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440087-26" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444368-26" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434212-26" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-480462-26" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458327-26" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-454466-26" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-457950-26" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-468416-26" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-437236-26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-460553-26" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433358-26" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-497739-26" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440889-26" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-448649-26.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437023-26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-438036-26" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462390-26" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-438396-26" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435224-26" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-469370-26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436045-26" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448351-26" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-471240-26" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-482218-26" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436216-26" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-433918-26" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-530498-26" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-454485-26" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442252-26" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509692-26" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455054-26" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462320-26" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-475570-26" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-472595-26" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509798-26" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-549281-26" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-505636-26.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497285-26" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-466781-26" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435754-26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434779-26" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477661-26" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433880-26" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_avaluacio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-446834-26" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434235-26" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444847-26" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-454441-26" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442152-26" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455339-26" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-438013-26" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-436337-26.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462030-26" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444960-26" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472595-26" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-566543-26" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-356695-25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-447226-26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436735-26" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434924-26" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-461759-26" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-498080-26" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455119-26" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435514-26" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-508109-26.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-496926-26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481452-26" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-452319-26" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458499-26" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_incidencia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442334-26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-549281-26" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444593-26" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-469370-26" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474452-26" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-461452-26" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434318-26" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464840-26" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455362-26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446920-26" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443400-26" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437603-26" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434430-26" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-566250-26" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-438374-26" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-462030-26" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448815-26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443084-26" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-436735-26" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442460-26" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458217-26" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477995-26" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-496907-26" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-498080-26" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436160-26" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446898-26" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-508063-26" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433435-26" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-467039-26" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435992-26" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462271-26" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433488-26" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-448351-26" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-490544-26" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-434318-26" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481231-26" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-461351-26" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-505573-26" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442393-26" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_incidencia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446874-26" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474124-26" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-438093-26" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448941-26" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437944-26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443049-26" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508991-26" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-437664-26" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442591-26" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-464458-26" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-435992-26" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-563200-26" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-440054-26" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458457-26" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436337-26" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-460605-26.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433305-26" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-450649-26" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440977-26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-459995-26" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_avaluacio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-490323-26" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434110-26" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-447226-26" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-433880-26" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464458-26" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-496646-26" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-480751-26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436462-26" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446855-26" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477360-26" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448649-26" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443500-26" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-524738-26" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481173-26" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440934-26" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-549045-26" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508109-26" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-436258-26.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-435561-26" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446834-26" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434110-26_incidencia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437981-26" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-480555-26" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-435514-26" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-442797-26" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-437173-26" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477510-26" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-497569-26" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-447452-26" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-530268-26" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433918-26" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-498258-26" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-469175-26" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-472595-26" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440956-26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-455734-26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433412-26" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-510406-26" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455420-26" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-483812-26" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440087-26" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-481132-26" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-460553-26" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497374-26" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-450627-26" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433024-26" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434604-26" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-467224-26" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435489-26" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477769-26" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472719-26" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434110-26_avaluacio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435662-26" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-498151-26" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-511028-26.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-488938-26" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458184-26" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-437236-26" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-496907-26" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446774-26" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464700-26" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433508-26" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434171-26" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-439368-26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435897-26" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-497739-26" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440889-26" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-433207-26.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_avaluacio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434149-26" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508234-26" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-436314-26.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C4-435561-26" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-510112-26" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-439410-26" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448622-26" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497569-26" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444329-26" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472547-26" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472631-26" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-436291-26" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-440934-26" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-475119-26" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-503471-26" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434191-26" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-434604-26" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-507087-26.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-497517-26" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-530310-26" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497739-26" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434456-26" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436379-26" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-471240-26" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-433918-26" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-530498-26" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-454485-26" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-469370-26" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-448622-26.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437001-26" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433002-26" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508704-26" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-473730-26" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-479407-26" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-454466-26" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-457950-26" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458391-26" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509897-26" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-481057-26" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464190-26" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-441690-26" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_incidencia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433527-26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433334-26" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497517-26" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437963-26" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-490398-26" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-310383-25" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-439410-26" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435224-26" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-471240-26" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-435897-26" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-530498-26" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442934-26" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458499-26" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435625-26" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-505596-26.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-485312_XAM_PM-26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-510045-26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-480462-26" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-450673-26" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458327-26" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-475570-26" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-498647-26" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474373-26" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509320-26" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446579-26" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-466393-26" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440507-26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458457-26" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433459-26" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437664-26" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444826-26" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-438036-26" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-488408-26" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-485312_XAM_CST-26" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-432977-26" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462390-26" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-438396-26" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442412-26" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-343383-25" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-514029-26" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508586-26" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436421-26" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-038-23.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509692-26" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-447568-26" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-470853-26" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-448403-26" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444368-26" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434212-26" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455054-26" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462320-26" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C4-475570-26" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_avaluacio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477592-26" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508461-26" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-530736-26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-460553-26" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433358-26" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-470384-26" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-441304-26" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-448649-26.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437023-26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481057-26" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-485936-26" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-439911-26" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433040-26" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-558720-26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436045-26" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448351-26" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-514029-26" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-436216-26" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-482218-26" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436216-26" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-511427-26" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446131-26" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442252-26" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-512489-26" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464503-26" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462195-26" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-475119-26" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458327-26" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_incidencia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474473-26" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497409-26" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-530736-26" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-468851-26" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K312"/>
+  <dimension ref="A1:J317"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane ySplit="10" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D11" sqref="D11"/>
+      <selection pane="bottomLeft" activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.5546875" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" customWidth="1"/>
     <col min="3" max="3" width="16.88671875" customWidth="1"/>
     <col min="4" max="4" width="8.6640625" customWidth="1"/>
     <col min="5" max="5" width="100.5546875" customWidth="1"/>
     <col min="6" max="6" width="23.109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="29.77734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="1.5546875" customWidth="1"/>
     <col min="9" max="9" width="12.44140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="17.5546875" style="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" s="1" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:10" s="1" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J1" s="7"/>
     </row>
-    <row r="2" spans="2:11" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="J2" s="7"/>
     </row>
-    <row r="3" spans="2:11" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="2:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="J3" s="7"/>
     </row>
-    <row r="4" spans="2:11" s="1" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="2:10" s="1" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J4" s="7"/>
     </row>
-    <row r="5" spans="2:11" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="138" t="s">
+    <row r="5" spans="2:10" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="126" t="s">
         <v>240</v>
       </c>
-      <c r="C5" s="138"/>
-[...9 lines deleted...]
-      <c r="B6" s="139" t="s">
+      <c r="C5" s="126"/>
+      <c r="D5" s="126"/>
+      <c r="E5" s="126"/>
+      <c r="F5" s="126"/>
+      <c r="G5" s="126"/>
+      <c r="H5" s="126"/>
+      <c r="I5" s="126"/>
+      <c r="J5" s="126"/>
+    </row>
+    <row r="6" spans="2:10" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="127" t="s">
         <v>90</v>
       </c>
-      <c r="C6" s="139"/>
-[...21 lines deleted...]
-    <row r="8" spans="2:11" s="1" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C6" s="127"/>
+      <c r="D6" s="127"/>
+      <c r="E6" s="127"/>
+      <c r="F6" s="127"/>
+      <c r="G6" s="127"/>
+      <c r="H6" s="127"/>
+      <c r="I6" s="127"/>
+      <c r="J6" s="127"/>
+    </row>
+    <row r="7" spans="2:10" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="135" t="s">
+        <v>649</v>
+      </c>
+      <c r="C7" s="135"/>
+      <c r="D7" s="135"/>
+      <c r="E7" s="135"/>
+      <c r="F7" s="135"/>
+      <c r="G7" s="135"/>
+      <c r="H7" s="135"/>
+      <c r="I7" s="135"/>
+      <c r="J7" s="135"/>
+    </row>
+    <row r="8" spans="2:10" s="1" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="7"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="8"/>
     </row>
-    <row r="9" spans="2:11" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:10" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
-      <c r="F9" s="142" t="s">
+      <c r="F9" s="130" t="s">
         <v>82</v>
       </c>
-      <c r="G9" s="143"/>
-[...1 lines deleted...]
-      <c r="I9" s="142" t="s">
+      <c r="G9" s="131"/>
+      <c r="H9" s="133"/>
+      <c r="I9" s="130" t="s">
         <v>83</v>
       </c>
-      <c r="J9" s="143"/>
-[...1 lines deleted...]
-    <row r="10" spans="2:11" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J9" s="131"/>
+    </row>
+    <row r="10" spans="2:10" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="10"/>
       <c r="C10" s="10"/>
       <c r="D10" s="4"/>
       <c r="E10" s="12" t="s">
         <v>84</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>85</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>86</v>
       </c>
-      <c r="H10" s="145"/>
+      <c r="H10" s="134"/>
       <c r="I10" s="12" t="s">
         <v>87</v>
       </c>
       <c r="J10" s="12" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="11" spans="2:11" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>371</v>
+    <row r="11" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="112" t="s">
+        <v>368</v>
+      </c>
+      <c r="C11" s="132" t="s">
+        <v>367</v>
       </c>
       <c r="D11" s="21">
         <v>438396</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>285</v>
       </c>
       <c r="F11" s="13"/>
       <c r="G11" s="14" t="s">
         <v>286</v>
       </c>
-      <c r="H11" s="145"/>
+      <c r="H11" s="134"/>
       <c r="I11" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="K11" s="32"/>
-[...3 lines deleted...]
-      <c r="C12" s="124"/>
+    </row>
+    <row r="12" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="112"/>
+      <c r="C12" s="109"/>
       <c r="D12" s="20">
         <v>475570</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="F12" s="18"/>
       <c r="G12" s="14" t="s">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="H12" s="145"/>
+        <v>334</v>
+      </c>
+      <c r="H12" s="134"/>
       <c r="I12" s="13"/>
       <c r="J12" s="14" t="s">
-        <v>339</v>
-[...4 lines deleted...]
-      <c r="C13" s="124"/>
+        <v>335</v>
+      </c>
+    </row>
+    <row r="13" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="112"/>
+      <c r="C13" s="109"/>
       <c r="D13" s="20">
         <v>481587</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="F13" s="13"/>
-      <c r="G13" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="145"/>
+      <c r="G13" s="41" t="s">
+        <v>337</v>
+      </c>
+      <c r="H13" s="134"/>
       <c r="I13" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="14" spans="2:11" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="C14" s="124"/>
+    <row r="14" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="112"/>
+      <c r="C14" s="109"/>
       <c r="D14" s="20">
         <v>438355</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H14" s="145"/>
+      <c r="H14" s="134"/>
       <c r="I14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="15" spans="2:11" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="C15" s="124"/>
+    <row r="15" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="112"/>
+      <c r="C15" s="109"/>
       <c r="D15" s="20">
         <v>438334</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="13"/>
-      <c r="G15" s="42" t="s">
+      <c r="G15" s="41" t="s">
         <v>197</v>
       </c>
-      <c r="H15" s="145"/>
+      <c r="H15" s="134"/>
       <c r="I15" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="16" spans="2:11" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="C16" s="124"/>
+    <row r="16" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="112"/>
+      <c r="C16" s="109"/>
       <c r="D16" s="20">
         <v>474124</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="F16" s="54"/>
+        <v>338</v>
+      </c>
+      <c r="F16" s="53"/>
       <c r="G16" s="14" t="s">
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="H16" s="145"/>
+        <v>339</v>
+      </c>
+      <c r="H16" s="134"/>
       <c r="I16" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="17" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="121"/>
-      <c r="C17" s="124"/>
+      <c r="B17" s="112"/>
+      <c r="C17" s="109"/>
       <c r="D17" s="20">
         <v>432902</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H17" s="145"/>
+      <c r="H17" s="134"/>
       <c r="I17" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="18" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="121"/>
-      <c r="C18" s="124"/>
+      <c r="B18" s="112"/>
+      <c r="C18" s="109"/>
       <c r="D18" s="20">
         <v>438374</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G18" s="14" t="s">
         <v>253</v>
       </c>
-      <c r="H18" s="145"/>
+      <c r="H18" s="134"/>
       <c r="I18" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="19" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="121"/>
-      <c r="C19" s="124"/>
+      <c r="B19" s="112"/>
+      <c r="C19" s="109"/>
       <c r="D19" s="20">
         <v>482218</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>92</v>
       </c>
       <c r="F19" s="13"/>
       <c r="G19" s="14" t="s">
-        <v>344</v>
-[...1 lines deleted...]
-      <c r="H19" s="145"/>
+        <v>340</v>
+      </c>
+      <c r="H19" s="134"/>
       <c r="I19" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="20" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="121"/>
-      <c r="C20" s="124"/>
+      <c r="B20" s="112"/>
+      <c r="C20" s="109"/>
       <c r="D20" s="20">
         <v>488408</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="F20" s="13"/>
       <c r="G20" s="14" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="H20" s="145"/>
+        <v>616</v>
+      </c>
+      <c r="H20" s="134"/>
       <c r="I20" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="21" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="121"/>
-      <c r="C21" s="124"/>
+      <c r="B21" s="112"/>
+      <c r="C21" s="109"/>
       <c r="D21" s="20">
         <v>438314</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H21" s="145"/>
+      <c r="H21" s="134"/>
       <c r="I21" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="22" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="121"/>
-      <c r="C22" s="124"/>
+      <c r="B22" s="112"/>
+      <c r="C22" s="109"/>
       <c r="D22" s="20">
         <v>477360</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="F22" s="18"/>
       <c r="G22" s="14" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="H22" s="145"/>
+        <v>342</v>
+      </c>
+      <c r="H22" s="134"/>
       <c r="I22" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="23" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="121"/>
-      <c r="C23" s="124"/>
+      <c r="B23" s="112"/>
+      <c r="C23" s="109"/>
       <c r="D23" s="20">
         <v>475119</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>201</v>
       </c>
       <c r="F23" s="13"/>
       <c r="G23" s="14" t="s">
-        <v>347</v>
-[...1 lines deleted...]
-      <c r="H23" s="145"/>
+        <v>343</v>
+      </c>
+      <c r="H23" s="134"/>
       <c r="I23" s="13"/>
       <c r="J23" s="14" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
     </row>
     <row r="24" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="121"/>
-      <c r="C24" s="124"/>
+      <c r="B24" s="112"/>
+      <c r="C24" s="109"/>
       <c r="D24" s="20">
         <v>434604</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>195</v>
       </c>
       <c r="F24" s="13"/>
-      <c r="G24" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H24" s="145"/>
+      <c r="G24" s="41" t="s">
+        <v>347</v>
+      </c>
+      <c r="H24" s="134"/>
       <c r="I24" s="13"/>
       <c r="J24" s="14" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
     </row>
     <row r="25" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="121"/>
-      <c r="C25" s="124"/>
+      <c r="B25" s="112"/>
+      <c r="C25" s="109"/>
       <c r="D25" s="20">
         <v>477510</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F25" s="13"/>
       <c r="G25" s="14" t="s">
-        <v>353</v>
-[...1 lines deleted...]
-      <c r="H25" s="145"/>
+        <v>349</v>
+      </c>
+      <c r="H25" s="134"/>
       <c r="I25" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="26" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="121"/>
-      <c r="C26" s="124"/>
+      <c r="B26" s="112"/>
+      <c r="C26" s="109"/>
       <c r="D26" s="20">
         <v>503471</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F26" s="13"/>
       <c r="G26" s="14" t="s">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="H26" s="145"/>
+        <v>350</v>
+      </c>
+      <c r="H26" s="134"/>
       <c r="I26" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="121"/>
-      <c r="C27" s="124"/>
+      <c r="B27" s="112"/>
+      <c r="C27" s="109"/>
       <c r="D27" s="20">
         <v>434924</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F27" s="13"/>
-      <c r="G27" s="57" t="s">
+      <c r="G27" s="56" t="s">
         <v>258</v>
       </c>
-      <c r="H27" s="145"/>
+      <c r="H27" s="134"/>
       <c r="I27" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="121"/>
-      <c r="C28" s="124"/>
+      <c r="B28" s="112"/>
+      <c r="C28" s="109"/>
       <c r="D28" s="20">
         <v>434779</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>196</v>
       </c>
       <c r="F28" s="13"/>
-      <c r="G28" s="57" t="s">
+      <c r="G28" s="56" t="s">
         <v>256</v>
       </c>
-      <c r="H28" s="145"/>
+      <c r="H28" s="134"/>
       <c r="I28" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="29" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="121"/>
-      <c r="C29" s="124"/>
+      <c r="B29" s="112"/>
+      <c r="C29" s="109"/>
       <c r="D29" s="20">
         <v>477995</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F29" s="13"/>
-      <c r="G29" s="43" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="145"/>
+      <c r="G29" s="42" t="s">
+        <v>351</v>
+      </c>
+      <c r="H29" s="134"/>
       <c r="I29" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="30" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B30" s="121"/>
-[...1 lines deleted...]
-      <c r="D30" s="66">
+      <c r="B30" s="112"/>
+      <c r="C30" s="110"/>
+      <c r="D30" s="65">
         <v>478090</v>
       </c>
-      <c r="E30" s="51" t="s">
+      <c r="E30" s="50" t="s">
         <v>198</v>
       </c>
-      <c r="F30" s="62"/>
-      <c r="G30" s="57" t="s">
+      <c r="F30" s="61"/>
+      <c r="G30" s="56" t="s">
         <v>199</v>
       </c>
-      <c r="H30" s="145"/>
-[...3 lines deleted...]
-      <c r="J30" s="62" t="s">
+      <c r="H30" s="134"/>
+      <c r="I30" s="61" t="s">
+        <v>89</v>
+      </c>
+      <c r="J30" s="61" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="31" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="126" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="148" t="s">
+      <c r="B31" s="114" t="s">
+        <v>369</v>
+      </c>
+      <c r="C31" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="D31" s="52">
+      <c r="D31" s="51">
         <v>436126</v>
       </c>
-      <c r="E31" s="40" t="s">
+      <c r="E31" s="39" t="s">
         <v>236</v>
       </c>
-      <c r="F31" s="48" t="s">
-[...9 lines deleted...]
-      <c r="J31" s="48" t="s">
+      <c r="F31" s="47" t="s">
+        <v>89</v>
+      </c>
+      <c r="G31" s="47" t="s">
+        <v>89</v>
+      </c>
+      <c r="H31" s="68"/>
+      <c r="I31" s="47" t="s">
+        <v>89</v>
+      </c>
+      <c r="J31" s="47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="32" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="127"/>
-[...1 lines deleted...]
-      <c r="D32" s="58">
+      <c r="B32" s="115"/>
+      <c r="C32" s="118"/>
+      <c r="D32" s="57">
         <v>436110</v>
       </c>
-      <c r="E32" s="50" t="s">
+      <c r="E32" s="49" t="s">
         <v>237</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G32" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="H32" s="69"/>
+      <c r="H32" s="68"/>
       <c r="I32" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J32" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="33" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B33" s="127"/>
-      <c r="C33" s="130"/>
+      <c r="B33" s="115"/>
+      <c r="C33" s="119"/>
       <c r="D33" s="27">
         <v>436098</v>
       </c>
       <c r="E33" s="28" t="s">
         <v>125</v>
       </c>
       <c r="F33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="G33" s="15" t="s">
         <v>89</v>
       </c>
-      <c r="H33" s="70"/>
-[...3 lines deleted...]
-      <c r="J33" s="59" t="s">
+      <c r="H33" s="69"/>
+      <c r="I33" s="58" t="s">
+        <v>89</v>
+      </c>
+      <c r="J33" s="58" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="34" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="127"/>
-      <c r="C34" s="148" t="s">
+      <c r="B34" s="115"/>
+      <c r="C34" s="117" t="s">
         <v>239</v>
       </c>
-      <c r="D34" s="58">
+      <c r="D34" s="57">
         <v>442666</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="F34" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G34" s="16" t="s">
         <v>89</v>
       </c>
       <c r="H34" s="29"/>
       <c r="I34" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J34" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="35" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="127"/>
-[...1 lines deleted...]
-      <c r="D35" s="58">
+      <c r="B35" s="115"/>
+      <c r="C35" s="118"/>
+      <c r="D35" s="57">
         <v>442591</v>
       </c>
-      <c r="E35" s="51" t="s">
-        <v>635</v>
+      <c r="E35" s="50" t="s">
+        <v>629</v>
       </c>
       <c r="F35" s="16"/>
       <c r="G35" s="14" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="H35" s="29"/>
       <c r="I35" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J35" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="36" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B36" s="127"/>
-      <c r="C36" s="129"/>
+      <c r="B36" s="115"/>
+      <c r="C36" s="118"/>
       <c r="D36" s="20">
         <v>442797</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>113</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>89</v>
       </c>
       <c r="H36" s="29"/>
-      <c r="I36" s="57"/>
+      <c r="I36" s="56"/>
       <c r="J36" s="14" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
     </row>
     <row r="37" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B37" s="127"/>
-      <c r="C37" s="129"/>
+      <c r="B37" s="115"/>
+      <c r="C37" s="118"/>
       <c r="D37" s="20">
         <v>442460</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>221</v>
       </c>
       <c r="F37" s="16"/>
       <c r="G37" s="14" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="H37" s="29"/>
       <c r="I37" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J37" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="38" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="127"/>
-      <c r="C38" s="129"/>
+      <c r="B38" s="115"/>
+      <c r="C38" s="118"/>
       <c r="D38" s="20">
         <v>442412</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>141</v>
       </c>
       <c r="F38" s="16"/>
       <c r="G38" s="14" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="H38" s="29"/>
       <c r="I38" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J38" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="127"/>
-      <c r="C39" s="129"/>
+      <c r="B39" s="115"/>
+      <c r="C39" s="118"/>
       <c r="D39" s="20">
         <v>442252</v>
       </c>
-      <c r="E39" s="50" t="s">
+      <c r="E39" s="49" t="s">
         <v>74</v>
       </c>
       <c r="F39" s="17"/>
       <c r="G39" s="14" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="H39" s="29"/>
       <c r="I39" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J39" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="40" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B40" s="127"/>
-[...1 lines deleted...]
-      <c r="D40" s="58">
+      <c r="B40" s="115"/>
+      <c r="C40" s="119"/>
+      <c r="D40" s="57">
         <v>442334</v>
       </c>
       <c r="E40" s="28" t="s">
         <v>219</v>
       </c>
-      <c r="F40" s="53"/>
-[...1 lines deleted...]
-        <v>362</v>
+      <c r="F40" s="52"/>
+      <c r="G40" s="42" t="s">
+        <v>358</v>
       </c>
       <c r="H40" s="29"/>
       <c r="I40" s="15" t="s">
         <v>89</v>
       </c>
-      <c r="J40" s="53" t="s">
+      <c r="J40" s="52" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="41" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="127"/>
-      <c r="C41" s="148" t="s">
+      <c r="B41" s="115"/>
+      <c r="C41" s="117" t="s">
         <v>76</v>
       </c>
-      <c r="D41" s="52">
+      <c r="D41" s="51">
         <v>467039</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="F41" s="48"/>
-[...1 lines deleted...]
-        <v>366</v>
+      <c r="F41" s="47"/>
+      <c r="G41" s="40" t="s">
+        <v>362</v>
       </c>
       <c r="H41" s="29"/>
       <c r="I41" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="J41" s="48" t="s">
+      <c r="J41" s="47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="42" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B42" s="127"/>
-      <c r="C42" s="129"/>
+      <c r="B42" s="115"/>
+      <c r="C42" s="118"/>
       <c r="D42" s="21">
         <v>450649</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>205</v>
       </c>
       <c r="F42" s="16"/>
-      <c r="G42" s="49" t="s">
-        <v>367</v>
+      <c r="G42" s="48" t="s">
+        <v>363</v>
       </c>
       <c r="H42" s="29"/>
       <c r="I42" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J42" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="43" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="127"/>
-      <c r="C43" s="129"/>
+      <c r="B43" s="115"/>
+      <c r="C43" s="118"/>
       <c r="D43" s="20">
         <v>473933</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="F43" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G43" s="16" t="s">
         <v>89</v>
       </c>
       <c r="H43" s="30"/>
       <c r="I43" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J43" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B44" s="127"/>
-      <c r="C44" s="129"/>
+      <c r="B44" s="115"/>
+      <c r="C44" s="118"/>
       <c r="D44" s="20">
         <v>474220</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F44" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G44" s="16" t="s">
         <v>89</v>
       </c>
       <c r="H44" s="30"/>
       <c r="I44" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J44" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="45" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="127"/>
-      <c r="C45" s="129"/>
+      <c r="B45" s="115"/>
+      <c r="C45" s="118"/>
       <c r="D45" s="20">
         <v>450627</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>123</v>
       </c>
       <c r="F45" s="16"/>
       <c r="G45" s="14" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="H45" s="29"/>
       <c r="I45" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J45" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="46" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="127"/>
-      <c r="C46" s="129"/>
+      <c r="B46" s="115"/>
+      <c r="C46" s="118"/>
       <c r="D46" s="20">
         <v>450673</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>114</v>
       </c>
       <c r="F46" s="16"/>
       <c r="G46" s="14" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="H46" s="29"/>
       <c r="I46" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J46" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="47" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="127"/>
-      <c r="C47" s="129"/>
+      <c r="B47" s="115"/>
+      <c r="C47" s="118"/>
       <c r="D47" s="20">
         <v>466781</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F47" s="16"/>
       <c r="G47" s="14" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="H47" s="29"/>
       <c r="I47" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J47" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="48" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="127"/>
-      <c r="C48" s="129"/>
+      <c r="B48" s="115"/>
+      <c r="C48" s="118"/>
       <c r="D48" s="20">
         <v>467224</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>206</v>
       </c>
       <c r="F48" s="16"/>
       <c r="G48" s="14" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="H48" s="29"/>
       <c r="I48" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J48" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="49" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="127"/>
-      <c r="C49" s="129"/>
+      <c r="B49" s="115"/>
+      <c r="C49" s="118"/>
       <c r="D49" s="20">
         <v>450609</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>147</v>
       </c>
       <c r="F49" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G49" s="13" t="s">
         <v>89</v>
       </c>
       <c r="H49" s="29"/>
       <c r="I49" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J49" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="50" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B50" s="127"/>
-      <c r="C50" s="129"/>
+      <c r="B50" s="115"/>
+      <c r="C50" s="118"/>
       <c r="D50" s="20">
         <v>474280</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="F50" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G50" s="13" t="s">
         <v>89</v>
       </c>
       <c r="H50" s="29"/>
       <c r="I50" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J50" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="51" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B51" s="127"/>
-      <c r="C51" s="129"/>
+      <c r="B51" s="115"/>
+      <c r="C51" s="118"/>
       <c r="D51" s="20">
         <v>437355</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="F51" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G51" s="13" t="s">
         <v>89</v>
       </c>
       <c r="H51" s="29"/>
       <c r="I51" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J51" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="52" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B52" s="127"/>
-      <c r="C52" s="129"/>
+      <c r="B52" s="115"/>
+      <c r="C52" s="118"/>
       <c r="D52" s="20">
         <v>466681</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>78</v>
       </c>
       <c r="F52" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G52" s="13" t="s">
         <v>89</v>
       </c>
       <c r="H52" s="29"/>
       <c r="I52" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J52" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="53" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B53" s="127"/>
-      <c r="C53" s="129"/>
+      <c r="B53" s="115"/>
+      <c r="C53" s="118"/>
       <c r="D53" s="20">
         <v>474099</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="F53" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G53" s="13" t="s">
         <v>89</v>
       </c>
       <c r="H53" s="29"/>
       <c r="I53" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J53" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="54" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B54" s="127"/>
-[...1 lines deleted...]
-      <c r="D54" s="58">
+      <c r="B54" s="115"/>
+      <c r="C54" s="119"/>
+      <c r="D54" s="57">
         <v>467472</v>
       </c>
-      <c r="E54" s="50" t="s">
+      <c r="E54" s="49" t="s">
         <v>115</v>
       </c>
-      <c r="F54" s="43" t="s">
-        <v>375</v>
+      <c r="F54" s="42" t="s">
+        <v>371</v>
       </c>
       <c r="G54" s="15"/>
       <c r="H54" s="29"/>
-      <c r="I54" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J54" s="62"/>
+      <c r="I54" s="42" t="s">
+        <v>328</v>
+      </c>
+      <c r="J54" s="61"/>
     </row>
     <row r="55" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="127"/>
-      <c r="C55" s="129" t="s">
+      <c r="B55" s="115"/>
+      <c r="C55" s="118" t="s">
         <v>180</v>
       </c>
-      <c r="D55" s="52">
+      <c r="D55" s="51">
         <v>433040</v>
       </c>
-      <c r="E55" s="40" t="s">
+      <c r="E55" s="39" t="s">
         <v>208</v>
       </c>
-      <c r="F55" s="48"/>
-[...1 lines deleted...]
-        <v>363</v>
+      <c r="F55" s="47"/>
+      <c r="G55" s="48" t="s">
+        <v>359</v>
       </c>
       <c r="H55" s="30"/>
-      <c r="I55" s="48" t="s">
-[...2 lines deleted...]
-      <c r="J55" s="48" t="s">
+      <c r="I55" s="47" t="s">
+        <v>89</v>
+      </c>
+      <c r="J55" s="47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="56" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B56" s="127"/>
-      <c r="C56" s="129"/>
+      <c r="B56" s="115"/>
+      <c r="C56" s="118"/>
       <c r="D56" s="20">
         <v>433024</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>116</v>
       </c>
       <c r="F56" s="16"/>
       <c r="G56" s="14" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="H56" s="29"/>
-      <c r="I56" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J56" s="64"/>
+      <c r="I56" s="42" t="s">
+        <v>328</v>
+      </c>
+      <c r="J56" s="63"/>
     </row>
     <row r="57" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B57" s="127"/>
-      <c r="C57" s="129"/>
+      <c r="B57" s="115"/>
+      <c r="C57" s="118"/>
       <c r="D57" s="20">
         <v>433002</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F57" s="16"/>
       <c r="G57" s="14" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="H57" s="29"/>
-      <c r="I57" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J57" s="64"/>
+      <c r="I57" s="42" t="s">
+        <v>328</v>
+      </c>
+      <c r="J57" s="63"/>
     </row>
     <row r="58" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B58" s="127"/>
-      <c r="C58" s="129"/>
+      <c r="B58" s="115"/>
+      <c r="C58" s="118"/>
       <c r="D58" s="20">
         <v>432958</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>207</v>
       </c>
       <c r="F58" s="16"/>
-      <c r="G58" s="42" t="s">
+      <c r="G58" s="41" t="s">
         <v>281</v>
       </c>
       <c r="H58" s="29"/>
       <c r="I58" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J58" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="59" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B59" s="128"/>
-      <c r="C59" s="130"/>
+      <c r="B59" s="116"/>
+      <c r="C59" s="119"/>
       <c r="D59" s="27">
         <v>432977</v>
       </c>
       <c r="E59" s="28" t="s">
         <v>128</v>
       </c>
-      <c r="F59" s="53"/>
-      <c r="G59" s="43" t="s">
+      <c r="F59" s="52"/>
+      <c r="G59" s="42" t="s">
         <v>282</v>
       </c>
       <c r="H59" s="29"/>
-      <c r="I59" s="53" t="s">
+      <c r="I59" s="52" t="s">
         <v>89</v>
       </c>
       <c r="J59" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="60" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B60" s="147" t="s">
-[...3 lines deleted...]
-        <v>623</v>
+      <c r="B60" s="136" t="s">
+        <v>624</v>
+      </c>
+      <c r="C60" s="109" t="s">
+        <v>617</v>
       </c>
       <c r="D60" s="20">
         <v>563200</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>637</v>
-[...6 lines deleted...]
-      <c r="I60" s="56" t="s">
+        <v>631</v>
+      </c>
+      <c r="F60" s="55"/>
+      <c r="G60" s="85" t="s">
+        <v>632</v>
+      </c>
+      <c r="H60" s="120"/>
+      <c r="I60" s="55" t="s">
         <v>89</v>
       </c>
       <c r="J60" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="61" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B61" s="147"/>
-      <c r="C61" s="124"/>
+      <c r="B61" s="136"/>
+      <c r="C61" s="109"/>
       <c r="D61" s="20">
         <v>549045</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>209</v>
       </c>
       <c r="F61" s="13"/>
       <c r="G61" s="14" t="s">
-        <v>543</v>
-[...1 lines deleted...]
-      <c r="H61" s="106"/>
+        <v>537</v>
+      </c>
+      <c r="H61" s="120"/>
       <c r="I61" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J61" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="62" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B62" s="147"/>
-      <c r="C62" s="124"/>
+      <c r="B62" s="136"/>
+      <c r="C62" s="109"/>
       <c r="D62" s="20">
         <v>444368</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F62" s="16"/>
       <c r="G62" s="14" t="s">
         <v>294</v>
       </c>
-      <c r="H62" s="106"/>
+      <c r="H62" s="120"/>
       <c r="I62" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J62" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="63" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B63" s="147"/>
-[...1 lines deleted...]
-      <c r="D63" s="55">
+      <c r="B63" s="136"/>
+      <c r="C63" s="109"/>
+      <c r="D63" s="54">
         <v>448351</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="F63" s="57"/>
+      <c r="F63" s="56"/>
       <c r="G63" s="14" t="s">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="H63" s="106"/>
+        <v>376</v>
+      </c>
+      <c r="H63" s="120"/>
       <c r="I63" s="18"/>
       <c r="J63" s="14" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
     </row>
     <row r="64" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B64" s="147"/>
-[...1 lines deleted...]
-      <c r="D64" s="55">
+      <c r="B64" s="136"/>
+      <c r="C64" s="109"/>
+      <c r="D64" s="54">
         <v>446834</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="F64" s="42"/>
+      <c r="F64" s="41"/>
       <c r="G64" s="14" t="s">
         <v>300</v>
       </c>
-      <c r="H64" s="106"/>
+      <c r="H64" s="120"/>
       <c r="I64" s="18"/>
       <c r="J64" s="14" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="65" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B65" s="147"/>
-[...1 lines deleted...]
-      <c r="D65" s="55">
+      <c r="B65" s="136"/>
+      <c r="C65" s="109"/>
+      <c r="D65" s="54">
         <v>469370</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>381</v>
-[...1 lines deleted...]
-      <c r="F65" s="62"/>
+        <v>377</v>
+      </c>
+      <c r="F65" s="61"/>
       <c r="G65" s="14" t="s">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="H65" s="106"/>
+        <v>378</v>
+      </c>
+      <c r="H65" s="120"/>
       <c r="I65" s="13"/>
       <c r="J65" s="14" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
     </row>
     <row r="66" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B66" s="147"/>
-[...1 lines deleted...]
-      <c r="D66" s="55">
+      <c r="B66" s="136"/>
+      <c r="C66" s="109"/>
+      <c r="D66" s="54">
         <v>439410</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="F66" s="33"/>
+      <c r="F66" s="32"/>
       <c r="G66" s="22" t="s">
         <v>292</v>
       </c>
-      <c r="H66" s="106"/>
+      <c r="H66" s="120"/>
       <c r="I66" s="18"/>
       <c r="J66" s="22" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="67" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B67" s="147"/>
-      <c r="C67" s="125"/>
+      <c r="B67" s="136"/>
+      <c r="C67" s="110"/>
       <c r="D67" s="27">
         <v>447226</v>
       </c>
       <c r="E67" s="28" t="s">
         <v>214</v>
       </c>
       <c r="F67" s="15"/>
-      <c r="G67" s="71" t="s">
-[...2 lines deleted...]
-      <c r="H67" s="107"/>
+      <c r="G67" s="70" t="s">
+        <v>379</v>
+      </c>
+      <c r="H67" s="121"/>
       <c r="I67" s="18"/>
-      <c r="J67" s="71" t="s">
-        <v>385</v>
+      <c r="J67" s="70" t="s">
+        <v>381</v>
       </c>
     </row>
     <row r="68" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B68" s="147"/>
-      <c r="C68" s="140" t="s">
+      <c r="B68" s="136"/>
+      <c r="C68" s="128" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="20">
         <v>498151</v>
       </c>
-      <c r="E68" s="40" t="s">
+      <c r="E68" s="39" t="s">
         <v>94</v>
       </c>
       <c r="F68" s="16"/>
       <c r="G68" s="14" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-      <c r="J68" s="56" t="s">
+        <v>382</v>
+      </c>
+      <c r="H68" s="125"/>
+      <c r="I68" s="55" t="s">
+        <v>89</v>
+      </c>
+      <c r="J68" s="55" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="69" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B69" s="147"/>
-      <c r="C69" s="141"/>
+      <c r="B69" s="136"/>
+      <c r="C69" s="129"/>
       <c r="D69" s="21">
         <v>448815</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>93</v>
       </c>
       <c r="F69" s="16"/>
-      <c r="G69" s="49" t="s">
-[...2 lines deleted...]
-      <c r="H69" s="106"/>
+      <c r="G69" s="48" t="s">
+        <v>383</v>
+      </c>
+      <c r="H69" s="120"/>
       <c r="I69" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J69" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="70" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B70" s="147"/>
-      <c r="C70" s="141"/>
+      <c r="B70" s="136"/>
+      <c r="C70" s="129"/>
       <c r="D70" s="20">
         <v>437664</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="16"/>
       <c r="G70" s="14" t="s">
         <v>250</v>
       </c>
-      <c r="H70" s="106"/>
+      <c r="H70" s="120"/>
       <c r="I70" s="13"/>
       <c r="J70" s="14" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="71" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B71" s="147"/>
-      <c r="C71" s="141"/>
+      <c r="B71" s="136"/>
+      <c r="C71" s="129"/>
       <c r="D71" s="20">
         <v>448941</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>149</v>
       </c>
       <c r="F71" s="16"/>
-      <c r="G71" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H71" s="106"/>
+      <c r="G71" s="41" t="s">
+        <v>326</v>
+      </c>
+      <c r="H71" s="120"/>
       <c r="I71" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J71" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="72" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B72" s="147"/>
-      <c r="C72" s="141"/>
+      <c r="B72" s="136"/>
+      <c r="C72" s="129"/>
       <c r="D72" s="20">
         <v>433842</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>148</v>
       </c>
       <c r="F72" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G72" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H72" s="106"/>
+      <c r="H72" s="120"/>
       <c r="I72" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J72" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="73" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B73" s="147"/>
-      <c r="C73" s="141"/>
+      <c r="B73" s="136"/>
+      <c r="C73" s="129"/>
       <c r="D73" s="20">
         <v>452598</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G73" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H73" s="106"/>
+      <c r="H73" s="120"/>
       <c r="I73" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J73" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="74" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B74" s="147"/>
-      <c r="C74" s="141"/>
+      <c r="B74" s="136"/>
+      <c r="C74" s="129"/>
       <c r="D74" s="20">
         <v>435754</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F74" s="16"/>
       <c r="G74" s="14" t="s">
         <v>245</v>
       </c>
-      <c r="H74" s="106"/>
+      <c r="H74" s="120"/>
       <c r="I74" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J74" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="75" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B75" s="147"/>
-      <c r="C75" s="141"/>
+      <c r="B75" s="136"/>
+      <c r="C75" s="129"/>
       <c r="D75" s="20">
         <v>436045</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>223</v>
       </c>
       <c r="F75" s="16"/>
       <c r="G75" s="14" t="s">
         <v>246</v>
       </c>
-      <c r="H75" s="106"/>
+      <c r="H75" s="120"/>
       <c r="I75" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J75" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="76" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B76" s="147"/>
-      <c r="C76" s="141"/>
+      <c r="B76" s="136"/>
+      <c r="C76" s="129"/>
       <c r="D76" s="20">
         <v>438093</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>21</v>
       </c>
       <c r="F76" s="16"/>
       <c r="G76" s="14" t="s">
         <v>252</v>
       </c>
-      <c r="H76" s="106"/>
+      <c r="H76" s="120"/>
       <c r="I76" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J76" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="77" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B77" s="147"/>
-      <c r="C77" s="141"/>
+      <c r="B77" s="136"/>
+      <c r="C77" s="129"/>
       <c r="D77" s="20">
         <v>437459</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>95</v>
       </c>
       <c r="F77" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G77" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H77" s="106"/>
+      <c r="H77" s="120"/>
       <c r="I77" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J77" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="78" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B78" s="147"/>
-      <c r="C78" s="141"/>
+      <c r="B78" s="136"/>
+      <c r="C78" s="129"/>
       <c r="D78" s="20">
         <v>437429</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>96</v>
       </c>
       <c r="F78" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G78" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H78" s="106"/>
+      <c r="H78" s="120"/>
       <c r="I78" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J78" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="79" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B79" s="147"/>
-      <c r="C79" s="141"/>
+      <c r="B79" s="136"/>
+      <c r="C79" s="129"/>
       <c r="D79" s="20">
         <v>453040</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="F79" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G79" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H79" s="106"/>
+      <c r="H79" s="120"/>
       <c r="I79" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J79" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="80" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B80" s="147"/>
-      <c r="C80" s="141"/>
+      <c r="B80" s="136"/>
+      <c r="C80" s="129"/>
       <c r="D80" s="20">
         <v>462030</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>191</v>
       </c>
       <c r="F80" s="16"/>
       <c r="G80" s="14" t="s">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="H80" s="106"/>
+        <v>385</v>
+      </c>
+      <c r="H80" s="120"/>
       <c r="I80" s="13"/>
       <c r="J80" s="14" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
     </row>
     <row r="81" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B81" s="147"/>
-      <c r="C81" s="141"/>
+      <c r="B81" s="136"/>
+      <c r="C81" s="129"/>
       <c r="D81" s="20">
         <v>452767</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>222</v>
       </c>
       <c r="F81" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G81" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H81" s="106"/>
+      <c r="H81" s="120"/>
       <c r="I81" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J81" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="82" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B82" s="147"/>
-      <c r="C82" s="141"/>
+      <c r="B82" s="136"/>
+      <c r="C82" s="129"/>
       <c r="D82" s="20">
         <v>437001</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>22</v>
       </c>
       <c r="F82" s="16"/>
       <c r="G82" s="14" t="s">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="H82" s="106"/>
+        <v>387</v>
+      </c>
+      <c r="H82" s="120"/>
       <c r="I82" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J82" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="83" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B83" s="147"/>
-      <c r="C83" s="141"/>
+      <c r="B83" s="136"/>
+      <c r="C83" s="129"/>
       <c r="D83" s="20">
         <v>508109</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>23</v>
       </c>
       <c r="F83" s="16"/>
       <c r="G83" s="14" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="H83" s="106"/>
+        <v>388</v>
+      </c>
+      <c r="H83" s="120"/>
       <c r="I83" s="13"/>
       <c r="J83" s="14" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
     </row>
     <row r="84" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B84" s="147"/>
-      <c r="C84" s="141"/>
+      <c r="B84" s="136"/>
+      <c r="C84" s="129"/>
       <c r="D84" s="20">
         <v>433880</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="16"/>
       <c r="G84" s="14" t="s">
         <v>242</v>
       </c>
-      <c r="H84" s="106"/>
+      <c r="H84" s="120"/>
       <c r="I84" s="13"/>
       <c r="J84" s="14" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="85" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B85" s="147"/>
-      <c r="C85" s="141"/>
+      <c r="B85" s="136"/>
+      <c r="C85" s="129"/>
       <c r="D85" s="20">
         <v>435561</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F85" s="16"/>
       <c r="G85" s="14" t="s">
         <v>243</v>
       </c>
-      <c r="H85" s="106"/>
+      <c r="H85" s="120"/>
       <c r="I85" s="13"/>
       <c r="J85" s="14" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="86" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B86" s="147"/>
-      <c r="C86" s="141"/>
+      <c r="B86" s="136"/>
+      <c r="C86" s="129"/>
       <c r="D86" s="20">
         <v>508063</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>138</v>
       </c>
       <c r="F86" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G86" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H86" s="106"/>
+      <c r="H86" s="120"/>
       <c r="I86" s="13"/>
       <c r="J86" s="14" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="87" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B87" s="147"/>
-      <c r="C87" s="141"/>
+      <c r="B87" s="136"/>
+      <c r="C87" s="129"/>
       <c r="D87" s="20">
         <v>457950</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="F87" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G87" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H87" s="106"/>
-      <c r="I87" s="53"/>
+      <c r="H87" s="120"/>
+      <c r="I87" s="52"/>
       <c r="J87" s="14" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
     </row>
     <row r="88" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B88" s="147"/>
-      <c r="C88" s="141"/>
+      <c r="B88" s="136"/>
+      <c r="C88" s="129"/>
       <c r="D88" s="20">
         <v>498647</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="F88" s="17"/>
       <c r="G88" s="14" t="s">
-        <v>398</v>
-[...1 lines deleted...]
-      <c r="H88" s="106"/>
+        <v>394</v>
+      </c>
+      <c r="H88" s="120"/>
       <c r="I88" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J88" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="89" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B89" s="147"/>
-[...1 lines deleted...]
-      <c r="D89" s="58">
+      <c r="B89" s="136"/>
+      <c r="C89" s="129"/>
+      <c r="D89" s="57">
         <v>437147</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F89" s="15" t="s">
         <v>89</v>
       </c>
-      <c r="G89" s="53" t="s">
-[...6 lines deleted...]
-      <c r="J89" s="62" t="s">
+      <c r="G89" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="H89" s="120"/>
+      <c r="I89" s="61" t="s">
+        <v>89</v>
+      </c>
+      <c r="J89" s="61" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="90" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B90" s="131" t="s">
+      <c r="B90" s="137" t="s">
         <v>26</v>
       </c>
-      <c r="C90" s="135" t="s">
+      <c r="C90" s="141" t="s">
         <v>131</v>
       </c>
-      <c r="D90" s="52">
+      <c r="D90" s="51">
         <v>434171</v>
       </c>
-      <c r="E90" s="40" t="s">
+      <c r="E90" s="39" t="s">
         <v>29</v>
       </c>
       <c r="F90" s="16"/>
-      <c r="G90" s="41" t="s">
+      <c r="G90" s="40" t="s">
         <v>254</v>
       </c>
-      <c r="H90" s="111"/>
-[...3 lines deleted...]
-      <c r="J90" s="48" t="s">
+      <c r="H90" s="125"/>
+      <c r="I90" s="47" t="s">
+        <v>89</v>
+      </c>
+      <c r="J90" s="47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="91" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B91" s="132"/>
-      <c r="C91" s="136"/>
+      <c r="B91" s="138"/>
+      <c r="C91" s="142"/>
       <c r="D91" s="20">
         <v>434191</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="F91" s="42"/>
+      <c r="F91" s="41"/>
       <c r="G91" s="14" t="s">
         <v>255</v>
       </c>
-      <c r="H91" s="106"/>
+      <c r="H91" s="120"/>
       <c r="I91" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J91" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="92" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B92" s="132"/>
-      <c r="C92" s="136"/>
+      <c r="B92" s="138"/>
+      <c r="C92" s="142"/>
       <c r="D92" s="20">
         <v>434149</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F92" s="16"/>
       <c r="G92" s="14" t="s">
-        <v>326</v>
-[...1 lines deleted...]
-      <c r="H92" s="106"/>
+        <v>322</v>
+      </c>
+      <c r="H92" s="120"/>
       <c r="I92" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J92" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="93" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B93" s="132"/>
-      <c r="C93" s="136"/>
+      <c r="B93" s="138"/>
+      <c r="C93" s="142"/>
       <c r="D93" s="20">
         <v>434212</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F93" s="16"/>
       <c r="G93" s="14" t="s">
-        <v>327</v>
-[...1 lines deleted...]
-      <c r="H93" s="106"/>
+        <v>323</v>
+      </c>
+      <c r="H93" s="120"/>
       <c r="I93" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J93" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="94" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B94" s="132"/>
-[...1 lines deleted...]
-      <c r="D94" s="112">
+      <c r="B94" s="138"/>
+      <c r="C94" s="132"/>
+      <c r="D94" s="148">
         <v>434110</v>
       </c>
-      <c r="E94" s="114" t="s">
+      <c r="E94" s="150" t="s">
         <v>210</v>
       </c>
-      <c r="F94" s="118"/>
+      <c r="F94" s="155"/>
       <c r="G94" s="14" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-      <c r="J94" s="108" t="s">
+        <v>319</v>
+      </c>
+      <c r="H94" s="120"/>
+      <c r="I94" s="146" t="s">
+        <v>89</v>
+      </c>
+      <c r="J94" s="146" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="95" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B95" s="132"/>
-[...3 lines deleted...]
-      <c r="F95" s="119"/>
+      <c r="B95" s="138"/>
+      <c r="C95" s="132"/>
+      <c r="D95" s="153"/>
+      <c r="E95" s="154"/>
+      <c r="F95" s="156"/>
       <c r="G95" s="14" t="s">
-        <v>324</v>
-[...3 lines deleted...]
-      <c r="J95" s="110"/>
+        <v>320</v>
+      </c>
+      <c r="H95" s="120"/>
+      <c r="I95" s="147"/>
+      <c r="J95" s="147"/>
     </row>
     <row r="96" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B96" s="132"/>
-[...9 lines deleted...]
-      <c r="J96" s="110"/>
+      <c r="B96" s="138"/>
+      <c r="C96" s="132"/>
+      <c r="D96" s="153"/>
+      <c r="E96" s="154"/>
+      <c r="F96" s="157"/>
+      <c r="G96" s="42" t="s">
+        <v>321</v>
+      </c>
+      <c r="H96" s="120"/>
+      <c r="I96" s="147"/>
+      <c r="J96" s="147"/>
     </row>
     <row r="97" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B97" s="132"/>
-[...3 lines deleted...]
-      <c r="D97" s="52">
+      <c r="B97" s="138"/>
+      <c r="C97" s="108" t="s">
+        <v>407</v>
+      </c>
+      <c r="D97" s="51">
         <v>565932</v>
       </c>
-      <c r="E97" s="104" t="s">
-        <v>641</v>
+      <c r="E97" s="103" t="s">
+        <v>634</v>
       </c>
       <c r="F97" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="G97" s="48" t="s">
-[...6 lines deleted...]
-      <c r="J97" s="48" t="s">
+      <c r="G97" s="47" t="s">
+        <v>89</v>
+      </c>
+      <c r="H97" s="120"/>
+      <c r="I97" s="47" t="s">
+        <v>89</v>
+      </c>
+      <c r="J97" s="47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="98" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B98" s="132"/>
-      <c r="C98" s="124"/>
+      <c r="B98" s="138"/>
+      <c r="C98" s="109"/>
       <c r="D98" s="21">
         <v>433207</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>150</v>
       </c>
       <c r="F98" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G98" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="H98" s="106"/>
+      <c r="H98" s="120"/>
       <c r="I98" s="16"/>
-      <c r="J98" s="49" t="s">
-        <v>399</v>
+      <c r="J98" s="48" t="s">
+        <v>395</v>
       </c>
     </row>
     <row r="99" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B99" s="132"/>
-      <c r="C99" s="124"/>
+      <c r="B99" s="138"/>
+      <c r="C99" s="109"/>
       <c r="D99" s="20">
         <v>455339</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>130</v>
       </c>
       <c r="F99" s="16"/>
       <c r="G99" s="14" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="H99" s="106"/>
+        <v>330</v>
+      </c>
+      <c r="H99" s="120"/>
       <c r="I99" s="14" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="J99" s="13"/>
     </row>
     <row r="100" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B100" s="132"/>
-[...1 lines deleted...]
-      <c r="D100" s="58">
+      <c r="B100" s="138"/>
+      <c r="C100" s="109"/>
+      <c r="D100" s="57">
         <v>565949</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
       <c r="F100" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G100" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="H100" s="106"/>
+      <c r="H100" s="120"/>
       <c r="I100" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J100" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="101" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B101" s="132"/>
-[...1 lines deleted...]
-      <c r="D101" s="58">
+      <c r="B101" s="138"/>
+      <c r="C101" s="109"/>
+      <c r="D101" s="57">
         <v>474473</v>
       </c>
-      <c r="E101" s="51" t="s">
+      <c r="E101" s="50" t="s">
         <v>189</v>
       </c>
-      <c r="F101" s="53"/>
-[...3 lines deleted...]
-      <c r="H101" s="106"/>
+      <c r="F101" s="52"/>
+      <c r="G101" s="42" t="s">
+        <v>396</v>
+      </c>
+      <c r="H101" s="120"/>
       <c r="I101" s="22" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="J101" s="16"/>
     </row>
     <row r="102" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B102" s="132"/>
-      <c r="C102" s="124"/>
+      <c r="B102" s="138"/>
+      <c r="C102" s="109"/>
       <c r="D102" s="20">
         <v>484632</v>
       </c>
       <c r="E102" s="5" t="s">
         <v>152</v>
       </c>
       <c r="F102" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G102" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H102" s="106"/>
+      <c r="H102" s="120"/>
       <c r="I102" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J102" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="103" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B103" s="132"/>
-[...1 lines deleted...]
-      <c r="D103" s="112">
+      <c r="B103" s="138"/>
+      <c r="C103" s="109"/>
+      <c r="D103" s="148">
         <v>485312</v>
       </c>
-      <c r="E103" s="114" t="s">
+      <c r="E103" s="150" t="s">
         <v>153</v>
       </c>
-      <c r="F103" s="108"/>
+      <c r="F103" s="146"/>
       <c r="G103" s="14" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-      <c r="J103" s="108" t="s">
+        <v>397</v>
+      </c>
+      <c r="H103" s="120"/>
+      <c r="I103" s="146" t="s">
+        <v>89</v>
+      </c>
+      <c r="J103" s="146" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="104" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B104" s="132"/>
-[...3 lines deleted...]
-      <c r="F104" s="109"/>
+      <c r="B104" s="138"/>
+      <c r="C104" s="109"/>
+      <c r="D104" s="149"/>
+      <c r="E104" s="151"/>
+      <c r="F104" s="152"/>
       <c r="G104" s="14" t="s">
-        <v>402</v>
-[...3 lines deleted...]
-      <c r="J104" s="109"/>
+        <v>398</v>
+      </c>
+      <c r="H104" s="120"/>
+      <c r="I104" s="152"/>
+      <c r="J104" s="152"/>
     </row>
     <row r="105" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B105" s="132"/>
-      <c r="C105" s="124"/>
+      <c r="B105" s="138"/>
+      <c r="C105" s="109"/>
       <c r="D105" s="20">
         <v>484608</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F105" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G105" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H105" s="106"/>
+      <c r="H105" s="120"/>
       <c r="I105" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J105" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="106" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B106" s="132"/>
-      <c r="C106" s="124"/>
+      <c r="B106" s="138"/>
+      <c r="C106" s="109"/>
       <c r="D106" s="20">
         <v>455319</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>97</v>
       </c>
       <c r="F106" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G106" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H106" s="106"/>
+      <c r="H106" s="120"/>
       <c r="I106" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J106" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="107" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B107" s="132"/>
-      <c r="C107" s="124"/>
+      <c r="B107" s="138"/>
+      <c r="C107" s="109"/>
       <c r="D107" s="20">
         <v>455362</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F107" s="16"/>
       <c r="G107" s="14" t="s">
-        <v>335</v>
-[...1 lines deleted...]
-      <c r="H107" s="106"/>
+        <v>331</v>
+      </c>
+      <c r="H107" s="120"/>
       <c r="I107" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J107" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="108" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B108" s="132"/>
-      <c r="C108" s="124"/>
+      <c r="B108" s="138"/>
+      <c r="C108" s="109"/>
       <c r="D108" s="20">
         <v>481231</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F108" s="16"/>
       <c r="G108" s="14" t="s">
-        <v>403</v>
-[...1 lines deleted...]
-      <c r="H108" s="106"/>
+        <v>399</v>
+      </c>
+      <c r="H108" s="120"/>
       <c r="I108" s="22" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="J108" s="13"/>
     </row>
     <row r="109" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B109" s="132"/>
-      <c r="C109" s="124"/>
+      <c r="B109" s="138"/>
+      <c r="C109" s="109"/>
       <c r="D109" s="20">
         <v>484708</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F109" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G109" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H109" s="106"/>
+      <c r="H109" s="120"/>
       <c r="I109" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J109" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="110" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B110" s="132"/>
-      <c r="C110" s="124"/>
+      <c r="B110" s="138"/>
+      <c r="C110" s="109"/>
       <c r="D110" s="20">
         <v>474373</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="F110" s="64"/>
+      <c r="F110" s="63"/>
       <c r="G110" s="14" t="s">
-        <v>405</v>
-[...1 lines deleted...]
-      <c r="H110" s="106"/>
+        <v>401</v>
+      </c>
+      <c r="H110" s="120"/>
       <c r="I110" s="22" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="J110" s="16"/>
     </row>
     <row r="111" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B111" s="132"/>
-      <c r="C111" s="124"/>
+      <c r="B111" s="138"/>
+      <c r="C111" s="109"/>
       <c r="D111" s="20">
         <v>477592</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>404</v>
-[...1 lines deleted...]
-      <c r="F111" s="64"/>
+        <v>400</v>
+      </c>
+      <c r="F111" s="63"/>
       <c r="G111" s="14" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="H111" s="106"/>
+        <v>402</v>
+      </c>
+      <c r="H111" s="120"/>
       <c r="I111" s="14" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="J111" s="16"/>
     </row>
     <row r="112" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B112" s="132"/>
-      <c r="C112" s="124"/>
+      <c r="B112" s="138"/>
+      <c r="C112" s="109"/>
       <c r="D112" s="20">
         <v>565961</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>643</v>
+        <v>636</v>
       </c>
       <c r="F112" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G112" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H112" s="106"/>
+      <c r="H112" s="120"/>
       <c r="I112" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J112" s="13" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="113" spans="1:11" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="C113" s="124"/>
+    <row r="113" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B113" s="138"/>
+      <c r="C113" s="109"/>
       <c r="D113" s="20">
         <v>488938</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="F113" s="35"/>
+      <c r="F113" s="34"/>
       <c r="G113" s="14" t="s">
-        <v>407</v>
-[...1 lines deleted...]
-      <c r="H113" s="106"/>
+        <v>403</v>
+      </c>
+      <c r="H113" s="120"/>
       <c r="I113" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J113" s="16" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="114" spans="1:11" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="C114" s="124"/>
+    <row r="114" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B114" s="139"/>
+      <c r="C114" s="109"/>
       <c r="D114" s="20">
         <v>480751</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F114" s="16"/>
       <c r="G114" s="14" t="s">
-        <v>409</v>
-[...1 lines deleted...]
-      <c r="H114" s="106"/>
+        <v>405</v>
+      </c>
+      <c r="H114" s="120"/>
       <c r="I114" s="14" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="J114" s="13"/>
     </row>
-    <row r="115" spans="1:11" s="19" customFormat="1" ht="29.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="D115" s="58">
+    <row r="115" spans="1:10" s="19" customFormat="1" ht="29.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B115" s="140"/>
+      <c r="C115" s="110"/>
+      <c r="D115" s="57">
         <v>474452</v>
       </c>
-      <c r="E115" s="50" t="s">
+      <c r="E115" s="49" t="s">
+        <v>404</v>
+      </c>
+      <c r="F115" s="52"/>
+      <c r="G115" s="70" t="s">
+        <v>406</v>
+      </c>
+      <c r="H115" s="120"/>
+      <c r="I115" s="22" t="s">
+        <v>328</v>
+      </c>
+      <c r="J115" s="15"/>
+    </row>
+    <row r="116" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B116" s="112" t="s">
+        <v>623</v>
+      </c>
+      <c r="C116" s="109" t="s">
+        <v>611</v>
+      </c>
+      <c r="D116" s="51">
+        <v>511028</v>
+      </c>
+      <c r="E116" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="F116" s="47" t="s">
+        <v>89</v>
+      </c>
+      <c r="G116" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H116" s="120"/>
+      <c r="I116" s="100"/>
+      <c r="J116" s="40" t="s">
         <v>408</v>
       </c>
-      <c r="F115" s="53"/>
-[...36 lines deleted...]
-      <c r="C117" s="124"/>
+    </row>
+    <row r="117" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B117" s="112"/>
+      <c r="C117" s="109"/>
       <c r="D117" s="20">
         <v>507087</v>
       </c>
       <c r="E117" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="F117" s="43" t="s">
-        <v>375</v>
+      <c r="F117" s="42" t="s">
+        <v>371</v>
       </c>
       <c r="G117" s="13"/>
-      <c r="H117" s="106"/>
+      <c r="H117" s="120"/>
       <c r="I117" s="17"/>
-      <c r="J117" s="41" t="s">
-[...5 lines deleted...]
-      <c r="C118" s="124"/>
+      <c r="J117" s="40" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B118" s="112"/>
+      <c r="C118" s="109"/>
       <c r="D118" s="20">
         <v>505636</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="F118" s="43" t="s">
-        <v>375</v>
+      <c r="F118" s="42" t="s">
+        <v>371</v>
       </c>
       <c r="G118" s="14"/>
-      <c r="H118" s="106"/>
+      <c r="H118" s="120"/>
       <c r="I118" s="16"/>
-      <c r="J118" s="41" t="s">
-[...5 lines deleted...]
-      <c r="C119" s="124"/>
+      <c r="J118" s="40" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B119" s="112"/>
+      <c r="C119" s="109"/>
       <c r="D119" s="20">
         <v>460402</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F119" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G119" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H119" s="106"/>
+      <c r="H119" s="120"/>
       <c r="I119" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J119" s="16" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="120" spans="1:11" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="C120" s="124"/>
+    <row r="120" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B120" s="112"/>
+      <c r="C120" s="109"/>
       <c r="D120" s="20">
         <v>458499</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="F120" s="42"/>
-[...3 lines deleted...]
-      <c r="H120" s="106"/>
+      <c r="F120" s="41"/>
+      <c r="G120" s="41" t="s">
+        <v>601</v>
+      </c>
+      <c r="H120" s="120"/>
       <c r="I120" s="13"/>
-      <c r="J120" s="42" t="s">
-[...5 lines deleted...]
-      <c r="C121" s="124"/>
+      <c r="J120" s="41" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B121" s="112"/>
+      <c r="C121" s="109"/>
       <c r="D121" s="20">
         <v>460605</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F121" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G121" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H121" s="106"/>
+      <c r="H121" s="120"/>
       <c r="I121" s="16"/>
       <c r="J121" s="14" t="s">
-        <v>608</v>
-[...4 lines deleted...]
-      <c r="C122" s="124"/>
+        <v>602</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B122" s="112"/>
+      <c r="C122" s="109"/>
       <c r="D122" s="20">
         <v>455734</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F122" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G122" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H122" s="106"/>
+      <c r="H122" s="120"/>
       <c r="I122" s="13"/>
-      <c r="J122" s="42" t="s">
-[...5 lines deleted...]
-      <c r="C123" s="124"/>
+      <c r="J122" s="41" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B123" s="112"/>
+      <c r="C123" s="109"/>
       <c r="D123" s="20">
         <v>448622</v>
       </c>
       <c r="E123" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="F123" s="42"/>
-[...3 lines deleted...]
-      <c r="H123" s="106"/>
+      <c r="F123" s="41"/>
+      <c r="G123" s="41" t="s">
+        <v>317</v>
+      </c>
+      <c r="H123" s="120"/>
       <c r="I123" s="13"/>
-      <c r="J123" s="42" t="s">
-[...5 lines deleted...]
-      <c r="C124" s="124"/>
+      <c r="J123" s="41" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B124" s="112"/>
+      <c r="C124" s="109"/>
       <c r="D124" s="20">
         <v>464700</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F124" s="13"/>
       <c r="G124" s="14" t="s">
-        <v>609</v>
-[...1 lines deleted...]
-      <c r="H124" s="106"/>
+        <v>603</v>
+      </c>
+      <c r="H124" s="120"/>
       <c r="I124" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J124" s="16" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="125" spans="1:11" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="C125" s="124"/>
+    <row r="125" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B125" s="112"/>
+      <c r="C125" s="109"/>
       <c r="D125" s="20">
         <v>505596</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="F125" s="57" t="s">
-[...3 lines deleted...]
-      <c r="H125" s="106"/>
+      <c r="F125" s="56" t="s">
+        <v>371</v>
+      </c>
+      <c r="G125" s="41"/>
+      <c r="H125" s="120"/>
       <c r="I125" s="13"/>
-      <c r="J125" s="42" t="s">
-[...5 lines deleted...]
-      <c r="C126" s="124"/>
+      <c r="J125" s="41" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B126" s="112"/>
+      <c r="C126" s="109"/>
       <c r="D126" s="20">
         <v>458391</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="F126" s="42"/>
-[...3 lines deleted...]
-      <c r="H126" s="106"/>
+      <c r="F126" s="41"/>
+      <c r="G126" s="41" t="s">
+        <v>605</v>
+      </c>
+      <c r="H126" s="120"/>
       <c r="I126" s="13"/>
-      <c r="J126" s="42" t="s">
+      <c r="J126" s="41" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="127" spans="1:11" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C127" s="124"/>
+    <row r="127" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="102"/>
+      <c r="B127" s="112"/>
+      <c r="C127" s="109"/>
       <c r="D127" s="20">
         <v>448649</v>
       </c>
       <c r="E127" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F127" s="14"/>
       <c r="G127" s="14" t="s">
-        <v>328</v>
-[...1 lines deleted...]
-      <c r="H127" s="106"/>
+        <v>324</v>
+      </c>
+      <c r="H127" s="120"/>
       <c r="I127" s="16"/>
       <c r="J127" s="14" t="s">
-        <v>329</v>
-[...4 lines deleted...]
-      <c r="C128" s="124"/>
+        <v>325</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B128" s="112"/>
+      <c r="C128" s="109"/>
       <c r="D128" s="21">
         <v>458457</v>
       </c>
       <c r="E128" s="6" t="s">
         <v>43</v>
       </c>
       <c r="F128" s="17"/>
-      <c r="G128" s="49" t="s">
-[...2 lines deleted...]
-      <c r="H128" s="106"/>
+      <c r="G128" s="48" t="s">
+        <v>606</v>
+      </c>
+      <c r="H128" s="120"/>
       <c r="I128" s="17"/>
-      <c r="J128" s="49" t="s">
-[...2 lines deleted...]
-      <c r="K128" s="32"/>
+      <c r="J128" s="48" t="s">
+        <v>607</v>
+      </c>
     </row>
     <row r="129" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B129" s="121"/>
-      <c r="C129" s="125"/>
+      <c r="B129" s="112"/>
+      <c r="C129" s="110"/>
       <c r="D129" s="27">
         <v>460553</v>
       </c>
       <c r="E129" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="F129" s="33"/>
-[...6 lines deleted...]
-        <v>615</v>
+      <c r="F129" s="32"/>
+      <c r="G129" s="70" t="s">
+        <v>608</v>
+      </c>
+      <c r="H129" s="121"/>
+      <c r="I129" s="32"/>
+      <c r="J129" s="70" t="s">
+        <v>609</v>
       </c>
     </row>
     <row r="130" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B130" s="121"/>
-      <c r="C130" s="123" t="s">
+      <c r="B130" s="112"/>
+      <c r="C130" s="108" t="s">
         <v>44</v>
       </c>
-      <c r="D130" s="66">
+      <c r="D130" s="65">
         <v>514029</v>
       </c>
-      <c r="E130" s="51" t="s">
-[...4 lines deleted...]
-        <v>415</v>
+      <c r="E130" s="50" t="s">
+        <v>410</v>
+      </c>
+      <c r="F130" s="47"/>
+      <c r="G130" s="42" t="s">
+        <v>411</v>
       </c>
       <c r="H130" s="29"/>
-      <c r="I130" s="48"/>
-[...1 lines deleted...]
-        <v>416</v>
+      <c r="I130" s="47"/>
+      <c r="J130" s="42" t="s">
+        <v>412</v>
       </c>
     </row>
     <row r="131" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B131" s="121"/>
-      <c r="C131" s="124"/>
+      <c r="B131" s="112"/>
+      <c r="C131" s="109"/>
       <c r="D131" s="20">
         <v>497569</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F131" s="13"/>
       <c r="G131" s="14" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="H131" s="29"/>
       <c r="I131" s="13"/>
       <c r="J131" s="14" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="132" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B132" s="121"/>
-      <c r="C132" s="124"/>
+      <c r="B132" s="112"/>
+      <c r="C132" s="109"/>
       <c r="D132" s="20">
         <v>497409</v>
       </c>
-      <c r="E132" s="61" t="s">
-        <v>420</v>
+      <c r="E132" s="60" t="s">
+        <v>416</v>
       </c>
       <c r="F132" s="16"/>
       <c r="G132" s="14" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="H132" s="29"/>
       <c r="I132" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J132" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="133" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B133" s="121"/>
-      <c r="C133" s="124"/>
+      <c r="B133" s="112"/>
+      <c r="C133" s="109"/>
       <c r="D133" s="21">
         <v>497517</v>
       </c>
       <c r="E133" s="6" t="s">
         <v>158</v>
       </c>
       <c r="F133" s="13"/>
-      <c r="G133" s="49" t="s">
-        <v>422</v>
+      <c r="G133" s="48" t="s">
+        <v>418</v>
       </c>
       <c r="H133" s="29"/>
       <c r="I133" s="13"/>
-      <c r="J133" s="49" t="s">
-        <v>423</v>
+      <c r="J133" s="48" t="s">
+        <v>419</v>
       </c>
     </row>
     <row r="134" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B134" s="121"/>
-      <c r="C134" s="124"/>
+      <c r="B134" s="112"/>
+      <c r="C134" s="109"/>
       <c r="D134" s="20">
         <v>497374</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="F134" s="16"/>
       <c r="G134" s="14" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="H134" s="29"/>
       <c r="I134" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J134" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="135" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B135" s="122"/>
-      <c r="C135" s="125"/>
+      <c r="B135" s="113"/>
+      <c r="C135" s="110"/>
       <c r="D135" s="27">
         <v>497285</v>
       </c>
       <c r="E135" s="28" t="s">
         <v>45</v>
       </c>
       <c r="F135" s="15"/>
-      <c r="G135" s="43" t="s">
-        <v>426</v>
+      <c r="G135" s="42" t="s">
+        <v>422</v>
       </c>
       <c r="H135" s="29"/>
       <c r="I135" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J135" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="136" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B136" s="121" t="s">
-[...2 lines deleted...]
-      <c r="C136" s="123" t="s">
+      <c r="B136" s="112" t="s">
+        <v>622</v>
+      </c>
+      <c r="C136" s="108" t="s">
         <v>133</v>
       </c>
       <c r="D136" s="21">
         <v>461759</v>
       </c>
       <c r="E136" s="6" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="F136" s="16"/>
-      <c r="G136" s="41" t="s">
-[...2 lines deleted...]
-      <c r="H136" s="106"/>
+      <c r="G136" s="40" t="s">
+        <v>424</v>
+      </c>
+      <c r="H136" s="120"/>
       <c r="I136" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J136" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="137" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B137" s="121"/>
-      <c r="C137" s="124"/>
+      <c r="B137" s="112"/>
+      <c r="C137" s="109"/>
       <c r="D137" s="21">
         <v>437236</v>
       </c>
       <c r="E137" s="6" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F137" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G137" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="H137" s="106"/>
+      <c r="H137" s="120"/>
       <c r="I137" s="16"/>
       <c r="J137" s="14" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
     </row>
     <row r="138" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B138" s="121"/>
-      <c r="C138" s="124"/>
+      <c r="B138" s="112"/>
+      <c r="C138" s="109"/>
       <c r="D138" s="21">
         <v>471240</v>
       </c>
       <c r="E138" s="6" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="F138" s="17"/>
-      <c r="G138" s="49" t="s">
-[...2 lines deleted...]
-      <c r="H138" s="106"/>
+      <c r="G138" s="48" t="s">
+        <v>447</v>
+      </c>
+      <c r="H138" s="120"/>
       <c r="I138" s="17"/>
       <c r="J138" s="14" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
     </row>
     <row r="139" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B139" s="121"/>
-      <c r="C139" s="124"/>
+      <c r="B139" s="112"/>
+      <c r="C139" s="109"/>
       <c r="D139" s="21">
         <v>458217</v>
       </c>
       <c r="E139" s="6" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="F139" s="17"/>
       <c r="G139" s="14" t="s">
-        <v>432</v>
-[...1 lines deleted...]
-      <c r="H139" s="106"/>
+        <v>428</v>
+      </c>
+      <c r="H139" s="120"/>
       <c r="I139" s="14" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="J139" s="16"/>
     </row>
     <row r="140" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B140" s="121"/>
-      <c r="C140" s="124"/>
+      <c r="B140" s="112"/>
+      <c r="C140" s="109"/>
       <c r="D140" s="20">
         <v>437173</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="F140" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G140" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="H140" s="106"/>
+      <c r="H140" s="120"/>
       <c r="I140" s="16"/>
       <c r="J140" s="14" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
     </row>
     <row r="141" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B141" s="121"/>
-      <c r="C141" s="124"/>
+      <c r="B141" s="112"/>
+      <c r="C141" s="109"/>
       <c r="D141" s="21">
         <v>444826</v>
       </c>
       <c r="E141" s="6" t="s">
         <v>159</v>
       </c>
       <c r="F141" s="16"/>
       <c r="G141" s="14" t="s">
         <v>315</v>
       </c>
-      <c r="H141" s="106"/>
+      <c r="H141" s="120"/>
       <c r="I141" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J141" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="142" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B142" s="121"/>
-      <c r="C142" s="124"/>
+      <c r="B142" s="112"/>
+      <c r="C142" s="109"/>
       <c r="D142" s="20">
         <v>437023</v>
       </c>
       <c r="E142" s="5" t="s">
         <v>101</v>
       </c>
       <c r="F142" s="16"/>
       <c r="G142" s="14" t="s">
         <v>310</v>
       </c>
-      <c r="H142" s="106"/>
+      <c r="H142" s="120"/>
       <c r="I142" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J142" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="143" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B143" s="121"/>
-      <c r="C143" s="124"/>
+      <c r="B143" s="112"/>
+      <c r="C143" s="109"/>
       <c r="D143" s="20">
         <v>444593</v>
       </c>
       <c r="E143" s="5" t="s">
         <v>295</v>
       </c>
       <c r="F143" s="17"/>
       <c r="G143" s="14" t="s">
         <v>302</v>
       </c>
-      <c r="H143" s="106"/>
+      <c r="H143" s="120"/>
       <c r="I143" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J143" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="144" spans="2:10" s="31" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B144" s="121"/>
-[...1 lines deleted...]
-      <c r="D144" s="63">
+      <c r="B144" s="112"/>
+      <c r="C144" s="109"/>
+      <c r="D144" s="62">
         <v>443500</v>
       </c>
       <c r="E144" s="5" t="s">
         <v>160</v>
       </c>
       <c r="F144" s="16"/>
       <c r="G144" s="14" t="s">
         <v>312</v>
       </c>
-      <c r="H144" s="106"/>
+      <c r="H144" s="120"/>
       <c r="I144" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J144" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="145" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B145" s="121"/>
-      <c r="C145" s="124"/>
+      <c r="B145" s="112"/>
+      <c r="C145" s="109"/>
       <c r="D145" s="20">
         <v>458184</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="F145" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G145" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="H145" s="106"/>
+      <c r="H145" s="120"/>
       <c r="I145" s="16"/>
       <c r="J145" s="14" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
     </row>
     <row r="146" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B146" s="121"/>
-      <c r="C146" s="124"/>
+      <c r="B146" s="112"/>
+      <c r="C146" s="109"/>
       <c r="D146" s="20">
         <v>439368</v>
       </c>
       <c r="E146" s="5" t="s">
         <v>161</v>
       </c>
       <c r="F146" s="16"/>
-      <c r="G146" s="49" t="s">
+      <c r="G146" s="48" t="s">
         <v>309</v>
       </c>
-      <c r="H146" s="106"/>
+      <c r="H146" s="120"/>
       <c r="I146" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J146" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="147" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B147" s="121"/>
-[...15 lines deleted...]
-      <c r="J147" s="16" t="s">
+      <c r="B147" s="112"/>
+      <c r="C147" s="109"/>
+      <c r="D147" s="148">
+        <v>569862</v>
+      </c>
+      <c r="E147" s="150" t="s">
+        <v>642</v>
+      </c>
+      <c r="F147" s="155"/>
+      <c r="G147" s="14" t="s">
+        <v>643</v>
+      </c>
+      <c r="H147" s="120"/>
+      <c r="I147" s="146" t="s">
+        <v>89</v>
+      </c>
+      <c r="J147" s="146" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="148" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B148" s="121"/>
-[...38 lines deleted...]
-      </c>
+      <c r="B148" s="112"/>
+      <c r="C148" s="109"/>
+      <c r="D148" s="153"/>
+      <c r="E148" s="154"/>
+      <c r="F148" s="156"/>
+      <c r="G148" s="14" t="s">
+        <v>644</v>
+      </c>
+      <c r="H148" s="120"/>
+      <c r="I148" s="147"/>
+      <c r="J148" s="147"/>
+    </row>
+    <row r="149" spans="2:10" s="19" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B149" s="112"/>
+      <c r="C149" s="109"/>
+      <c r="D149" s="153"/>
+      <c r="E149" s="154"/>
+      <c r="F149" s="158"/>
+      <c r="G149" s="14" t="s">
+        <v>650</v>
+      </c>
+      <c r="H149" s="120"/>
+      <c r="I149" s="152"/>
+      <c r="J149" s="147"/>
     </row>
     <row r="150" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B150" s="122"/>
-      <c r="C150" s="125"/>
+      <c r="B150" s="113"/>
+      <c r="C150" s="110"/>
       <c r="D150" s="27">
         <v>444847</v>
       </c>
       <c r="E150" s="28" t="s">
         <v>220</v>
       </c>
       <c r="F150" s="15"/>
-      <c r="G150" s="43" t="s">
+      <c r="G150" s="42" t="s">
         <v>316</v>
       </c>
-      <c r="H150" s="107"/>
+      <c r="H150" s="121"/>
       <c r="I150" s="15" t="s">
         <v>89</v>
       </c>
-      <c r="J150" s="53" t="s">
+      <c r="J150" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="151" spans="2:10" s="19" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B151" s="153" t="s">
+      <c r="B151" s="111" t="s">
         <v>144</v>
       </c>
-      <c r="C151" s="123" t="s">
+      <c r="C151" s="108" t="s">
         <v>60</v>
       </c>
       <c r="D151" s="21">
         <v>508234</v>
       </c>
-      <c r="E151" s="40" t="s">
+      <c r="E151" s="39" t="s">
         <v>162</v>
       </c>
       <c r="F151" s="16"/>
-      <c r="G151" s="41" t="s">
-[...2 lines deleted...]
-      <c r="H151" s="111"/>
+      <c r="G151" s="40" t="s">
+        <v>433</v>
+      </c>
+      <c r="H151" s="125"/>
       <c r="I151" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="J151" s="48" t="s">
+      <c r="J151" s="47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="152" spans="2:10" s="19" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B152" s="121"/>
-[...1 lines deleted...]
-      <c r="D152" s="58">
+      <c r="B152" s="112"/>
+      <c r="C152" s="109"/>
+      <c r="D152" s="57">
         <v>435294</v>
       </c>
-      <c r="E152" s="50" t="s">
+      <c r="E152" s="49" t="s">
         <v>104</v>
       </c>
       <c r="F152" s="15" t="s">
         <v>89</v>
       </c>
-      <c r="G152" s="62" t="s">
-[...6 lines deleted...]
-      <c r="J152" s="53" t="s">
+      <c r="G152" s="61" t="s">
+        <v>89</v>
+      </c>
+      <c r="H152" s="120"/>
+      <c r="I152" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="J152" s="52" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="153" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B153" s="121"/>
-[...3 lines deleted...]
-      <c r="D153" s="52">
+      <c r="B153" s="112"/>
+      <c r="C153" s="108" t="s">
+        <v>618</v>
+      </c>
+      <c r="D153" s="51">
         <v>443400</v>
       </c>
-      <c r="E153" s="79" t="s">
+      <c r="E153" s="78" t="s">
         <v>166</v>
       </c>
-      <c r="F153" s="53"/>
-      <c r="G153" s="41" t="s">
+      <c r="F153" s="52"/>
+      <c r="G153" s="40" t="s">
         <v>311</v>
       </c>
-      <c r="H153" s="106"/>
-[...3 lines deleted...]
-      <c r="J153" s="48"/>
+      <c r="H153" s="120"/>
+      <c r="I153" s="40" t="s">
+        <v>328</v>
+      </c>
+      <c r="J153" s="47"/>
     </row>
     <row r="154" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B154" s="121"/>
-[...1 lines deleted...]
-      <c r="D154" s="66">
+      <c r="B154" s="112"/>
+      <c r="C154" s="109"/>
+      <c r="D154" s="65">
         <v>438563</v>
       </c>
-      <c r="E154" s="60" t="s">
-        <v>440</v>
+      <c r="E154" s="59" t="s">
+        <v>434</v>
       </c>
       <c r="F154" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G154" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H154" s="106"/>
+      <c r="H154" s="120"/>
       <c r="I154" s="14" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="J154" s="13"/>
     </row>
     <row r="155" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B155" s="121"/>
-[...1 lines deleted...]
-      <c r="D155" s="58">
+      <c r="B155" s="112"/>
+      <c r="C155" s="109"/>
+      <c r="D155" s="57">
         <v>509897</v>
       </c>
       <c r="E155" s="6" t="s">
         <v>163</v>
       </c>
       <c r="F155" s="13"/>
-      <c r="G155" s="43" t="s">
-[...2 lines deleted...]
-      <c r="H155" s="106"/>
+      <c r="G155" s="42" t="s">
+        <v>435</v>
+      </c>
+      <c r="H155" s="120"/>
       <c r="I155" s="14" t="s">
-        <v>332</v>
-[...1 lines deleted...]
-      <c r="J155" s="62"/>
+        <v>328</v>
+      </c>
+      <c r="J155" s="61"/>
     </row>
     <row r="156" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B156" s="121"/>
-[...1 lines deleted...]
-      <c r="D156" s="58">
+      <c r="B156" s="112"/>
+      <c r="C156" s="109"/>
+      <c r="D156" s="57">
         <v>509320</v>
       </c>
       <c r="E156" s="6" t="s">
         <v>164</v>
       </c>
       <c r="F156" s="13"/>
-      <c r="G156" s="43" t="s">
-[...2 lines deleted...]
-      <c r="H156" s="106"/>
+      <c r="G156" s="42" t="s">
+        <v>436</v>
+      </c>
+      <c r="H156" s="120"/>
       <c r="I156" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J156" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="157" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B157" s="121"/>
-[...1 lines deleted...]
-      <c r="D157" s="58">
+      <c r="B157" s="112"/>
+      <c r="C157" s="109"/>
+      <c r="D157" s="57">
         <v>508461</v>
       </c>
       <c r="E157" s="6" t="s">
         <v>165</v>
       </c>
       <c r="F157" s="13"/>
-      <c r="G157" s="43" t="s">
-[...2 lines deleted...]
-      <c r="H157" s="106"/>
+      <c r="G157" s="42" t="s">
+        <v>437</v>
+      </c>
+      <c r="H157" s="120"/>
       <c r="I157" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J157" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="158" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B158" s="121"/>
-      <c r="C158" s="124"/>
+      <c r="B158" s="112"/>
+      <c r="C158" s="109"/>
       <c r="D158" s="20">
         <v>482240</v>
       </c>
       <c r="E158" s="6" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="F158" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G158" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H158" s="106"/>
+      <c r="H158" s="120"/>
       <c r="I158" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J158" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="159" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B159" s="121"/>
-      <c r="C159" s="124"/>
+      <c r="B159" s="112"/>
+      <c r="C159" s="109"/>
       <c r="D159" s="20">
         <v>482157</v>
       </c>
       <c r="E159" s="6" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="F159" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G159" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H159" s="106"/>
+      <c r="H159" s="120"/>
       <c r="I159" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J159" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="160" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B160" s="121"/>
-      <c r="C160" s="124"/>
+      <c r="B160" s="112"/>
+      <c r="C160" s="109"/>
       <c r="D160" s="20">
         <v>487529</v>
       </c>
       <c r="E160" s="6" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>439</v>
+      </c>
+      <c r="F160" s="42" t="s">
+        <v>371</v>
       </c>
       <c r="G160" s="13"/>
-      <c r="H160" s="106"/>
+      <c r="H160" s="120"/>
       <c r="I160" s="14" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="J160" s="13"/>
     </row>
     <row r="161" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B161" s="121"/>
-      <c r="C161" s="124"/>
+      <c r="B161" s="112"/>
+      <c r="C161" s="109"/>
       <c r="D161" s="20">
         <v>461452</v>
       </c>
-      <c r="E161" s="61" t="s">
+      <c r="E161" s="60" t="s">
         <v>167</v>
       </c>
-      <c r="F161" s="62"/>
-[...3 lines deleted...]
-      <c r="H161" s="106"/>
+      <c r="F161" s="61"/>
+      <c r="G161" s="42" t="s">
+        <v>441</v>
+      </c>
+      <c r="H161" s="120"/>
       <c r="I161" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J161" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="162" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B162" s="121"/>
-      <c r="C162" s="124"/>
+      <c r="B162" s="112"/>
+      <c r="C162" s="109"/>
       <c r="D162" s="21">
         <v>490544</v>
       </c>
-      <c r="E162" s="61" t="s">
+      <c r="E162" s="60" t="s">
         <v>168</v>
       </c>
-      <c r="F162" s="62"/>
-[...3 lines deleted...]
-      <c r="H162" s="106"/>
+      <c r="F162" s="61"/>
+      <c r="G162" s="42" t="s">
+        <v>442</v>
+      </c>
+      <c r="H162" s="120"/>
       <c r="I162" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J162" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="163" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B163" s="121"/>
-      <c r="C163" s="125"/>
+      <c r="B163" s="112"/>
+      <c r="C163" s="110"/>
       <c r="D163" s="27">
         <v>461351</v>
       </c>
-      <c r="E163" s="73" t="s">
+      <c r="E163" s="72" t="s">
         <v>169</v>
       </c>
-      <c r="F163" s="62"/>
-[...3 lines deleted...]
-      <c r="H163" s="106"/>
+      <c r="F163" s="61"/>
+      <c r="G163" s="70" t="s">
+        <v>443</v>
+      </c>
+      <c r="H163" s="120"/>
       <c r="I163" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J163" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="164" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B164" s="153" t="s">
+      <c r="B164" s="111" t="s">
         <v>145</v>
       </c>
-      <c r="C164" s="123" t="s">
+      <c r="C164" s="108" t="s">
         <v>118</v>
       </c>
       <c r="D164" s="21">
         <v>436258</v>
       </c>
-      <c r="E164" s="47" t="s">
+      <c r="E164" s="46" t="s">
         <v>171</v>
       </c>
-      <c r="F164" s="48" t="s">
+      <c r="F164" s="47" t="s">
         <v>89</v>
       </c>
       <c r="G164" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="H164" s="106"/>
-[...1 lines deleted...]
-      <c r="J164" s="49" t="s">
+      <c r="H164" s="120"/>
+      <c r="I164" s="47"/>
+      <c r="J164" s="48" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="165" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B165" s="121"/>
-      <c r="C165" s="124"/>
+      <c r="B165" s="112"/>
+      <c r="C165" s="109"/>
       <c r="D165" s="20">
         <v>440977</v>
       </c>
       <c r="E165" s="5" t="s">
         <v>211</v>
       </c>
       <c r="F165" s="16"/>
       <c r="G165" s="14" t="s">
         <v>293</v>
       </c>
-      <c r="H165" s="106"/>
+      <c r="H165" s="120"/>
       <c r="I165" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J165" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="166" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B166" s="121"/>
-[...1 lines deleted...]
-      <c r="D166" s="44">
+      <c r="B166" s="112"/>
+      <c r="C166" s="109"/>
+      <c r="D166" s="43">
         <v>435514</v>
       </c>
-      <c r="E166" s="45" t="s">
+      <c r="E166" s="44" t="s">
         <v>48</v>
       </c>
-      <c r="F166" s="46"/>
+      <c r="F166" s="45"/>
       <c r="G166" s="14" t="s">
         <v>259</v>
       </c>
-      <c r="H166" s="106"/>
-      <c r="I166" s="46"/>
+      <c r="H166" s="120"/>
+      <c r="I166" s="45"/>
       <c r="J166" s="14" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="167" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B167" s="121"/>
-      <c r="C167" s="124"/>
+      <c r="B167" s="112"/>
+      <c r="C167" s="109"/>
       <c r="D167" s="20">
         <v>436314</v>
       </c>
       <c r="E167" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F167" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G167" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H167" s="106"/>
+      <c r="H167" s="120"/>
       <c r="I167" s="13"/>
       <c r="J167" s="14" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="168" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B168" s="121"/>
-      <c r="C168" s="124"/>
+      <c r="B168" s="112"/>
+      <c r="C168" s="109"/>
       <c r="D168" s="20">
         <v>436291</v>
       </c>
       <c r="E168" s="5" t="s">
         <v>228</v>
       </c>
       <c r="F168" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G168" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H168" s="106"/>
+      <c r="H168" s="120"/>
       <c r="I168" s="13"/>
       <c r="J168" s="14" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="169" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B169" s="121"/>
-      <c r="C169" s="124"/>
+      <c r="B169" s="112"/>
+      <c r="C169" s="109"/>
       <c r="D169" s="20">
         <v>436160</v>
       </c>
       <c r="E169" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F169" s="16"/>
       <c r="G169" s="14" t="s">
         <v>262</v>
       </c>
-      <c r="H169" s="106"/>
+      <c r="H169" s="120"/>
       <c r="I169" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J169" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="170" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B170" s="121"/>
-      <c r="C170" s="124"/>
+      <c r="B170" s="112"/>
+      <c r="C170" s="109"/>
       <c r="D170" s="20">
         <v>436337</v>
       </c>
       <c r="E170" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F170" s="16"/>
       <c r="G170" s="14" t="s">
         <v>267</v>
       </c>
-      <c r="H170" s="106"/>
+      <c r="H170" s="120"/>
       <c r="I170" s="13"/>
       <c r="J170" s="14" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="171" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B171" s="121"/>
-      <c r="C171" s="124"/>
+      <c r="B171" s="112"/>
+      <c r="C171" s="109"/>
       <c r="D171" s="20">
         <v>435489</v>
       </c>
       <c r="E171" s="5" t="s">
         <v>229</v>
       </c>
       <c r="F171" s="16"/>
       <c r="G171" s="14" t="s">
         <v>284</v>
       </c>
-      <c r="H171" s="106"/>
+      <c r="H171" s="120"/>
       <c r="I171" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J171" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="172" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B172" s="121"/>
-      <c r="C172" s="124"/>
+      <c r="B172" s="112"/>
+      <c r="C172" s="109"/>
       <c r="D172" s="20">
         <v>440956</v>
       </c>
       <c r="E172" s="5" t="s">
         <v>132</v>
       </c>
       <c r="F172" s="16"/>
       <c r="G172" s="14" t="s">
         <v>291</v>
       </c>
-      <c r="H172" s="106"/>
+      <c r="H172" s="120"/>
       <c r="I172" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J172" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="173" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B173" s="121"/>
-      <c r="C173" s="124"/>
+      <c r="B173" s="112"/>
+      <c r="C173" s="109"/>
       <c r="D173" s="20">
         <v>436379</v>
       </c>
       <c r="E173" s="5" t="s">
         <v>139</v>
       </c>
       <c r="F173" s="16"/>
       <c r="G173" s="14" t="s">
         <v>277</v>
       </c>
-      <c r="H173" s="106"/>
+      <c r="H173" s="120"/>
       <c r="I173" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J173" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="174" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B174" s="121"/>
-      <c r="C174" s="124"/>
+      <c r="B174" s="112"/>
+      <c r="C174" s="109"/>
       <c r="D174" s="20">
         <v>549559</v>
       </c>
       <c r="E174" s="5" t="s">
         <v>170</v>
       </c>
       <c r="F174" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G174" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H174" s="106"/>
+      <c r="H174" s="120"/>
       <c r="I174" s="14" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="J174" s="13"/>
     </row>
     <row r="175" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B175" s="121"/>
-      <c r="C175" s="124"/>
+      <c r="B175" s="112"/>
+      <c r="C175" s="109"/>
       <c r="D175" s="20">
         <v>440934</v>
       </c>
       <c r="E175" s="5" t="s">
         <v>172</v>
       </c>
       <c r="F175" s="16"/>
       <c r="G175" s="14" t="s">
         <v>289</v>
       </c>
-      <c r="H175" s="106"/>
+      <c r="H175" s="120"/>
       <c r="I175" s="16"/>
       <c r="J175" s="14" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="176" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B176" s="121"/>
-      <c r="C176" s="124"/>
+      <c r="B176" s="112"/>
+      <c r="C176" s="109"/>
       <c r="D176" s="20">
         <v>435625</v>
       </c>
       <c r="E176" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F176" s="16"/>
       <c r="G176" s="14" t="s">
         <v>261</v>
       </c>
-      <c r="H176" s="106"/>
+      <c r="H176" s="120"/>
       <c r="I176" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J176" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="177" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B177" s="121"/>
-      <c r="C177" s="124"/>
+      <c r="B177" s="112"/>
+      <c r="C177" s="109"/>
       <c r="D177" s="20">
         <v>447452</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="F177" s="17"/>
       <c r="G177" s="14" t="s">
-        <v>451</v>
-[...1 lines deleted...]
-      <c r="H177" s="106"/>
+        <v>445</v>
+      </c>
+      <c r="H177" s="120"/>
       <c r="I177" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J177" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="178" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B178" s="121"/>
-      <c r="C178" s="124"/>
+      <c r="B178" s="112"/>
+      <c r="C178" s="109"/>
       <c r="D178" s="20">
         <v>436421</v>
       </c>
       <c r="E178" s="5" t="s">
         <v>140</v>
       </c>
       <c r="F178" s="16"/>
       <c r="G178" s="14" t="s">
         <v>278</v>
       </c>
-      <c r="H178" s="106"/>
+      <c r="H178" s="120"/>
       <c r="I178" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J178" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="179" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B179" s="121"/>
-      <c r="C179" s="124"/>
+      <c r="B179" s="112"/>
+      <c r="C179" s="109"/>
       <c r="D179" s="20">
         <v>436216</v>
       </c>
       <c r="E179" s="5" t="s">
         <v>103</v>
       </c>
       <c r="F179" s="16"/>
       <c r="G179" s="14" t="s">
         <v>275</v>
       </c>
-      <c r="H179" s="106"/>
+      <c r="H179" s="120"/>
       <c r="I179" s="13"/>
       <c r="J179" s="14" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="180" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B180" s="121"/>
-[...1 lines deleted...]
-      <c r="D180" s="58">
+      <c r="B180" s="112"/>
+      <c r="C180" s="109"/>
+      <c r="D180" s="57">
         <v>558720</v>
       </c>
-      <c r="E180" s="50" t="s">
-        <v>632</v>
+      <c r="E180" s="49" t="s">
+        <v>626</v>
       </c>
       <c r="F180" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G180" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H180" s="149"/>
-      <c r="I180" s="62"/>
+      <c r="H180" s="145"/>
+      <c r="I180" s="61"/>
       <c r="J180" s="14" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
     </row>
     <row r="181" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B181" s="122"/>
-      <c r="C181" s="125"/>
+      <c r="B181" s="113"/>
+      <c r="C181" s="110"/>
       <c r="D181" s="27">
         <v>436462</v>
       </c>
       <c r="E181" s="28" t="s">
         <v>52</v>
       </c>
       <c r="F181" s="15"/>
-      <c r="G181" s="71" t="s">
-[...2 lines deleted...]
-      <c r="H181" s="149"/>
+      <c r="G181" s="70" t="s">
+        <v>446</v>
+      </c>
+      <c r="H181" s="145"/>
       <c r="I181" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J181" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="182" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B182" s="153" t="s">
+      <c r="B182" s="111" t="s">
         <v>143</v>
       </c>
-      <c r="C182" s="123" t="s">
+      <c r="C182" s="108" t="s">
         <v>216</v>
       </c>
-      <c r="D182" s="65">
+      <c r="D182" s="64">
         <v>530268</v>
       </c>
-      <c r="E182" s="40" t="s">
-        <v>455</v>
+      <c r="E182" s="39" t="s">
+        <v>449</v>
       </c>
       <c r="F182" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G182" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="H182" s="111"/>
+      <c r="H182" s="125"/>
       <c r="I182" s="16"/>
-      <c r="J182" s="42" t="s">
-        <v>456</v>
+      <c r="J182" s="41" t="s">
+        <v>450</v>
       </c>
     </row>
     <row r="183" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B183" s="121"/>
-      <c r="C183" s="124"/>
+      <c r="B183" s="112"/>
+      <c r="C183" s="109"/>
       <c r="D183" s="20">
         <v>508586</v>
       </c>
       <c r="E183" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F183" s="16"/>
-      <c r="G183" s="49" t="s">
-[...2 lines deleted...]
-      <c r="H183" s="106"/>
+      <c r="G183" s="48" t="s">
+        <v>451</v>
+      </c>
+      <c r="H183" s="120"/>
       <c r="I183" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J183" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="184" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B184" s="121"/>
-      <c r="C184" s="124"/>
+      <c r="B184" s="112"/>
+      <c r="C184" s="109"/>
       <c r="D184" s="20">
         <v>508991</v>
       </c>
-      <c r="E184" s="74" t="s">
-        <v>569</v>
+      <c r="E184" s="73" t="s">
+        <v>563</v>
       </c>
       <c r="F184" s="16"/>
       <c r="G184" s="14" t="s">
-        <v>458</v>
-[...1 lines deleted...]
-      <c r="H184" s="106"/>
+        <v>452</v>
+      </c>
+      <c r="H184" s="120"/>
       <c r="I184" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J184" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="185" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B185" s="121"/>
-      <c r="C185" s="124"/>
+      <c r="B185" s="112"/>
+      <c r="C185" s="109"/>
       <c r="D185" s="20">
         <v>530310</v>
       </c>
-      <c r="E185" s="74" t="s">
-        <v>570</v>
+      <c r="E185" s="73" t="s">
+        <v>564</v>
       </c>
       <c r="F185" s="16"/>
       <c r="G185" s="14" t="s">
-        <v>459</v>
-[...1 lines deleted...]
-      <c r="H185" s="106"/>
+        <v>453</v>
+      </c>
+      <c r="H185" s="120"/>
       <c r="I185" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J185" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="186" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B186" s="121"/>
-      <c r="C186" s="124"/>
+      <c r="B186" s="112"/>
+      <c r="C186" s="109"/>
       <c r="D186" s="20">
         <v>508704</v>
       </c>
       <c r="E186" s="5" t="s">
         <v>217</v>
       </c>
       <c r="F186" s="16"/>
       <c r="G186" s="14" t="s">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="H186" s="106"/>
+        <v>454</v>
+      </c>
+      <c r="H186" s="120"/>
       <c r="I186" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J186" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="187" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B187" s="121"/>
-      <c r="C187" s="124"/>
+      <c r="B187" s="112"/>
+      <c r="C187" s="109"/>
       <c r="D187" s="20">
         <v>530736</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>571</v>
-[...1 lines deleted...]
-      <c r="F187" s="57"/>
+        <v>565</v>
+      </c>
+      <c r="F187" s="56"/>
       <c r="G187" s="14" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-      <c r="I187" s="42"/>
+        <v>482</v>
+      </c>
+      <c r="H187" s="120"/>
+      <c r="I187" s="41"/>
       <c r="J187" s="14" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
     </row>
     <row r="188" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B188" s="121"/>
-      <c r="C188" s="124"/>
+      <c r="B188" s="112"/>
+      <c r="C188" s="109"/>
       <c r="D188" s="20">
         <v>530498</v>
       </c>
       <c r="E188" s="5" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="F188" s="18"/>
       <c r="G188" s="14" t="s">
-        <v>544</v>
-[...1 lines deleted...]
-      <c r="H188" s="106"/>
+        <v>538</v>
+      </c>
+      <c r="H188" s="120"/>
       <c r="I188" s="17"/>
       <c r="J188" s="14" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
     </row>
     <row r="189" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B189" s="121"/>
-      <c r="C189" s="124"/>
+      <c r="B189" s="112"/>
+      <c r="C189" s="109"/>
       <c r="D189" s="20">
         <v>510045</v>
       </c>
       <c r="E189" s="5" t="s">
         <v>122</v>
       </c>
       <c r="F189" s="16"/>
       <c r="G189" s="14" t="s">
-        <v>461</v>
-[...1 lines deleted...]
-      <c r="H189" s="106"/>
+        <v>455</v>
+      </c>
+      <c r="H189" s="120"/>
       <c r="I189" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J189" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="190" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B190" s="121"/>
-      <c r="C190" s="124"/>
+      <c r="B190" s="112"/>
+      <c r="C190" s="109"/>
       <c r="D190" s="20">
         <v>509692</v>
       </c>
       <c r="E190" s="5" t="s">
         <v>230</v>
       </c>
       <c r="F190" s="16"/>
       <c r="G190" s="14" t="s">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="H190" s="106"/>
+        <v>456</v>
+      </c>
+      <c r="H190" s="120"/>
       <c r="I190" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J190" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="191" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B191" s="121"/>
-[...1 lines deleted...]
-      <c r="D191" s="58">
+      <c r="B191" s="112"/>
+      <c r="C191" s="109"/>
+      <c r="D191" s="57">
         <v>512489</v>
       </c>
       <c r="E191" s="5" t="s">
         <v>218</v>
       </c>
       <c r="F191" s="16"/>
-      <c r="G191" s="43" t="s">
-[...2 lines deleted...]
-      <c r="H191" s="106"/>
+      <c r="G191" s="42" t="s">
+        <v>457</v>
+      </c>
+      <c r="H191" s="120"/>
       <c r="I191" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J191" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="192" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B192" s="121"/>
-[...1 lines deleted...]
-      <c r="D192" s="58">
+      <c r="B192" s="112"/>
+      <c r="C192" s="109"/>
+      <c r="D192" s="57">
         <v>510406</v>
       </c>
       <c r="E192" s="5" t="s">
         <v>173</v>
       </c>
       <c r="F192" s="16"/>
-      <c r="G192" s="43" t="s">
-[...2 lines deleted...]
-      <c r="H192" s="106"/>
+      <c r="G192" s="42" t="s">
+        <v>458</v>
+      </c>
+      <c r="H192" s="120"/>
       <c r="I192" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J192" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="193" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B193" s="122"/>
-      <c r="C193" s="125"/>
+      <c r="B193" s="113"/>
+      <c r="C193" s="110"/>
       <c r="D193" s="27">
         <v>509798</v>
       </c>
       <c r="E193" s="28" t="s">
         <v>126</v>
       </c>
-      <c r="F193" s="53"/>
-[...4 lines deleted...]
-      <c r="I193" s="53" t="s">
+      <c r="F193" s="52"/>
+      <c r="G193" s="70" t="s">
+        <v>459</v>
+      </c>
+      <c r="H193" s="121"/>
+      <c r="I193" s="52" t="s">
         <v>89</v>
       </c>
       <c r="J193" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="194" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B194" s="121" t="s">
-[...2 lines deleted...]
-      <c r="C194" s="123" t="s">
+      <c r="B194" s="112" t="s">
+        <v>621</v>
+      </c>
+      <c r="C194" s="108" t="s">
         <v>181</v>
       </c>
       <c r="D194" s="21">
         <v>464458</v>
       </c>
       <c r="E194" s="6" t="s">
-        <v>467</v>
-[...1 lines deleted...]
-      <c r="F194" s="48"/>
+        <v>461</v>
+      </c>
+      <c r="F194" s="47"/>
       <c r="G194" s="14" t="s">
-        <v>468</v>
-[...4 lines deleted...]
-        <v>469</v>
+        <v>462</v>
+      </c>
+      <c r="H194" s="120"/>
+      <c r="I194" s="47"/>
+      <c r="J194" s="48" t="s">
+        <v>463</v>
       </c>
     </row>
     <row r="195" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B195" s="121"/>
-      <c r="C195" s="124"/>
+      <c r="B195" s="112"/>
+      <c r="C195" s="109"/>
       <c r="D195" s="21">
         <v>496907</v>
       </c>
       <c r="E195" s="6" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="F195" s="16"/>
       <c r="G195" s="14" t="s">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="H195" s="106"/>
+        <v>465</v>
+      </c>
+      <c r="H195" s="120"/>
       <c r="I195" s="16"/>
       <c r="J195" s="14" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="196" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B196" s="121"/>
-      <c r="C196" s="124"/>
+      <c r="B196" s="112"/>
+      <c r="C196" s="109"/>
       <c r="D196" s="21">
         <v>481452</v>
       </c>
       <c r="E196" s="6" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="F196" s="16"/>
-      <c r="G196" s="49" t="s">
-[...2 lines deleted...]
-      <c r="H196" s="106"/>
+      <c r="G196" s="48" t="s">
+        <v>467</v>
+      </c>
+      <c r="H196" s="120"/>
       <c r="I196" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J196" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="197" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B197" s="121"/>
-      <c r="C197" s="124"/>
+      <c r="B197" s="112"/>
+      <c r="C197" s="109"/>
       <c r="D197" s="21">
         <v>502341</v>
       </c>
       <c r="E197" s="6" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="F197" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G197" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H197" s="106"/>
+      <c r="H197" s="120"/>
       <c r="I197" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J197" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="198" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B198" s="121"/>
-      <c r="C198" s="124"/>
+      <c r="B198" s="112"/>
+      <c r="C198" s="109"/>
       <c r="D198" s="21">
         <v>446898</v>
       </c>
       <c r="E198" s="6" t="s">
         <v>226</v>
       </c>
       <c r="F198" s="16"/>
-      <c r="G198" s="49" t="s">
-[...2 lines deleted...]
-      <c r="H198" s="106"/>
+      <c r="G198" s="48" t="s">
+        <v>460</v>
+      </c>
+      <c r="H198" s="120"/>
       <c r="I198" s="14" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="J198" s="16"/>
     </row>
     <row r="199" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B199" s="121"/>
-      <c r="C199" s="124"/>
+      <c r="B199" s="112"/>
+      <c r="C199" s="109"/>
       <c r="D199" s="21">
         <v>443809</v>
       </c>
       <c r="E199" s="6" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="F199" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G199" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H199" s="106"/>
+      <c r="H199" s="120"/>
       <c r="I199" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J199" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="200" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B200" s="121"/>
-      <c r="C200" s="124"/>
+      <c r="B200" s="112"/>
+      <c r="C200" s="109"/>
       <c r="D200" s="21">
         <v>440132</v>
       </c>
       <c r="E200" s="6" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="F200" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G200" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H200" s="106"/>
+      <c r="H200" s="120"/>
       <c r="I200" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J200" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="201" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B201" s="121"/>
-      <c r="C201" s="124"/>
+      <c r="B201" s="112"/>
+      <c r="C201" s="109"/>
       <c r="D201" s="21">
         <v>437944</v>
       </c>
       <c r="E201" s="6" t="s">
         <v>224</v>
       </c>
       <c r="F201" s="16"/>
       <c r="G201" s="14" t="s">
         <v>304</v>
       </c>
-      <c r="H201" s="106"/>
+      <c r="H201" s="120"/>
       <c r="I201" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J201" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="202" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B202" s="121"/>
-      <c r="C202" s="124"/>
+      <c r="B202" s="112"/>
+      <c r="C202" s="109"/>
       <c r="D202" s="20">
         <v>437981</v>
       </c>
       <c r="E202" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F202" s="16"/>
       <c r="G202" s="14" t="s">
         <v>306</v>
       </c>
-      <c r="H202" s="106"/>
+      <c r="H202" s="120"/>
       <c r="I202" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J202" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="203" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B203" s="121"/>
-      <c r="C203" s="124"/>
+      <c r="B203" s="112"/>
+      <c r="C203" s="109"/>
       <c r="D203" s="20">
         <v>438013</v>
       </c>
       <c r="E203" s="5" t="s">
         <v>174</v>
       </c>
       <c r="F203" s="16"/>
       <c r="G203" s="14" t="s">
         <v>307</v>
       </c>
-      <c r="H203" s="106"/>
+      <c r="H203" s="120"/>
       <c r="I203" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J203" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="204" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B204" s="121"/>
-      <c r="C204" s="124"/>
+      <c r="B204" s="112"/>
+      <c r="C204" s="109"/>
       <c r="D204" s="20">
         <v>444329</v>
       </c>
       <c r="E204" s="5" t="s">
         <v>227</v>
       </c>
       <c r="F204" s="16"/>
       <c r="G204" s="14" t="s">
-        <v>477</v>
-[...1 lines deleted...]
-      <c r="H204" s="106"/>
+        <v>471</v>
+      </c>
+      <c r="H204" s="120"/>
       <c r="I204" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J204" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="205" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B205" s="121"/>
-      <c r="C205" s="124"/>
+      <c r="B205" s="112"/>
+      <c r="C205" s="109"/>
       <c r="D205" s="20">
         <v>443616</v>
       </c>
       <c r="E205" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F205" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G205" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H205" s="106"/>
+      <c r="H205" s="120"/>
       <c r="I205" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J205" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="206" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B206" s="121"/>
-      <c r="C206" s="124"/>
+      <c r="B206" s="112"/>
+      <c r="C206" s="109"/>
       <c r="D206" s="20">
         <v>446920</v>
       </c>
       <c r="E206" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F206" s="13"/>
       <c r="G206" s="14" t="s">
-        <v>478</v>
-[...1 lines deleted...]
-      <c r="H206" s="106"/>
+        <v>472</v>
+      </c>
+      <c r="H206" s="120"/>
       <c r="I206" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J206" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="207" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B207" s="121"/>
-      <c r="C207" s="124"/>
+      <c r="B207" s="112"/>
+      <c r="C207" s="109"/>
       <c r="D207" s="20">
         <v>446874</v>
       </c>
       <c r="E207" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F207" s="16"/>
       <c r="G207" s="14" t="s">
-        <v>479</v>
-[...1 lines deleted...]
-      <c r="H207" s="106"/>
+        <v>473</v>
+      </c>
+      <c r="H207" s="120"/>
       <c r="I207" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J207" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="208" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B208" s="121"/>
-      <c r="C208" s="124"/>
+      <c r="B208" s="112"/>
+      <c r="C208" s="109"/>
       <c r="D208" s="20">
         <v>446855</v>
       </c>
       <c r="E208" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F208" s="16"/>
       <c r="G208" s="14" t="s">
+        <v>474</v>
+      </c>
+      <c r="H208" s="120"/>
+      <c r="I208" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J208" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="209" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B209" s="112"/>
+      <c r="C209" s="109"/>
+      <c r="D209" s="57">
+        <v>437963</v>
+      </c>
+      <c r="E209" s="49" t="s">
+        <v>225</v>
+      </c>
+      <c r="F209" s="16"/>
+      <c r="G209" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="H209" s="120"/>
+      <c r="I209" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J209" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="210" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B210" s="112"/>
+      <c r="C210" s="109"/>
+      <c r="D210" s="57">
+        <v>438036</v>
+      </c>
+      <c r="E210" s="49" t="s">
+        <v>175</v>
+      </c>
+      <c r="F210" s="13"/>
+      <c r="G210" s="42" t="s">
+        <v>308</v>
+      </c>
+      <c r="H210" s="120"/>
+      <c r="I210" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J210" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="211" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B211" s="112"/>
+      <c r="C211" s="109"/>
+      <c r="D211" s="57">
+        <v>481057</v>
+      </c>
+      <c r="E211" s="49" t="s">
+        <v>476</v>
+      </c>
+      <c r="F211" s="61"/>
+      <c r="G211" s="42" t="s">
+        <v>477</v>
+      </c>
+      <c r="H211" s="120"/>
+      <c r="I211" s="16"/>
+      <c r="J211" s="42" t="s">
         <v>480</v>
       </c>
-      <c r="H208" s="106"/>
-[...66 lines deleted...]
-      </c>
     </row>
     <row r="212" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B212" s="121"/>
-[...1 lines deleted...]
-      <c r="D212" s="58">
+      <c r="B212" s="112"/>
+      <c r="C212" s="110"/>
+      <c r="D212" s="57">
         <v>524738</v>
       </c>
-      <c r="E212" s="50" t="s">
-        <v>484</v>
+      <c r="E212" s="49" t="s">
+        <v>478</v>
       </c>
       <c r="F212" s="15"/>
-      <c r="G212" s="43" t="s">
-[...2 lines deleted...]
-      <c r="H212" s="107"/>
+      <c r="G212" s="42" t="s">
+        <v>479</v>
+      </c>
+      <c r="H212" s="121"/>
       <c r="I212" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J212" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="213" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B213" s="121"/>
-      <c r="C213" s="123" t="s">
+      <c r="B213" s="112"/>
+      <c r="C213" s="108" t="s">
         <v>54</v>
       </c>
-      <c r="D213" s="52">
+      <c r="D213" s="51">
         <v>433508</v>
       </c>
-      <c r="E213" s="40" t="s">
+      <c r="E213" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="F213" s="53"/>
-      <c r="G213" s="41" t="s">
+      <c r="F213" s="52"/>
+      <c r="G213" s="40" t="s">
         <v>273</v>
       </c>
-      <c r="H213" s="106"/>
+      <c r="H213" s="120"/>
       <c r="I213" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="J213" s="48" t="s">
+      <c r="J213" s="47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="214" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B214" s="121"/>
-      <c r="C214" s="124"/>
+      <c r="B214" s="112"/>
+      <c r="C214" s="109"/>
       <c r="D214" s="20">
         <v>433334</v>
       </c>
       <c r="E214" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F214" s="13"/>
       <c r="G214" s="14" t="s">
         <v>269</v>
       </c>
-      <c r="H214" s="106"/>
+      <c r="H214" s="120"/>
       <c r="I214" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J214" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="215" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B215" s="121"/>
-      <c r="C215" s="124"/>
+      <c r="B215" s="112"/>
+      <c r="C215" s="109"/>
       <c r="D215" s="21">
         <v>433412</v>
       </c>
       <c r="E215" s="6" t="s">
         <v>188</v>
       </c>
       <c r="F215" s="13"/>
-      <c r="G215" s="49" t="s">
+      <c r="G215" s="48" t="s">
         <v>270</v>
       </c>
-      <c r="H215" s="106"/>
+      <c r="H215" s="120"/>
       <c r="I215" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J215" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="216" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B216" s="121"/>
-      <c r="C216" s="124"/>
+      <c r="B216" s="112"/>
+      <c r="C216" s="109"/>
       <c r="D216" s="21">
         <v>439911</v>
       </c>
       <c r="E216" s="6" t="s">
         <v>287</v>
       </c>
       <c r="F216" s="13"/>
-      <c r="G216" s="49" t="s">
+      <c r="G216" s="48" t="s">
         <v>288</v>
       </c>
-      <c r="H216" s="106"/>
+      <c r="H216" s="120"/>
       <c r="I216" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J216" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="217" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B217" s="121"/>
-      <c r="C217" s="124"/>
+      <c r="B217" s="112"/>
+      <c r="C217" s="109"/>
       <c r="D217" s="20">
         <v>433435</v>
       </c>
-      <c r="E217" s="51" t="s">
+      <c r="E217" s="50" t="s">
         <v>176</v>
       </c>
       <c r="F217" s="13"/>
       <c r="G217" s="14" t="s">
         <v>271</v>
       </c>
-      <c r="H217" s="106"/>
+      <c r="H217" s="120"/>
       <c r="I217" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J217" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="218" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B218" s="121"/>
-      <c r="C218" s="124"/>
+      <c r="B218" s="112"/>
+      <c r="C218" s="109"/>
       <c r="D218" s="20">
         <v>433527</v>
       </c>
-      <c r="E218" s="50" t="s">
+      <c r="E218" s="49" t="s">
         <v>73</v>
       </c>
       <c r="F218" s="13"/>
       <c r="G218" s="14" t="s">
         <v>274</v>
       </c>
-      <c r="H218" s="106"/>
+      <c r="H218" s="120"/>
       <c r="I218" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J218" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="219" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B219" s="121"/>
-      <c r="C219" s="124"/>
+      <c r="B219" s="112"/>
+      <c r="C219" s="109"/>
       <c r="D219" s="20">
         <v>433386</v>
       </c>
-      <c r="E219" s="50" t="s">
-        <v>487</v>
+      <c r="E219" s="49" t="s">
+        <v>481</v>
       </c>
       <c r="F219" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G219" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="H219" s="106"/>
+      <c r="H219" s="120"/>
       <c r="I219" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J219" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="220" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B220" s="121"/>
-      <c r="C220" s="124"/>
+      <c r="B220" s="112"/>
+      <c r="C220" s="109"/>
       <c r="D220" s="20">
         <v>433305</v>
       </c>
-      <c r="E220" s="50" t="s">
+      <c r="E220" s="49" t="s">
         <v>177</v>
       </c>
       <c r="F220" s="16"/>
       <c r="G220" s="14" t="s">
         <v>268</v>
       </c>
-      <c r="H220" s="106"/>
+      <c r="H220" s="120"/>
       <c r="I220" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J220" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="221" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B221" s="121"/>
-      <c r="C221" s="124"/>
+      <c r="B221" s="112"/>
+      <c r="C221" s="109"/>
       <c r="D221" s="20">
         <v>433459</v>
       </c>
       <c r="E221" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F221" s="16"/>
       <c r="G221" s="14" t="s">
         <v>272</v>
       </c>
-      <c r="H221" s="106"/>
+      <c r="H221" s="120"/>
       <c r="I221" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J221" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="222" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B222" s="121"/>
-      <c r="C222" s="124"/>
+      <c r="B222" s="112"/>
+      <c r="C222" s="109"/>
       <c r="D222" s="20">
         <v>433358</v>
       </c>
       <c r="E222" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F222" s="16"/>
       <c r="G222" s="14" t="s">
         <v>298</v>
       </c>
-      <c r="H222" s="106"/>
+      <c r="H222" s="120"/>
       <c r="I222" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J222" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="223" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B223" s="121"/>
-[...1 lines deleted...]
-      <c r="D223" s="58">
+      <c r="B223" s="112"/>
+      <c r="C223" s="109"/>
+      <c r="D223" s="57">
         <v>433488</v>
       </c>
-      <c r="E223" s="50" t="s">
+      <c r="E223" s="49" t="s">
         <v>313</v>
       </c>
       <c r="F223" s="16"/>
       <c r="G223" s="14" t="s">
         <v>314</v>
       </c>
-      <c r="H223" s="106"/>
+      <c r="H223" s="120"/>
       <c r="I223" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J223" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="224" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B224" s="122"/>
-[...1 lines deleted...]
-      <c r="D224" s="58">
+      <c r="B224" s="113"/>
+      <c r="C224" s="110"/>
+      <c r="D224" s="27">
         <v>446579</v>
       </c>
       <c r="E224" s="28" t="s">
         <v>297</v>
       </c>
-      <c r="F224" s="62"/>
-      <c r="G224" s="71" t="s">
+      <c r="F224" s="61"/>
+      <c r="G224" s="70" t="s">
         <v>299</v>
       </c>
-      <c r="H224" s="106"/>
+      <c r="H224" s="120"/>
       <c r="I224" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J224" s="15" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="225" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="C225" s="123" t="s">
+    <row r="225" spans="2:10" s="19" customFormat="1" ht="70.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B225" s="111" t="s">
+        <v>620</v>
+      </c>
+      <c r="C225" s="106" t="s">
+        <v>640</v>
+      </c>
+      <c r="D225" s="37">
+        <v>566250</v>
+      </c>
+      <c r="E225" s="103" t="s">
+        <v>639</v>
+      </c>
+      <c r="F225" s="38"/>
+      <c r="G225" s="93" t="s">
+        <v>641</v>
+      </c>
+      <c r="H225" s="107"/>
+      <c r="I225" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="J225" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="226" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B226" s="112"/>
+      <c r="C226" s="108" t="s">
         <v>91</v>
       </c>
-      <c r="D225" s="52">
+      <c r="D226" s="51">
         <v>435897</v>
       </c>
-      <c r="E225" s="40" t="s">
+      <c r="E226" s="39" t="s">
         <v>117</v>
       </c>
-      <c r="F225" s="48"/>
-[...12 lines deleted...]
-      <c r="D226" s="20">
+      <c r="F226" s="47"/>
+      <c r="G226" s="48" t="s">
+        <v>485</v>
+      </c>
+      <c r="H226" s="120"/>
+      <c r="I226" s="47"/>
+      <c r="J226" s="40" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="227" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B227" s="112"/>
+      <c r="C227" s="109"/>
+      <c r="D227" s="20">
         <v>434235</v>
       </c>
-      <c r="E226" s="5" t="s">
-[...17 lines deleted...]
-      <c r="D227" s="20">
+      <c r="E227" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="F227" s="16"/>
+      <c r="G227" s="48" t="s">
+        <v>486</v>
+      </c>
+      <c r="H227" s="120"/>
+      <c r="I227" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J227" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="228" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B228" s="112"/>
+      <c r="C228" s="109"/>
+      <c r="D228" s="20">
         <v>436735</v>
       </c>
-      <c r="E227" s="6" t="s">
+      <c r="E228" s="6" t="s">
         <v>247</v>
-      </c>
-[...17 lines deleted...]
-        <v>135</v>
       </c>
       <c r="F228" s="16"/>
       <c r="G228" s="14" t="s">
+        <v>248</v>
+      </c>
+      <c r="H228" s="120"/>
+      <c r="I228" s="16"/>
+      <c r="J228" s="14" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="229" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B229" s="112"/>
+      <c r="C229" s="109"/>
+      <c r="D229" s="20">
+        <v>444960</v>
+      </c>
+      <c r="E229" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="F229" s="16"/>
+      <c r="G229" s="14" t="s">
         <v>296</v>
       </c>
-      <c r="H228" s="106"/>
-[...10 lines deleted...]
-      <c r="D229" s="20">
+      <c r="H229" s="120"/>
+      <c r="I229" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J229" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="230" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B230" s="112"/>
+      <c r="C230" s="109"/>
+      <c r="D230" s="20">
         <v>435116</v>
       </c>
-      <c r="E229" s="5" t="s">
-[...19 lines deleted...]
-      <c r="D230" s="20">
+      <c r="E230" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="F230" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G230" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="H230" s="120"/>
+      <c r="I230" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J230" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="231" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B231" s="112"/>
+      <c r="C231" s="109"/>
+      <c r="D231" s="20">
         <v>434318</v>
       </c>
-      <c r="E230" s="5" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="E231" s="5" t="s">
-        <v>194</v>
+        <v>488</v>
       </c>
       <c r="F231" s="16"/>
       <c r="G231" s="14" t="s">
+        <v>489</v>
+      </c>
+      <c r="H231" s="120"/>
+      <c r="I231" s="16"/>
+      <c r="J231" s="14" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="232" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B232" s="112"/>
+      <c r="C232" s="109"/>
+      <c r="D232" s="20">
+        <v>437603</v>
+      </c>
+      <c r="E232" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="F232" s="16"/>
+      <c r="G232" s="14" t="s">
         <v>279</v>
       </c>
-      <c r="H231" s="106"/>
-[...10 lines deleted...]
-      <c r="D232" s="58">
+      <c r="H232" s="120"/>
+      <c r="I232" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J232" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="233" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B233" s="112"/>
+      <c r="C233" s="109"/>
+      <c r="D233" s="57">
         <v>435992</v>
       </c>
-      <c r="E232" s="5" t="s">
+      <c r="E233" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="F232" s="13"/>
-      <c r="G232" s="43" t="s">
+      <c r="F233" s="13"/>
+      <c r="G233" s="42" t="s">
+        <v>491</v>
+      </c>
+      <c r="H233" s="120"/>
+      <c r="I233" s="56"/>
+      <c r="J233" s="42" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="234" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B234" s="112"/>
+      <c r="C234" s="110"/>
+      <c r="D234" s="27">
+        <v>433918</v>
+      </c>
+      <c r="E234" s="49" t="s">
+        <v>493</v>
+      </c>
+      <c r="F234" s="52"/>
+      <c r="G234" s="42" t="s">
+        <v>494</v>
+      </c>
+      <c r="H234" s="75"/>
+      <c r="I234" s="33"/>
+      <c r="J234" s="42" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="235" spans="2:10" s="19" customFormat="1" ht="70.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B235" s="112"/>
+      <c r="C235" s="24" t="s">
+        <v>344</v>
+      </c>
+      <c r="D235" s="64">
+        <v>530182</v>
+      </c>
+      <c r="E235" s="67" t="s">
+        <v>345</v>
+      </c>
+      <c r="F235" s="76"/>
+      <c r="G235" s="77" t="s">
+        <v>346</v>
+      </c>
+      <c r="H235" s="26"/>
+      <c r="I235" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="J235" s="38" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="236" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B236" s="112"/>
+      <c r="C236" s="108" t="s">
         <v>497</v>
       </c>
-      <c r="H232" s="106"/>
-[...1 lines deleted...]
-      <c r="J232" s="43" t="s">
+      <c r="D236" s="64">
+        <v>510112</v>
+      </c>
+      <c r="E236" s="103" t="s">
+        <v>119</v>
+      </c>
+      <c r="F236" s="79"/>
+      <c r="G236" s="40" t="s">
         <v>498</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="E233" s="50" t="s">
+      <c r="H236" s="25"/>
+      <c r="I236" s="14" t="s">
+        <v>328</v>
+      </c>
+      <c r="J236" s="80"/>
+    </row>
+    <row r="237" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B237" s="112"/>
+      <c r="C237" s="109"/>
+      <c r="D237" s="20">
+        <v>498258</v>
+      </c>
+      <c r="E237" s="73" t="s">
+        <v>142</v>
+      </c>
+      <c r="F237" s="16"/>
+      <c r="G237" s="22" t="s">
+        <v>501</v>
+      </c>
+      <c r="H237" s="30"/>
+      <c r="I237" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="J237" s="13" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="238" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B238" s="112"/>
+      <c r="C238" s="109"/>
+      <c r="D238" s="20">
+        <v>511427</v>
+      </c>
+      <c r="E238" s="5" t="s">
         <v>499</v>
       </c>
-      <c r="F233" s="53"/>
-      <c r="G233" s="43" t="s">
+      <c r="F238" s="82"/>
+      <c r="G238" s="14" t="s">
         <v>500</v>
       </c>
-      <c r="H233" s="76"/>
-[...30 lines deleted...]
-      <c r="C235" s="123" t="s">
+      <c r="H238" s="29"/>
+      <c r="I238" s="61" t="s">
+        <v>89</v>
+      </c>
+      <c r="J238" s="61" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="239" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B239" s="112"/>
+      <c r="C239" s="109"/>
+      <c r="D239" s="20">
+        <v>498080</v>
+      </c>
+      <c r="E239" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="F239" s="13"/>
+      <c r="G239" s="14" t="s">
+        <v>502</v>
+      </c>
+      <c r="H239" s="29"/>
+      <c r="I239" s="13"/>
+      <c r="J239" s="14" t="s">
         <v>503</v>
       </c>
-      <c r="D235" s="65">
-[...6 lines deleted...]
-      <c r="G235" s="41" t="s">
+    </row>
+    <row r="240" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B240" s="112"/>
+      <c r="C240" s="109"/>
+      <c r="D240" s="20">
+        <v>505573</v>
+      </c>
+      <c r="E240" s="5" t="s">
         <v>504</v>
       </c>
-      <c r="H235" s="25"/>
-[...32 lines deleted...]
-      <c r="E237" s="5" t="s">
+      <c r="F240" s="16"/>
+      <c r="G240" s="14" t="s">
         <v>505</v>
-      </c>
-[...63 lines deleted...]
-        <v>516</v>
       </c>
       <c r="H240" s="29"/>
       <c r="I240" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="J240" s="62" t="s">
-[...6 lines deleted...]
-      <c r="D241" s="58">
+      <c r="J240" s="61" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="241" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B241" s="112"/>
+      <c r="C241" s="109"/>
+      <c r="D241" s="57">
+        <v>496646</v>
+      </c>
+      <c r="E241" s="83" t="s">
+        <v>506</v>
+      </c>
+      <c r="F241" s="52"/>
+      <c r="G241" s="14" t="s">
+        <v>510</v>
+      </c>
+      <c r="H241" s="29"/>
+      <c r="I241" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J241" s="61" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="242" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B242" s="112"/>
+      <c r="C242" s="110"/>
+      <c r="D242" s="57">
         <v>497739</v>
       </c>
-      <c r="E241" s="85" t="s">
+      <c r="E242" s="84" t="s">
+        <v>511</v>
+      </c>
+      <c r="F242" s="15"/>
+      <c r="G242" s="70" t="s">
+        <v>512</v>
+      </c>
+      <c r="H242" s="81"/>
+      <c r="I242" s="61"/>
+      <c r="J242" s="70" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="243" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B243" s="112"/>
+      <c r="C243" s="108" t="s">
+        <v>46</v>
+      </c>
+      <c r="D243" s="51">
+        <v>496926</v>
+      </c>
+      <c r="E243" s="78" t="s">
+        <v>514</v>
+      </c>
+      <c r="F243" s="47"/>
+      <c r="G243" s="85" t="s">
+        <v>516</v>
+      </c>
+      <c r="H243" s="125"/>
+      <c r="I243" s="47" t="s">
+        <v>89</v>
+      </c>
+      <c r="J243" s="47" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="244" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B244" s="112"/>
+      <c r="C244" s="109"/>
+      <c r="D244" s="65">
+        <v>498633</v>
+      </c>
+      <c r="E244" s="71" t="s">
+        <v>515</v>
+      </c>
+      <c r="F244" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="G244" s="61" t="s">
+        <v>89</v>
+      </c>
+      <c r="H244" s="120"/>
+      <c r="I244" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J244" s="61" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="245" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B245" s="112"/>
+      <c r="C245" s="110"/>
+      <c r="D245" s="57">
+        <v>479712</v>
+      </c>
+      <c r="E245" s="74" t="s">
+        <v>47</v>
+      </c>
+      <c r="F245" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="G245" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="H245" s="120"/>
+      <c r="I245" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="J245" s="15" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="246" spans="2:10" s="19" customFormat="1" ht="71.400000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B246" s="112"/>
+      <c r="C246" s="24" t="s">
+        <v>192</v>
+      </c>
+      <c r="D246" s="51">
+        <v>435224</v>
+      </c>
+      <c r="E246" s="66" t="s">
+        <v>120</v>
+      </c>
+      <c r="F246" s="55"/>
+      <c r="G246" s="77" t="s">
+        <v>283</v>
+      </c>
+      <c r="H246" s="25"/>
+      <c r="I246" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="J246" s="38" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="247" spans="2:10" s="19" customFormat="1" ht="39.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B247" s="113"/>
+      <c r="C247" s="36" t="s">
+        <v>507</v>
+      </c>
+      <c r="D247" s="37">
+        <v>435662</v>
+      </c>
+      <c r="E247" s="67" t="s">
+        <v>179</v>
+      </c>
+      <c r="F247" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="G247" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="H247" s="11"/>
+      <c r="I247" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="J247" s="38" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="248" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B248" s="111" t="s">
+        <v>146</v>
+      </c>
+      <c r="C248" s="108" t="s">
+        <v>75</v>
+      </c>
+      <c r="D248" s="51">
+        <v>454466</v>
+      </c>
+      <c r="E248" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="F248" s="47"/>
+      <c r="G248" s="14" t="s">
+        <v>329</v>
+      </c>
+      <c r="H248" s="122"/>
+      <c r="I248" s="40" t="s">
+        <v>328</v>
+      </c>
+      <c r="J248" s="16"/>
+    </row>
+    <row r="249" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B249" s="112"/>
+      <c r="C249" s="109"/>
+      <c r="D249" s="20">
+        <v>464190</v>
+      </c>
+      <c r="E249" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F249" s="16"/>
+      <c r="G249" s="14" t="s">
         <v>517</v>
       </c>
-      <c r="F241" s="15"/>
-      <c r="G241" s="71" t="s">
+      <c r="H249" s="123"/>
+      <c r="I249" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J249" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="250" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B250" s="112"/>
+      <c r="C250" s="109"/>
+      <c r="D250" s="20">
+        <v>464900</v>
+      </c>
+      <c r="E250" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="F250" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="G250" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H250" s="123"/>
+      <c r="I250" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J250" s="13" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="251" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B251" s="112"/>
+      <c r="C251" s="109"/>
+      <c r="D251" s="20">
+        <v>466393</v>
+      </c>
+      <c r="E251" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F251" s="16"/>
+      <c r="G251" s="14" t="s">
         <v>518</v>
       </c>
-      <c r="H241" s="82"/>
-[...1 lines deleted...]
-      <c r="J241" s="71" t="s">
+      <c r="H251" s="123"/>
+      <c r="I251" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J251" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="252" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B252" s="112"/>
+      <c r="C252" s="109"/>
+      <c r="D252" s="20">
+        <v>466511</v>
+      </c>
+      <c r="E252" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="F252" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="G252" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H252" s="123"/>
+      <c r="I252" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J252" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="253" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B253" s="112"/>
+      <c r="C253" s="109"/>
+      <c r="D253" s="20">
+        <v>470384</v>
+      </c>
+      <c r="E253" s="104" t="s">
+        <v>182</v>
+      </c>
+      <c r="F253" s="97"/>
+      <c r="G253" s="14" t="s">
         <v>519</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="E242" s="79" t="s">
+      <c r="H253" s="123"/>
+      <c r="I253" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J253" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="254" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B254" s="112"/>
+      <c r="C254" s="109"/>
+      <c r="D254" s="20">
+        <v>466624</v>
+      </c>
+      <c r="E254" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F254" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G254" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H254" s="123"/>
+      <c r="I254" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J254" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="255" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B255" s="112"/>
+      <c r="C255" s="109"/>
+      <c r="D255" s="20">
+        <v>470968</v>
+      </c>
+      <c r="E255" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="F255" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G255" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H255" s="123"/>
+      <c r="I255" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J255" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="256" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B256" s="112"/>
+      <c r="C256" s="110"/>
+      <c r="D256" s="27">
+        <v>459995</v>
+      </c>
+      <c r="E256" s="28" t="s">
+        <v>112</v>
+      </c>
+      <c r="F256" s="86"/>
+      <c r="G256" s="70" t="s">
         <v>520</v>
       </c>
-      <c r="F242" s="48"/>
-[...311 lines deleted...]
-      <c r="D256" s="38">
+      <c r="H256" s="124"/>
+      <c r="I256" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="J256" s="15" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="257" spans="2:10" s="19" customFormat="1" ht="76.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B257" s="114" t="s">
+        <v>619</v>
+      </c>
+      <c r="C257" s="88" t="s">
+        <v>567</v>
+      </c>
+      <c r="D257" s="37">
         <v>470853</v>
       </c>
-      <c r="E256" s="68" t="s">
+      <c r="E257" s="67" t="s">
         <v>121</v>
       </c>
-      <c r="F256" s="39"/>
-[...13 lines deleted...]
-      <c r="C257" s="148" t="s">
+      <c r="F257" s="38"/>
+      <c r="G257" s="93" t="s">
+        <v>568</v>
+      </c>
+      <c r="H257" s="92"/>
+      <c r="I257" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="J257" s="38" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="258" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B258" s="115"/>
+      <c r="C258" s="117" t="s">
         <v>124</v>
       </c>
-      <c r="D257" s="20">
+      <c r="D258" s="20">
         <v>477769</v>
       </c>
-      <c r="E257" s="5" t="s">
+      <c r="E258" s="5" t="s">
         <v>15</v>
-      </c>
-[...19 lines deleted...]
-        <v>528</v>
       </c>
       <c r="F258" s="16"/>
       <c r="G258" s="14" t="s">
-        <v>529</v>
-[...1 lines deleted...]
-      <c r="H258" s="106"/>
+        <v>521</v>
+      </c>
+      <c r="H258" s="120"/>
       <c r="I258" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J258" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="259" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B259" s="127"/>
-      <c r="C259" s="129"/>
+      <c r="B259" s="115"/>
+      <c r="C259" s="118"/>
       <c r="D259" s="20">
-        <v>473730</v>
+        <v>468851</v>
       </c>
       <c r="E259" s="5" t="s">
-        <v>203</v>
+        <v>522</v>
       </c>
       <c r="F259" s="16"/>
       <c r="G259" s="14" t="s">
-        <v>530</v>
-[...1 lines deleted...]
-      <c r="H259" s="106"/>
+        <v>523</v>
+      </c>
+      <c r="H259" s="120"/>
       <c r="I259" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J259" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="260" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B260" s="127"/>
-      <c r="C260" s="129"/>
+      <c r="B260" s="115"/>
+      <c r="C260" s="118"/>
       <c r="D260" s="20">
-        <v>446774</v>
+        <v>473730</v>
       </c>
       <c r="E260" s="5" t="s">
-        <v>531</v>
+        <v>203</v>
       </c>
       <c r="F260" s="16"/>
       <c r="G260" s="14" t="s">
-        <v>533</v>
-[...1 lines deleted...]
-      <c r="H260" s="106"/>
+        <v>524</v>
+      </c>
+      <c r="H260" s="120"/>
       <c r="I260" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J260" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="261" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B261" s="127"/>
-      <c r="C261" s="129"/>
+      <c r="B261" s="115"/>
+      <c r="C261" s="118"/>
       <c r="D261" s="20">
-        <v>454441</v>
+        <v>446774</v>
       </c>
       <c r="E261" s="5" t="s">
-        <v>532</v>
+        <v>525</v>
       </c>
       <c r="F261" s="16"/>
       <c r="G261" s="14" t="s">
-        <v>534</v>
-[...1 lines deleted...]
-      <c r="H261" s="106"/>
+        <v>527</v>
+      </c>
+      <c r="H261" s="120"/>
       <c r="I261" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J261" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="262" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B262" s="127"/>
-      <c r="C262" s="129"/>
+      <c r="B262" s="115"/>
+      <c r="C262" s="118"/>
       <c r="D262" s="20">
-        <v>464840</v>
+        <v>454441</v>
       </c>
       <c r="E262" s="5" t="s">
-        <v>535</v>
+        <v>526</v>
       </c>
       <c r="F262" s="16"/>
       <c r="G262" s="14" t="s">
-        <v>536</v>
-[...1 lines deleted...]
-      <c r="H262" s="106"/>
+        <v>528</v>
+      </c>
+      <c r="H262" s="120"/>
       <c r="I262" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J262" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="263" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B263" s="127"/>
-      <c r="C263" s="129"/>
+      <c r="B263" s="115"/>
+      <c r="C263" s="118"/>
       <c r="D263" s="20">
+        <v>464840</v>
+      </c>
+      <c r="E263" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="F263" s="16"/>
+      <c r="G263" s="14" t="s">
+        <v>530</v>
+      </c>
+      <c r="H263" s="120"/>
+      <c r="I263" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J263" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="264" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B264" s="115"/>
+      <c r="C264" s="118"/>
+      <c r="D264" s="20">
         <v>480462</v>
       </c>
-      <c r="E263" s="5" t="s">
+      <c r="E264" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="F263" s="13"/>
-[...12 lines deleted...]
-      <c r="D264" s="20">
+      <c r="F264" s="13"/>
+      <c r="G264" s="14" t="s">
+        <v>531</v>
+      </c>
+      <c r="H264" s="120"/>
+      <c r="I264" s="48" t="s">
+        <v>328</v>
+      </c>
+      <c r="J264" s="13"/>
+    </row>
+    <row r="265" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B265" s="115"/>
+      <c r="C265" s="118"/>
+      <c r="D265" s="148">
+        <v>568995</v>
+      </c>
+      <c r="E265" s="150" t="s">
+        <v>645</v>
+      </c>
+      <c r="F265" s="155"/>
+      <c r="G265" s="14" t="s">
+        <v>646</v>
+      </c>
+      <c r="H265" s="120"/>
+      <c r="I265" s="146" t="s">
+        <v>89</v>
+      </c>
+      <c r="J265" s="146" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="266" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B266" s="115"/>
+      <c r="C266" s="118"/>
+      <c r="D266" s="153"/>
+      <c r="E266" s="154"/>
+      <c r="F266" s="156"/>
+      <c r="G266" s="14" t="s">
+        <v>647</v>
+      </c>
+      <c r="H266" s="120"/>
+      <c r="I266" s="147"/>
+      <c r="J266" s="147"/>
+    </row>
+    <row r="267" spans="2:10" s="19" customFormat="1" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B267" s="115"/>
+      <c r="C267" s="118"/>
+      <c r="D267" s="153"/>
+      <c r="E267" s="154"/>
+      <c r="F267" s="158"/>
+      <c r="G267" s="14" t="s">
+        <v>648</v>
+      </c>
+      <c r="H267" s="120"/>
+      <c r="I267" s="152"/>
+      <c r="J267" s="147"/>
+    </row>
+    <row r="268" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B268" s="115"/>
+      <c r="C268" s="118"/>
+      <c r="D268" s="20">
         <v>455054</v>
       </c>
-      <c r="E264" s="5" t="s">
+      <c r="E268" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F264" s="16"/>
-[...14 lines deleted...]
-      <c r="D265" s="20">
+      <c r="F268" s="16"/>
+      <c r="G268" s="14" t="s">
+        <v>532</v>
+      </c>
+      <c r="H268" s="120"/>
+      <c r="I268" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J268" s="13" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="269" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B269" s="115"/>
+      <c r="C269" s="118"/>
+      <c r="D269" s="20">
         <v>464503</v>
       </c>
-      <c r="E265" s="5" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="E269" s="5" t="s">
-        <v>639</v>
+        <v>533</v>
       </c>
       <c r="F269" s="16"/>
       <c r="G269" s="14" t="s">
-        <v>549</v>
-[...1 lines deleted...]
-      <c r="H269" s="106"/>
+        <v>534</v>
+      </c>
+      <c r="H269" s="120"/>
       <c r="I269" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J269" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="270" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B270" s="127"/>
-      <c r="C270" s="129"/>
+      <c r="B270" s="115"/>
+      <c r="C270" s="118"/>
       <c r="D270" s="20">
-        <v>434456</v>
+        <v>455420</v>
       </c>
       <c r="E270" s="5" t="s">
-        <v>550</v>
+        <v>19</v>
       </c>
       <c r="F270" s="16"/>
       <c r="G270" s="14" t="s">
-        <v>303</v>
-[...1 lines deleted...]
-      <c r="H270" s="106"/>
+        <v>535</v>
+      </c>
+      <c r="H270" s="120"/>
       <c r="I270" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J270" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="271" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B271" s="127"/>
-      <c r="C271" s="129"/>
+      <c r="B271" s="115"/>
+      <c r="C271" s="118"/>
       <c r="D271" s="20">
-        <v>477661</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>447568</v>
+      </c>
+      <c r="E271" s="5" t="s">
+        <v>536</v>
       </c>
       <c r="F271" s="16"/>
       <c r="G271" s="14" t="s">
-        <v>552</v>
-[...1 lines deleted...]
-      <c r="H271" s="106"/>
+        <v>540</v>
+      </c>
+      <c r="H271" s="120"/>
       <c r="I271" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J271" s="16" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="272" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="H272" s="106"/>
+    <row r="272" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B272" s="115"/>
+      <c r="C272" s="118"/>
+      <c r="D272" s="20">
+        <v>446131</v>
+      </c>
+      <c r="E272" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="F272" s="16"/>
+      <c r="G272" s="41" t="s">
+        <v>542</v>
+      </c>
+      <c r="H272" s="120"/>
       <c r="I272" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J272" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="273" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B273" s="127"/>
-[...2 lines deleted...]
-        <v>434430</v>
+      <c r="B273" s="115"/>
+      <c r="C273" s="118"/>
+      <c r="D273" s="20">
+        <v>469175</v>
       </c>
       <c r="E273" s="5" t="s">
-        <v>202</v>
+        <v>633</v>
       </c>
       <c r="F273" s="16"/>
       <c r="G273" s="14" t="s">
-        <v>554</v>
-[...1 lines deleted...]
-      <c r="H273" s="106"/>
+        <v>543</v>
+      </c>
+      <c r="H273" s="120"/>
       <c r="I273" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J273" s="16" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="274" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="J274" s="15" t="s">
+    <row r="274" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B274" s="115"/>
+      <c r="C274" s="118"/>
+      <c r="D274" s="20">
+        <v>434456</v>
+      </c>
+      <c r="E274" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="F274" s="16"/>
+      <c r="G274" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="H274" s="120"/>
+      <c r="I274" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J274" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="275" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B275" s="127"/>
-[...7 lines deleted...]
-        <v>17</v>
+      <c r="B275" s="115"/>
+      <c r="C275" s="118"/>
+      <c r="D275" s="20">
+        <v>477661</v>
+      </c>
+      <c r="E275" s="73" t="s">
+        <v>136</v>
       </c>
       <c r="F275" s="16"/>
       <c r="G275" s="14" t="s">
-        <v>558</v>
-[...16 lines deleted...]
-      <c r="F276" s="16"/>
+        <v>546</v>
+      </c>
+      <c r="H275" s="120"/>
+      <c r="I275" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J275" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="276" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B276" s="115"/>
+      <c r="C276" s="118"/>
+      <c r="D276" s="43">
+        <v>455119</v>
+      </c>
+      <c r="E276" s="44" t="s">
+        <v>545</v>
+      </c>
+      <c r="F276" s="45"/>
       <c r="G276" s="14" t="s">
-        <v>559</v>
-[...1 lines deleted...]
-      <c r="H276" s="106"/>
+        <v>547</v>
+      </c>
+      <c r="H276" s="120"/>
       <c r="I276" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J276" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="277" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B277" s="127"/>
-[...2 lines deleted...]
-        <v>441690</v>
+      <c r="B277" s="115"/>
+      <c r="C277" s="118"/>
+      <c r="D277" s="57">
+        <v>434430</v>
       </c>
       <c r="E277" s="5" t="s">
-        <v>560</v>
+        <v>202</v>
       </c>
       <c r="F277" s="16"/>
       <c r="G277" s="14" t="s">
-        <v>561</v>
-[...1 lines deleted...]
-      <c r="H277" s="106"/>
+        <v>548</v>
+      </c>
+      <c r="H277" s="120"/>
       <c r="I277" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J277" s="16" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="278" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="J278" s="16" t="s">
+    <row r="278" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B278" s="115"/>
+      <c r="C278" s="119"/>
+      <c r="D278" s="27">
+        <v>452319</v>
+      </c>
+      <c r="E278" s="35" t="s">
+        <v>549</v>
+      </c>
+      <c r="F278" s="58"/>
+      <c r="G278" s="87" t="s">
+        <v>550</v>
+      </c>
+      <c r="H278" s="120"/>
+      <c r="I278" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J278" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="279" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B279" s="127"/>
-[...2 lines deleted...]
-        <v>441304</v>
+      <c r="B279" s="115"/>
+      <c r="C279" s="117" t="s">
+        <v>508</v>
+      </c>
+      <c r="D279" s="21">
+        <v>442393</v>
       </c>
       <c r="E279" s="5" t="s">
-        <v>564</v>
+        <v>17</v>
       </c>
       <c r="F279" s="16"/>
       <c r="G279" s="14" t="s">
-        <v>565</v>
-[...7 lines deleted...]
-      </c>
+        <v>552</v>
+      </c>
+      <c r="H279" s="120"/>
+      <c r="I279" s="48" t="s">
+        <v>328</v>
+      </c>
+      <c r="J279" s="16"/>
     </row>
     <row r="280" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B280" s="127"/>
-      <c r="C280" s="129"/>
+      <c r="B280" s="115"/>
+      <c r="C280" s="118"/>
       <c r="D280" s="20">
+        <v>440889</v>
+      </c>
+      <c r="E280" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="F280" s="16"/>
+      <c r="G280" s="14" t="s">
+        <v>553</v>
+      </c>
+      <c r="H280" s="120"/>
+      <c r="I280" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J280" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="281" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B281" s="115"/>
+      <c r="C281" s="118"/>
+      <c r="D281" s="20">
+        <v>441690</v>
+      </c>
+      <c r="E281" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="F281" s="16"/>
+      <c r="G281" s="14" t="s">
+        <v>555</v>
+      </c>
+      <c r="H281" s="120"/>
+      <c r="I281" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J281" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="282" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B282" s="115"/>
+      <c r="C282" s="118"/>
+      <c r="D282" s="20">
+        <v>440507</v>
+      </c>
+      <c r="E282" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="F282" s="16"/>
+      <c r="G282" s="14" t="s">
+        <v>557</v>
+      </c>
+      <c r="H282" s="120"/>
+      <c r="I282" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J282" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="283" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B283" s="115"/>
+      <c r="C283" s="118"/>
+      <c r="D283" s="20">
+        <v>441304</v>
+      </c>
+      <c r="E283" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="F283" s="16"/>
+      <c r="G283" s="14" t="s">
+        <v>559</v>
+      </c>
+      <c r="H283" s="120"/>
+      <c r="I283" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J283" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="284" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B284" s="115"/>
+      <c r="C284" s="118"/>
+      <c r="D284" s="20">
         <v>442279</v>
       </c>
-      <c r="E280" s="5" t="s">
-[...15 lines deleted...]
-      <c r="D281" s="58">
+      <c r="E284" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="F284" s="14" t="s">
+        <v>371</v>
+      </c>
+      <c r="G284" s="16"/>
+      <c r="H284" s="120"/>
+      <c r="I284" s="48" t="s">
+        <v>328</v>
+      </c>
+      <c r="J284" s="16"/>
+    </row>
+    <row r="285" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B285" s="115"/>
+      <c r="C285" s="118"/>
+      <c r="D285" s="57">
         <v>561818</v>
       </c>
-      <c r="E281" s="50" t="s">
-[...11 lines deleted...]
-      <c r="D282" s="58">
+      <c r="E285" s="49" t="s">
+        <v>630</v>
+      </c>
+      <c r="F285" s="42"/>
+      <c r="G285" s="52"/>
+      <c r="H285" s="120"/>
+      <c r="I285" s="22"/>
+      <c r="J285" s="52"/>
+    </row>
+    <row r="286" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B286" s="115"/>
+      <c r="C286" s="119"/>
+      <c r="D286" s="57">
         <v>442152</v>
       </c>
-      <c r="E282" s="84" t="s">
-[...19 lines deleted...]
-      <c r="D283" s="52">
+      <c r="E286" s="83" t="s">
+        <v>561</v>
+      </c>
+      <c r="F286" s="15"/>
+      <c r="G286" s="42" t="s">
+        <v>562</v>
+      </c>
+      <c r="H286" s="120"/>
+      <c r="I286" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J286" s="52" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="287" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B287" s="115"/>
+      <c r="C287" s="117" t="s">
+        <v>509</v>
+      </c>
+      <c r="D287" s="51">
         <v>440087</v>
       </c>
-      <c r="E283" s="40" t="s">
+      <c r="E287" s="39" t="s">
+        <v>572</v>
+      </c>
+      <c r="F287" s="16"/>
+      <c r="G287" s="40" t="s">
+        <v>571</v>
+      </c>
+      <c r="H287" s="30"/>
+      <c r="I287" s="90" t="s">
+        <v>89</v>
+      </c>
+      <c r="J287" s="101" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="288" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B288" s="115"/>
+      <c r="C288" s="118"/>
+      <c r="D288" s="20">
+        <v>442934</v>
+      </c>
+      <c r="E288" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="F288" s="89"/>
+      <c r="G288" s="14" t="s">
+        <v>574</v>
+      </c>
+      <c r="H288" s="30"/>
+      <c r="I288" s="90" t="s">
+        <v>89</v>
+      </c>
+      <c r="J288" s="89" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="289" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B289" s="115"/>
+      <c r="C289" s="118"/>
+      <c r="D289" s="20">
+        <v>440054</v>
+      </c>
+      <c r="E289" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="F289" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G289" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H289" s="29"/>
+      <c r="I289" s="16"/>
+      <c r="J289" s="42" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="290" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B290" s="115"/>
+      <c r="C290" s="118"/>
+      <c r="D290" s="20">
+        <v>447154</v>
+      </c>
+      <c r="E290" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F290" s="89" t="s">
+        <v>89</v>
+      </c>
+      <c r="G290" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H290" s="29"/>
+      <c r="I290" s="90" t="s">
+        <v>89</v>
+      </c>
+      <c r="J290" s="90" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="291" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B291" s="115"/>
+      <c r="C291" s="118"/>
+      <c r="D291" s="20">
+        <v>454485</v>
+      </c>
+      <c r="E291" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="F291" s="89"/>
+      <c r="G291" s="14" t="s">
+        <v>573</v>
+      </c>
+      <c r="H291" s="29"/>
+      <c r="I291" s="90" t="s">
+        <v>89</v>
+      </c>
+      <c r="J291" s="89" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="292" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B292" s="115"/>
+      <c r="C292" s="118"/>
+      <c r="D292" s="20">
+        <v>443084</v>
+      </c>
+      <c r="E292" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="F292" s="16"/>
+      <c r="G292" s="14" t="s">
+        <v>575</v>
+      </c>
+      <c r="H292" s="29"/>
+      <c r="I292" s="90" t="s">
+        <v>89</v>
+      </c>
+      <c r="J292" s="89" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="293" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B293" s="116"/>
+      <c r="C293" s="119"/>
+      <c r="D293" s="27">
+        <v>443049</v>
+      </c>
+      <c r="E293" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="F293" s="15"/>
+      <c r="G293" s="70" t="s">
+        <v>576</v>
+      </c>
+      <c r="H293" s="29"/>
+      <c r="I293" s="91" t="s">
+        <v>89</v>
+      </c>
+      <c r="J293" s="91" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="294" spans="2:10" s="19" customFormat="1" ht="76.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B294" s="143" t="s">
+        <v>625</v>
+      </c>
+      <c r="C294" s="105" t="s">
+        <v>625</v>
+      </c>
+      <c r="D294" s="65">
+        <v>566543</v>
+      </c>
+      <c r="E294" s="84" t="s">
+        <v>637</v>
+      </c>
+      <c r="F294" s="15"/>
+      <c r="G294" s="96" t="s">
+        <v>638</v>
+      </c>
+      <c r="H294" s="29"/>
+      <c r="I294" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J294" s="58" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="295" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B295" s="136"/>
+      <c r="C295" s="108" t="s">
+        <v>57</v>
+      </c>
+      <c r="D295" s="51">
+        <v>480555</v>
+      </c>
+      <c r="E295" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="F295" s="94"/>
+      <c r="G295" s="95" t="s">
+        <v>577</v>
+      </c>
+      <c r="H295" s="120"/>
+      <c r="I295" s="40" t="s">
+        <v>328</v>
+      </c>
+      <c r="J295" s="16"/>
+    </row>
+    <row r="296" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B296" s="136"/>
+      <c r="C296" s="109"/>
+      <c r="D296" s="20">
+        <v>472547</v>
+      </c>
+      <c r="E296" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="F296" s="16"/>
+      <c r="G296" s="96" t="s">
         <v>578</v>
       </c>
-      <c r="F283" s="16"/>
-[...21 lines deleted...]
-      <c r="G284" s="14" t="s">
+      <c r="H296" s="120"/>
+      <c r="I296" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J296" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="297" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B297" s="136"/>
+      <c r="C297" s="109"/>
+      <c r="D297" s="20">
+        <v>490398</v>
+      </c>
+      <c r="E297" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="F297" s="16"/>
+      <c r="G297" s="96" t="s">
+        <v>579</v>
+      </c>
+      <c r="H297" s="120"/>
+      <c r="I297" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J297" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="298" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B298" s="136"/>
+      <c r="C298" s="109"/>
+      <c r="D298" s="20">
+        <v>462390</v>
+      </c>
+      <c r="E298" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F298" s="16"/>
+      <c r="G298" s="96" t="s">
         <v>580</v>
       </c>
-      <c r="H284" s="30"/>
-[...82 lines deleted...]
-      <c r="G288" s="14" t="s">
+      <c r="H298" s="120"/>
+      <c r="I298" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J298" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="299" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B299" s="136"/>
+      <c r="C299" s="109"/>
+      <c r="D299" s="20">
+        <v>485936</v>
+      </c>
+      <c r="E299" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="F299" s="16"/>
+      <c r="G299" s="96" t="s">
         <v>581</v>
       </c>
-      <c r="H288" s="29"/>
-[...17 lines deleted...]
-      <c r="G289" s="71" t="s">
+      <c r="H299" s="120"/>
+      <c r="I299" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J299" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="300" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B300" s="136"/>
+      <c r="C300" s="109"/>
+      <c r="D300" s="20">
+        <v>481173</v>
+      </c>
+      <c r="E300" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="F300" s="16"/>
+      <c r="G300" s="96" t="s">
         <v>582</v>
       </c>
-      <c r="H289" s="29"/>
-[...21 lines deleted...]
-      <c r="G290" s="96" t="s">
+      <c r="H300" s="120"/>
+      <c r="I300" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J300" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="301" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B301" s="136"/>
+      <c r="C301" s="109"/>
+      <c r="D301" s="20">
+        <v>472631</v>
+      </c>
+      <c r="E301" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="F301" s="16"/>
+      <c r="G301" s="96" t="s">
         <v>583</v>
       </c>
-      <c r="H290" s="106"/>
-[...15 lines deleted...]
-      <c r="G291" s="97" t="s">
+      <c r="H301" s="120"/>
+      <c r="I301" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J301" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="302" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B302" s="136"/>
+      <c r="C302" s="109"/>
+      <c r="D302" s="20">
+        <v>472595</v>
+      </c>
+      <c r="E302" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="F302" s="16"/>
+      <c r="G302" s="96" t="s">
         <v>584</v>
       </c>
-      <c r="H291" s="106"/>
-[...17 lines deleted...]
-      <c r="G292" s="97" t="s">
+      <c r="H302" s="120"/>
+      <c r="I302" s="16"/>
+      <c r="J302" s="14" t="s">
         <v>585</v>
       </c>
-      <c r="H292" s="106"/>
-[...17 lines deleted...]
-      <c r="G293" s="97" t="s">
+    </row>
+    <row r="303" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B303" s="136"/>
+      <c r="C303" s="109"/>
+      <c r="D303" s="20">
+        <v>549281</v>
+      </c>
+      <c r="E303" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="F303" s="16"/>
+      <c r="G303" s="96" t="s">
         <v>586</v>
       </c>
-      <c r="H293" s="106"/>
-[...17 lines deleted...]
-      <c r="G294" s="97" t="s">
+      <c r="H303" s="120"/>
+      <c r="I303" s="16"/>
+      <c r="J303" s="96" t="s">
         <v>587</v>
       </c>
-      <c r="H294" s="106"/>
-[...17 lines deleted...]
-      <c r="G295" s="97" t="s">
+    </row>
+    <row r="304" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B304" s="136"/>
+      <c r="C304" s="109"/>
+      <c r="D304" s="20">
+        <v>462271</v>
+      </c>
+      <c r="E304" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F304" s="16"/>
+      <c r="G304" s="96" t="s">
         <v>588</v>
       </c>
-      <c r="H295" s="106"/>
-[...17 lines deleted...]
-      <c r="G296" s="97" t="s">
+      <c r="H304" s="120"/>
+      <c r="I304" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J304" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="305" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B305" s="136"/>
+      <c r="C305" s="109"/>
+      <c r="D305" s="20">
+        <v>448403</v>
+      </c>
+      <c r="E305" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="F305" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G305" s="97" t="s">
+        <v>89</v>
+      </c>
+      <c r="H305" s="120"/>
+      <c r="I305" s="16"/>
+      <c r="J305" s="96" t="s">
         <v>589</v>
       </c>
-      <c r="H296" s="106"/>
-[...17 lines deleted...]
-      <c r="G297" s="97" t="s">
+    </row>
+    <row r="306" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B306" s="136"/>
+      <c r="C306" s="109"/>
+      <c r="D306" s="20">
+        <v>472446</v>
+      </c>
+      <c r="E306" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F306" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G306" s="97" t="s">
+        <v>89</v>
+      </c>
+      <c r="H306" s="120"/>
+      <c r="I306" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J306" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="307" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B307" s="136"/>
+      <c r="C307" s="109"/>
+      <c r="D307" s="20">
+        <v>472859</v>
+      </c>
+      <c r="E307" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="F307" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G307" s="97" t="s">
+        <v>89</v>
+      </c>
+      <c r="H307" s="120"/>
+      <c r="I307" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J307" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="308" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B308" s="136"/>
+      <c r="C308" s="109"/>
+      <c r="D308" s="20">
+        <v>490323</v>
+      </c>
+      <c r="E308" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="F308" s="16"/>
+      <c r="G308" s="96" t="s">
         <v>590</v>
       </c>
-      <c r="H297" s="106"/>
-[...1 lines deleted...]
-      <c r="J297" s="14" t="s">
+      <c r="H308" s="120"/>
+      <c r="I308" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J308" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="309" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B309" s="136"/>
+      <c r="C309" s="109"/>
+      <c r="D309" s="20">
+        <v>472719</v>
+      </c>
+      <c r="E309" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F309" s="16"/>
+      <c r="G309" s="96" t="s">
         <v>591</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="G298" s="97" t="s">
+      <c r="H309" s="120"/>
+      <c r="I309" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J309" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="310" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B310" s="136"/>
+      <c r="C310" s="109"/>
+      <c r="D310" s="20">
+        <v>439288</v>
+      </c>
+      <c r="E310" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F310" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G310" s="97" t="s">
+        <v>89</v>
+      </c>
+      <c r="H310" s="120"/>
+      <c r="I310" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J310" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="311" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B311" s="136"/>
+      <c r="C311" s="109"/>
+      <c r="D311" s="20">
+        <v>479407</v>
+      </c>
+      <c r="E311" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="F311" s="16"/>
+      <c r="G311" s="96" t="s">
         <v>592</v>
       </c>
-      <c r="H298" s="106"/>
-[...1 lines deleted...]
-      <c r="J298" s="97" t="s">
+      <c r="H311" s="120"/>
+      <c r="I311" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J311" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="312" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B312" s="136"/>
+      <c r="C312" s="109"/>
+      <c r="D312" s="20">
+        <v>458327</v>
+      </c>
+      <c r="E312" s="49" t="s">
+        <v>70</v>
+      </c>
+      <c r="F312" s="16"/>
+      <c r="G312" s="96" t="s">
         <v>593</v>
       </c>
-      <c r="K298" s="32"/>
-[...11 lines deleted...]
-      <c r="G299" s="97" t="s">
+      <c r="H312" s="120"/>
+      <c r="I312" s="16"/>
+      <c r="J312" s="96" t="s">
         <v>594</v>
       </c>
-      <c r="H299" s="106"/>
-[...24 lines deleted...]
-      <c r="J300" s="97" t="s">
+    </row>
+    <row r="313" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B313" s="136"/>
+      <c r="C313" s="109"/>
+      <c r="D313" s="20">
+        <v>479925</v>
+      </c>
+      <c r="E313" s="49" t="s">
         <v>595</v>
       </c>
-      <c r="K300" s="32"/>
-[...57 lines deleted...]
-      <c r="G303" s="97" t="s">
+      <c r="F313" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G313" s="97" t="s">
+        <v>89</v>
+      </c>
+      <c r="H313" s="120"/>
+      <c r="I313" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J313" s="97" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="314" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B314" s="136"/>
+      <c r="C314" s="109"/>
+      <c r="D314" s="20">
+        <v>481132</v>
+      </c>
+      <c r="E314" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="F314" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G314" s="97" t="s">
+        <v>89</v>
+      </c>
+      <c r="H314" s="120"/>
+      <c r="I314" s="16"/>
+      <c r="J314" s="96" t="s">
         <v>596</v>
       </c>
-      <c r="H303" s="106"/>
-[...17 lines deleted...]
-      <c r="G304" s="97" t="s">
+    </row>
+    <row r="315" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B315" s="136"/>
+      <c r="C315" s="109"/>
+      <c r="D315" s="20">
+        <v>462320</v>
+      </c>
+      <c r="E315" s="49" t="s">
+        <v>71</v>
+      </c>
+      <c r="F315" s="16"/>
+      <c r="G315" s="96" t="s">
         <v>597</v>
       </c>
-      <c r="H304" s="106"/>
-[...40 lines deleted...]
-      <c r="G306" s="97" t="s">
+      <c r="H315" s="120"/>
+      <c r="I315" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J315" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="316" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B316" s="136"/>
+      <c r="C316" s="109"/>
+      <c r="D316" s="20">
+        <v>462195</v>
+      </c>
+      <c r="E316" s="49" t="s">
+        <v>109</v>
+      </c>
+      <c r="F316" s="16"/>
+      <c r="G316" s="96" t="s">
         <v>598</v>
       </c>
-      <c r="H306" s="106"/>
-[...17 lines deleted...]
-      <c r="G307" s="97" t="s">
+      <c r="H316" s="120"/>
+      <c r="I316" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J316" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="317" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B317" s="144"/>
+      <c r="C317" s="110"/>
+      <c r="D317" s="27">
+        <v>483812</v>
+      </c>
+      <c r="E317" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="F317" s="15"/>
+      <c r="G317" s="99" t="s">
         <v>599</v>
       </c>
-      <c r="H307" s="106"/>
-[...111 lines deleted...]
-      <c r="J312" s="15" t="s">
+      <c r="H317" s="121"/>
+      <c r="I317" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J317" s="15" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G312">
-[...2 lines deleted...]
-    <sortCondition ref="E10:E244"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G317">
+    <sortCondition ref="B10:B245"/>
+    <sortCondition ref="C10:C245"/>
+    <sortCondition ref="E10:E245"/>
   </sortState>
-  <mergeCells count="74">
-[...23 lines deleted...]
-    <mergeCell ref="C283:C289"/>
+  <mergeCells count="84">
+    <mergeCell ref="I147:I149"/>
+    <mergeCell ref="D265:D267"/>
+    <mergeCell ref="E265:E267"/>
+    <mergeCell ref="F265:F267"/>
+    <mergeCell ref="J265:J267"/>
+    <mergeCell ref="I265:I267"/>
+    <mergeCell ref="D147:D149"/>
+    <mergeCell ref="E147:E149"/>
+    <mergeCell ref="F147:F149"/>
+    <mergeCell ref="J147:J149"/>
+    <mergeCell ref="H116:H129"/>
+    <mergeCell ref="J94:J96"/>
+    <mergeCell ref="D103:D104"/>
+    <mergeCell ref="E103:E104"/>
+    <mergeCell ref="F103:F104"/>
+    <mergeCell ref="D94:D96"/>
+    <mergeCell ref="E94:E96"/>
+    <mergeCell ref="F94:F96"/>
+    <mergeCell ref="I103:I104"/>
+    <mergeCell ref="J103:J104"/>
+    <mergeCell ref="I94:I96"/>
+    <mergeCell ref="H90:H96"/>
+    <mergeCell ref="H97:H115"/>
+    <mergeCell ref="C136:C150"/>
+    <mergeCell ref="C194:C212"/>
+    <mergeCell ref="C153:C163"/>
+    <mergeCell ref="B294:B317"/>
+    <mergeCell ref="H136:H150"/>
+    <mergeCell ref="B136:B150"/>
+    <mergeCell ref="H226:H233"/>
+    <mergeCell ref="C279:C286"/>
+    <mergeCell ref="C287:C293"/>
     <mergeCell ref="H153:H163"/>
     <mergeCell ref="H151:H152"/>
     <mergeCell ref="H213:H224"/>
     <mergeCell ref="H194:H212"/>
     <mergeCell ref="H182:H193"/>
     <mergeCell ref="H164:H181"/>
+    <mergeCell ref="C164:C181"/>
+    <mergeCell ref="B31:B59"/>
+    <mergeCell ref="C116:C129"/>
+    <mergeCell ref="B116:B135"/>
+    <mergeCell ref="C55:C59"/>
+    <mergeCell ref="B90:B115"/>
+    <mergeCell ref="C97:C115"/>
+    <mergeCell ref="C90:C96"/>
+    <mergeCell ref="C130:C135"/>
     <mergeCell ref="B5:J5"/>
     <mergeCell ref="B6:J6"/>
     <mergeCell ref="C68:C89"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="H68:H89"/>
     <mergeCell ref="C11:C30"/>
     <mergeCell ref="H9:H30"/>
     <mergeCell ref="B7:J7"/>
     <mergeCell ref="B11:B30"/>
     <mergeCell ref="H60:H67"/>
     <mergeCell ref="B60:B89"/>
     <mergeCell ref="C34:C40"/>
     <mergeCell ref="C31:C33"/>
     <mergeCell ref="C41:C54"/>
     <mergeCell ref="C60:C67"/>
-    <mergeCell ref="B31:B59"/>
-[...7 lines deleted...]
-    <mergeCell ref="C130:C135"/>
+    <mergeCell ref="H295:H317"/>
+    <mergeCell ref="H279:H286"/>
+    <mergeCell ref="H248:H256"/>
+    <mergeCell ref="H243:H245"/>
+    <mergeCell ref="H258:H278"/>
+    <mergeCell ref="C295:C317"/>
+    <mergeCell ref="B151:B163"/>
+    <mergeCell ref="B248:B256"/>
+    <mergeCell ref="B182:B193"/>
+    <mergeCell ref="C151:C152"/>
+    <mergeCell ref="B164:B181"/>
+    <mergeCell ref="C213:C224"/>
+    <mergeCell ref="C248:C256"/>
+    <mergeCell ref="C182:C193"/>
+    <mergeCell ref="B257:B293"/>
+    <mergeCell ref="C243:C245"/>
+    <mergeCell ref="C236:C242"/>
+    <mergeCell ref="C226:C234"/>
+    <mergeCell ref="C258:C278"/>
+    <mergeCell ref="B225:B247"/>
     <mergeCell ref="B194:B224"/>
-    <mergeCell ref="C164:C181"/>
-[...16 lines deleted...]
-    <mergeCell ref="J94:J96"/>
   </mergeCells>
   <phoneticPr fontId="17" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="G15" r:id="rId1" xr:uid="{CE538DD4-D962-4587-878F-AC1FEE128ECF}"/>
     <hyperlink ref="G19" r:id="rId2" xr:uid="{85D30740-CAE7-4D38-924F-90DB83B7ABFB}"/>
     <hyperlink ref="G25" r:id="rId3" xr:uid="{9B325A23-D64A-42B6-AFAF-6A9EB10ADA22}"/>
     <hyperlink ref="G26" r:id="rId4" xr:uid="{D0C4AF9A-7AD6-4276-BBA8-7936B845A98E}"/>
     <hyperlink ref="G30" r:id="rId5" xr:uid="{6E4E8E52-C1EB-4FD3-99F6-E0CC7A56B019}"/>
     <hyperlink ref="G29" r:id="rId6" xr:uid="{71CB9DAE-2470-4C6C-A083-1A756BF04E86}"/>
     <hyperlink ref="G184" r:id="rId7" xr:uid="{D5BB91E6-B2C7-45A3-A658-3641851F805C}"/>
     <hyperlink ref="G83" r:id="rId8" xr:uid="{E750963B-9B23-4E84-A144-ADD71EDB89A2}"/>
     <hyperlink ref="G91" r:id="rId9" xr:uid="{6D493489-8669-492F-A5FE-6D50768587C6}"/>
     <hyperlink ref="G92" r:id="rId10" xr:uid="{FAE18B76-31CD-4BAB-9568-EDF829C5049A}"/>
     <hyperlink ref="G99" r:id="rId11" xr:uid="{99506FB5-3172-4767-A011-5580D7AC0D55}"/>
     <hyperlink ref="G107" r:id="rId12" xr:uid="{848CC3AF-2CDC-422C-A138-35590813B890}"/>
     <hyperlink ref="G108" r:id="rId13" xr:uid="{F0495B6E-72D7-41EB-A1FB-8D37D522D3DA}"/>
     <hyperlink ref="G114" r:id="rId14" xr:uid="{62A35B40-4AE9-4F3E-81B2-11BFA6F2922A}"/>
     <hyperlink ref="G124" r:id="rId15" xr:uid="{E7D58BD5-723E-43E9-9296-30E4B7CA1C81}"/>
     <hyperlink ref="G126" r:id="rId16" xr:uid="{7E7248DE-7C5C-455D-BEC7-751D594E5AB3}"/>
     <hyperlink ref="G128" r:id="rId17" xr:uid="{629BAE44-3FB6-4E2D-BE00-590AA5B0B0ED}"/>
     <hyperlink ref="G129" r:id="rId18" xr:uid="{786530F1-14DB-4EFB-A6A2-DA6100DC9646}"/>
     <hyperlink ref="G132" r:id="rId19" xr:uid="{907E7665-12E0-4488-B2AA-14DABE0D7D4B}"/>
     <hyperlink ref="G134" r:id="rId20" xr:uid="{601BBC13-4EA0-40F2-9F19-CDC94DC17FC8}"/>
     <hyperlink ref="G135" r:id="rId21" xr:uid="{BF1BF8D3-8887-4DB3-82E9-3BD2612C7C35}"/>
     <hyperlink ref="G166" r:id="rId22" xr:uid="{4EEACD9F-F8EF-4435-B3C6-8F35BC92BE54}"/>
@@ -10040,311 +10180,322 @@
     <hyperlink ref="G222" r:id="rId39" xr:uid="{B5AF3289-EC29-4B7D-A6D9-859B8038EAB1}"/>
     <hyperlink ref="G39" r:id="rId40" xr:uid="{A811B389-148F-4A25-95E4-5A8EEE472A66}"/>
     <hyperlink ref="G45" r:id="rId41" xr:uid="{A42F6D9C-E181-4DE7-A2E4-279E1CD76F2E}"/>
     <hyperlink ref="G47" r:id="rId42" xr:uid="{F8997D2E-63B0-4B9F-AC64-803A6513AFA2}"/>
     <hyperlink ref="J83" r:id="rId43" xr:uid="{820AB146-4E0D-4DD0-9B79-B5A66A886FD0}"/>
     <hyperlink ref="J86" r:id="rId44" xr:uid="{2A754E3A-B5C2-4479-B474-841A4E723D91}"/>
     <hyperlink ref="J121" r:id="rId45" xr:uid="{E7DC6F04-D2A8-4CF3-850C-1C02C6CC6EED}"/>
     <hyperlink ref="J122" r:id="rId46" xr:uid="{1FD1BEE0-7EDB-4793-AF7A-7AA1C1E7F165}"/>
     <hyperlink ref="J123" r:id="rId47" xr:uid="{3451C4C9-80AC-4548-80EA-D41F03DB4DC0}"/>
     <hyperlink ref="J125" r:id="rId48" xr:uid="{098AB85D-1E31-471A-8262-31B88CBB6FE4}"/>
     <hyperlink ref="J126" r:id="rId49" display="C4-038-23" xr:uid="{F212FC9F-B7B0-4E21-B258-1D84726F634E}"/>
     <hyperlink ref="J127" r:id="rId50" xr:uid="{6D7D2884-E66E-4217-99A1-2AAD156160E2}"/>
     <hyperlink ref="J164" r:id="rId51" xr:uid="{503D4C68-ED86-4BC8-BB5A-29A688BA74A4}"/>
     <hyperlink ref="J167" r:id="rId52" xr:uid="{0E458726-43C3-4A69-9417-CF32F4B74C23}"/>
     <hyperlink ref="J170" r:id="rId53" xr:uid="{F2BE447E-6676-470F-AF90-8C5D23F11FC8}"/>
     <hyperlink ref="G18" r:id="rId54" xr:uid="{63A1C872-C99A-4AD3-B2A3-B66A7490B82E}"/>
     <hyperlink ref="G16" r:id="rId55" xr:uid="{4F0E1FB2-A243-4049-815C-B3CCA5D7F329}"/>
     <hyperlink ref="G22" r:id="rId56" xr:uid="{752BDBBF-C4C7-48D2-A107-3BD0AF023327}"/>
     <hyperlink ref="G90" r:id="rId57" xr:uid="{6C654F16-E6E5-4FB3-BE1B-44953308C2FE}"/>
     <hyperlink ref="I99" r:id="rId58" xr:uid="{ACEFD32F-6951-44A5-B248-461E0C2E6CCE}"/>
     <hyperlink ref="G70" r:id="rId59" xr:uid="{AB2DB9F9-82CB-4564-BF6A-AB791C911B46}"/>
     <hyperlink ref="G62" r:id="rId60" xr:uid="{D8E8EB4F-AB80-474C-85FE-9F8262E37D32}"/>
     <hyperlink ref="F54" r:id="rId61" xr:uid="{A894F2FB-73CE-486B-9E1F-14DA0A53DF75}"/>
     <hyperlink ref="G56" r:id="rId62" xr:uid="{7AA868E1-921A-4603-8909-AF1C1487E8F8}"/>
     <hyperlink ref="G74" r:id="rId63" xr:uid="{E3D128AB-F760-411A-9D85-F079AB57B3D6}"/>
-    <hyperlink ref="G242" r:id="rId64" xr:uid="{7877143C-078C-4C55-A925-8855DE1273C5}"/>
+    <hyperlink ref="G243" r:id="rId64" xr:uid="{7877143C-078C-4C55-A925-8855DE1273C5}"/>
     <hyperlink ref="G217" r:id="rId65" xr:uid="{CC0247D0-8C1E-43A3-B8FB-356E37C35854}"/>
     <hyperlink ref="G220" r:id="rId66" xr:uid="{67F74A56-8357-4CC5-B39B-5E9C65C60463}"/>
     <hyperlink ref="G215" r:id="rId67" xr:uid="{E8D9563B-2BCD-4710-A2AE-D10ACD8C2C1E}"/>
     <hyperlink ref="G82" r:id="rId68" xr:uid="{5726F486-21DF-4D5E-8623-61DD2C53C460}"/>
     <hyperlink ref="G103" r:id="rId69" xr:uid="{AFBF9D2A-5494-4CB6-8B8B-4D606DBCBECC}"/>
     <hyperlink ref="G104" r:id="rId70" xr:uid="{B3818D5C-BB33-49F2-9E06-6AEAC38C45DB}"/>
     <hyperlink ref="G75" r:id="rId71" xr:uid="{60373904-35AF-44A3-AC1A-E9678CBFB4F5}"/>
     <hyperlink ref="G85" r:id="rId72" xr:uid="{49C13B01-C276-4040-82BD-9EE72E935D9F}"/>
     <hyperlink ref="J85" r:id="rId73" xr:uid="{30CB4447-B602-44CC-8A2A-697ACE556DAF}"/>
     <hyperlink ref="G80" r:id="rId74" xr:uid="{BE1DAC8A-778A-4AA7-B8F4-9BFA856FCF39}"/>
     <hyperlink ref="J80" r:id="rId75" xr:uid="{13BB2040-2277-4B11-AA32-D25BDAFA349C}"/>
     <hyperlink ref="G76" r:id="rId76" xr:uid="{08A15782-645F-4FBC-B231-EEA5112A0646}"/>
-    <hyperlink ref="I247" r:id="rId77" xr:uid="{3E825DA6-B2D7-4359-A651-9731D4F8DE37}"/>
-    <hyperlink ref="G235" r:id="rId78" xr:uid="{CEE1A56C-E26B-49EC-AAFB-26D2519E1E89}"/>
+    <hyperlink ref="I248" r:id="rId77" xr:uid="{3E825DA6-B2D7-4359-A651-9731D4F8DE37}"/>
+    <hyperlink ref="G236" r:id="rId78" xr:uid="{CEE1A56C-E26B-49EC-AAFB-26D2519E1E89}"/>
     <hyperlink ref="G214" r:id="rId79" xr:uid="{1E79AFC1-3CEC-4497-99CE-E6BE1CDE5504}"/>
     <hyperlink ref="G46" r:id="rId80" xr:uid="{66F00FAC-D6B3-4163-8D33-3F74BA2A6196}"/>
     <hyperlink ref="G93" r:id="rId81" xr:uid="{8DCDD096-97FA-4029-8042-2E2CAA82A8A3}"/>
     <hyperlink ref="G101" r:id="rId82" xr:uid="{95E63C83-A128-4109-B158-D2AB6595A6F5}"/>
     <hyperlink ref="G24" r:id="rId83" xr:uid="{CDD68007-E164-43D9-8A3F-8C97387601BC}"/>
     <hyperlink ref="G28" r:id="rId84" xr:uid="{E802DF8B-ACB7-46D9-8AD4-01F2FE0C9440}"/>
     <hyperlink ref="G40" r:id="rId85" xr:uid="{5DA4F1FA-95CF-40AD-A8DE-59F80B5D4685}"/>
     <hyperlink ref="G41" r:id="rId86" xr:uid="{F6BC8FFD-0D05-4B67-B4B5-6F52A6669F44}"/>
     <hyperlink ref="G42" r:id="rId87" xr:uid="{F66B0F9A-90A0-4A13-A5D0-868B294CCE34}"/>
     <hyperlink ref="G48" r:id="rId88" xr:uid="{CE53FC7C-1320-4152-96B0-7B2F68D1E84C}"/>
     <hyperlink ref="G57" r:id="rId89" xr:uid="{5DA027E0-8034-46A5-84E7-C1AA7EE90E7B}"/>
     <hyperlink ref="G58" r:id="rId90" display="C1-310383-25" xr:uid="{91B97321-7837-4E14-AF74-944DFE6CC308}"/>
     <hyperlink ref="G59" r:id="rId91" xr:uid="{2317AAB2-F44B-42FE-911A-88F39D0AB3B7}"/>
     <hyperlink ref="G63" r:id="rId92" xr:uid="{9A0C7C50-4457-4EEB-A334-5537284B9C45}"/>
     <hyperlink ref="G64" r:id="rId93" xr:uid="{8315E4E4-208A-4C92-9B91-486CE43B9F35}"/>
     <hyperlink ref="G66" r:id="rId94" xr:uid="{961F5265-44BA-4F1B-9D0B-1D7C2E4691BD}"/>
     <hyperlink ref="G67" r:id="rId95" xr:uid="{C927C91C-AE53-45D0-AE49-6EBBCBA24E30}"/>
     <hyperlink ref="G69" r:id="rId96" xr:uid="{EECFCF2C-1E23-4974-90BC-4D0F3E43ABFB}"/>
     <hyperlink ref="G71" r:id="rId97" xr:uid="{C935542A-1AB9-44C6-B295-821FFA628057}"/>
     <hyperlink ref="G96" r:id="rId98" xr:uid="{B5D9C71A-151B-486A-8236-D585B6E73DD2}"/>
     <hyperlink ref="G123" r:id="rId99" xr:uid="{697305DF-1322-4F8B-A080-739DFF428B55}"/>
     <hyperlink ref="G127" r:id="rId100" xr:uid="{3C71CE96-086E-44F5-98FF-91D945335309}"/>
     <hyperlink ref="G131" r:id="rId101" xr:uid="{FA8C10A6-5435-4E56-A508-753C4D803A47}"/>
     <hyperlink ref="G133" r:id="rId102" xr:uid="{F08F0C6B-8430-4A88-95CE-41A800881BBE}"/>
     <hyperlink ref="G141" r:id="rId103" xr:uid="{8915BDBD-7893-45E9-9EFE-077CC7B107F3}"/>
     <hyperlink ref="G142" r:id="rId104" xr:uid="{9E032ED5-608D-4B5F-922F-10334EEEBE60}"/>
     <hyperlink ref="G144" r:id="rId105" xr:uid="{4CF70189-7A93-42D3-9758-FA5C78C7043D}"/>
     <hyperlink ref="G146" r:id="rId106" xr:uid="{16A9DEC8-ECC3-4650-AC6C-AD5C04113A28}"/>
-    <hyperlink ref="G147" r:id="rId107" xr:uid="{D4726AA0-482A-49F0-AE83-8428C8990344}"/>
-[...208 lines deleted...]
-    <hyperlink ref="J98" r:id="rId316" xr:uid="{018C46CC-C5D3-4290-86DD-90693FFC6406}"/>
+    <hyperlink ref="G150" r:id="rId107" xr:uid="{0363F407-D389-461A-9922-E6EB4D110A33}"/>
+    <hyperlink ref="G153" r:id="rId108" xr:uid="{6242C00F-A9B8-45F6-86A7-FB4E4D73F335}"/>
+    <hyperlink ref="G163" r:id="rId109" xr:uid="{4E0F9D85-BD14-4F22-BEAA-8FE1B03774E9}"/>
+    <hyperlink ref="G165" r:id="rId110" xr:uid="{B829B3BA-8E9D-4C5D-9983-DD62941D195D}"/>
+    <hyperlink ref="G171" r:id="rId111" xr:uid="{B2820827-2B43-42C0-BC90-AA484160DC86}"/>
+    <hyperlink ref="G186" r:id="rId112" xr:uid="{952A2CD8-9B7D-48E3-B416-D7AC5AC03078}"/>
+    <hyperlink ref="G189" r:id="rId113" xr:uid="{073F8A42-CC3E-4FD7-A94A-C524C6731796}"/>
+    <hyperlink ref="G190" r:id="rId114" xr:uid="{9BCBA47A-557B-47DB-9521-FCF1307D784C}"/>
+    <hyperlink ref="G191" r:id="rId115" xr:uid="{808E0270-061A-4E23-91E0-9655F8695C46}"/>
+    <hyperlink ref="G192" r:id="rId116" xr:uid="{E0B1E144-208E-4839-BD27-83334237A1C4}"/>
+    <hyperlink ref="G193" r:id="rId117" xr:uid="{7DFC72A6-CD55-4F3E-A7AE-E649B787EB42}"/>
+    <hyperlink ref="G196" r:id="rId118" xr:uid="{5C776350-F50D-420B-8AB8-8DD90AC69A82}"/>
+    <hyperlink ref="G198" r:id="rId119" xr:uid="{CF1FA94A-CC13-4C75-9A46-269D32F1F923}"/>
+    <hyperlink ref="G201" r:id="rId120" xr:uid="{2C4F9094-3AEC-4B58-BEE0-DA292BB0318A}"/>
+    <hyperlink ref="G202" r:id="rId121" xr:uid="{C88E45B0-BF4F-4BA7-9700-915A9B8A74BC}"/>
+    <hyperlink ref="G204" r:id="rId122" xr:uid="{BEBB5EC6-23DA-414E-A210-D59B0D251392}"/>
+    <hyperlink ref="G209" r:id="rId123" xr:uid="{61B78593-4DE9-4167-A0C2-59314A0D086B}"/>
+    <hyperlink ref="G210" r:id="rId124" xr:uid="{2A62462B-35D8-44DC-A161-1EE635AEC495}"/>
+    <hyperlink ref="G211" r:id="rId125" xr:uid="{66EE28F6-2644-44AE-964D-A0EE1AC303BD}"/>
+    <hyperlink ref="G212" r:id="rId126" xr:uid="{65182450-3E73-4AE7-8A62-F8E170129003}"/>
+    <hyperlink ref="G226" r:id="rId127" xr:uid="{4CDEB8E9-F131-4B46-AFD6-4927951F5271}"/>
+    <hyperlink ref="G229" r:id="rId128" xr:uid="{D92947C6-3805-4733-B606-9BCB1E735378}"/>
+    <hyperlink ref="G232" r:id="rId129" xr:uid="{1ABB2CFF-AF1C-4FE2-9D50-9122828D1E55}"/>
+    <hyperlink ref="G233" r:id="rId130" xr:uid="{9C21DA3C-3CE9-4D79-8303-673518616B95}"/>
+    <hyperlink ref="G256" r:id="rId131" xr:uid="{C8E5DCB7-377E-4290-972D-0596F999F540}"/>
+    <hyperlink ref="G258" r:id="rId132" xr:uid="{35A74ABE-AFFC-41F3-A0DE-C371751B1E20}"/>
+    <hyperlink ref="G260" r:id="rId133" xr:uid="{2D81C81A-C493-4B78-A84E-3852FCCFFB9B}"/>
+    <hyperlink ref="G264" r:id="rId134" xr:uid="{CD107E3E-A505-46E7-89DD-8049BFEB5FF8}"/>
+    <hyperlink ref="G268" r:id="rId135" xr:uid="{0E53660C-A1C2-40D2-AAD3-2F5C1D57ACB7}"/>
+    <hyperlink ref="G269" r:id="rId136" xr:uid="{F0875690-DA44-4FC6-A741-18A4E4025C1E}"/>
+    <hyperlink ref="G270" r:id="rId137" xr:uid="{0C70A1F9-DAAD-4EF8-857A-33C8B2FD9A3D}"/>
+    <hyperlink ref="G275" r:id="rId138" xr:uid="{3E0103AF-8971-4B1C-919F-02998A626F89}"/>
+    <hyperlink ref="G278" r:id="rId139" xr:uid="{CD3EC0D0-01DC-45B5-9B45-6B9E72CCFD8C}"/>
+    <hyperlink ref="G292" r:id="rId140" xr:uid="{BABD8811-5265-4645-B685-2F6C49AC7B10}"/>
+    <hyperlink ref="G293" r:id="rId141" xr:uid="{8C0D2A47-C110-4E39-BAA5-2AEA792E2215}"/>
+    <hyperlink ref="G295" r:id="rId142" xr:uid="{7C3396EF-CFA4-4834-81DB-076E3A622239}"/>
+    <hyperlink ref="G296" r:id="rId143" xr:uid="{1912E1FA-1840-46B8-A82E-66FEF82554B2}"/>
+    <hyperlink ref="G297" r:id="rId144" xr:uid="{720F79A7-A7D0-4797-B975-6384372E672F}"/>
+    <hyperlink ref="G298" r:id="rId145" xr:uid="{DC71894C-C8CD-40BC-93DC-D7A9FFE62956}"/>
+    <hyperlink ref="G299" r:id="rId146" xr:uid="{7E515ED3-5BF4-4C37-B3ED-4980A079A848}"/>
+    <hyperlink ref="G300" r:id="rId147" xr:uid="{010A17A4-8637-4B15-ADA2-F2F9E98FA7FC}"/>
+    <hyperlink ref="G301" r:id="rId148" xr:uid="{C34D5F8F-CA6D-4974-9623-82EF1D83F01F}"/>
+    <hyperlink ref="G302" r:id="rId149" xr:uid="{C8C9C55D-F810-4A63-A907-ACFC90FC92EA}"/>
+    <hyperlink ref="G303" r:id="rId150" xr:uid="{C5F9B6D7-F146-4419-B717-1BBF416A209B}"/>
+    <hyperlink ref="G304" r:id="rId151" xr:uid="{72426555-C5DD-4C2F-B365-28959008D83A}"/>
+    <hyperlink ref="G308" r:id="rId152" xr:uid="{378961A9-BAD3-46D5-AE7B-56508B1D5B51}"/>
+    <hyperlink ref="G309" r:id="rId153" xr:uid="{C2CCE4F2-0DEB-42D5-A74B-59BF95C0A857}"/>
+    <hyperlink ref="G311" r:id="rId154" xr:uid="{73FBF8EE-E198-4BF3-A334-E2DB64B85A74}"/>
+    <hyperlink ref="G312" r:id="rId155" xr:uid="{66A7C160-9496-42C4-8826-4242FC200012}"/>
+    <hyperlink ref="G315" r:id="rId156" xr:uid="{5DD3DC8A-15CC-4314-AEDE-91CCB20BE7AD}"/>
+    <hyperlink ref="G316" r:id="rId157" xr:uid="{679A561A-C69B-4D44-AA42-1CD8D5C811EC}"/>
+    <hyperlink ref="G317" r:id="rId158" xr:uid="{529125A0-BF29-4EF7-8344-D1BC7B5F3C99}"/>
+    <hyperlink ref="G84" r:id="rId159" xr:uid="{9C829458-5724-4301-8A90-64014D48719C}"/>
+    <hyperlink ref="G228" r:id="rId160" xr:uid="{CBD4E2E4-C155-46BB-B2CE-750247870204}"/>
+    <hyperlink ref="J228" r:id="rId161" xr:uid="{CCAE17F2-8AE5-44DD-9E64-E3195D19C828}"/>
+    <hyperlink ref="J70" r:id="rId162" xr:uid="{C9BBA824-951B-4FDF-BF80-75083992EF48}"/>
+    <hyperlink ref="J166" r:id="rId163" xr:uid="{E70010F3-7EE9-4E7D-8439-8C2B29F46847}"/>
+    <hyperlink ref="J168" r:id="rId164" xr:uid="{B078A6E7-CCA6-4893-A609-6E14C1BB0F27}"/>
+    <hyperlink ref="J66" r:id="rId165" xr:uid="{FD0DCE4C-2A81-4DDA-A536-CB6D6A10C732}"/>
+    <hyperlink ref="G11" r:id="rId166" xr:uid="{E5626CC1-EC6C-4501-A6F8-577CD4738C07}"/>
+    <hyperlink ref="G216" r:id="rId167" xr:uid="{2848801F-62E6-4F5E-8A18-7985B2FEC18B}"/>
+    <hyperlink ref="G175" r:id="rId168" xr:uid="{40F5E98A-B65E-4272-B6B2-CED461E6EE9F}"/>
+    <hyperlink ref="J175" r:id="rId169" xr:uid="{95784600-BECC-4E0C-A3C3-2AD85BBF7183}"/>
+    <hyperlink ref="J64" r:id="rId170" xr:uid="{EE09581C-80DC-4FB2-BF4A-9405E61E8E9A}"/>
+    <hyperlink ref="G143" r:id="rId171" xr:uid="{047F4753-AD77-479B-86A3-E6FB04F2984A}"/>
+    <hyperlink ref="G223" r:id="rId172" xr:uid="{B654B711-1299-4C67-BF1B-C36F2B37381F}"/>
+    <hyperlink ref="G94" r:id="rId173" xr:uid="{D140769E-2ABC-4D34-A84E-6F4AA2E4D60E}"/>
+    <hyperlink ref="G95" r:id="rId174" xr:uid="{17CDF8D9-ACE3-482F-94D2-E3E17F303724}"/>
+    <hyperlink ref="G248" r:id="rId175" xr:uid="{091D19E8-0342-4897-87B0-E31BCF97F993}"/>
+    <hyperlink ref="G12" r:id="rId176" xr:uid="{44780A0C-6880-44CB-A979-5376B9D76C8A}"/>
+    <hyperlink ref="J12" r:id="rId177" xr:uid="{BCD058B9-21F0-4137-A6DB-EF2ADC2A3BB2}"/>
+    <hyperlink ref="G23" r:id="rId178" xr:uid="{4E4BA2DF-ECC3-4D82-9C18-F7663A856D7A}"/>
+    <hyperlink ref="G235" r:id="rId179" display="C1-435662-26" xr:uid="{F7779531-D145-4CB7-8322-69B961D5541D}"/>
+    <hyperlink ref="J24" r:id="rId180" xr:uid="{A6CB7B6B-8AA5-4722-9630-9234A6465735}"/>
+    <hyperlink ref="G27" r:id="rId181" xr:uid="{5D926F59-3CEF-44C6-94E3-61759DC8F615}"/>
+    <hyperlink ref="G37" r:id="rId182" xr:uid="{BDDB70C6-906B-4D7D-BA11-9E3D2534B364}"/>
+    <hyperlink ref="G35" r:id="rId183" xr:uid="{49338B64-D4A7-4C37-877B-ADC3BC9EDEB9}"/>
+    <hyperlink ref="J36" r:id="rId184" xr:uid="{5E7830DF-73BC-46CE-8785-AAE08D4EF0CF}"/>
+    <hyperlink ref="J23" r:id="rId185" xr:uid="{E158EF07-71CA-4002-ABBE-BB1F002751BE}"/>
+    <hyperlink ref="G246" r:id="rId186" xr:uid="{7F6A4F41-DF08-45E5-9CBE-56016FD0486B}"/>
+    <hyperlink ref="G38" r:id="rId187" xr:uid="{2715EE9F-4B42-4704-B5B3-8C55F2EE2EFB}"/>
+    <hyperlink ref="G55" r:id="rId188" xr:uid="{9A4DDE43-F892-4315-9EF9-9CA5F59100DF}"/>
+    <hyperlink ref="I54" r:id="rId189" xr:uid="{FE5C8D7F-3ADF-476B-BA05-3C36F4423FE0}"/>
+    <hyperlink ref="I56" r:id="rId190" xr:uid="{B9AB4619-257F-454A-B8A5-A2B54A904623}"/>
+    <hyperlink ref="I57" r:id="rId191" xr:uid="{AC0AE1A5-40CD-4932-B0B2-81675FBB31A4}"/>
+    <hyperlink ref="G65" r:id="rId192" xr:uid="{E802C746-10A0-4DB0-824E-6720FFB51D5A}"/>
+    <hyperlink ref="J63" r:id="rId193" xr:uid="{3929992D-34F7-4217-A3A7-2E52D25BF285}"/>
+    <hyperlink ref="J67" r:id="rId194" xr:uid="{5E586894-94F0-428C-B05F-F0645A512FFA}"/>
+    <hyperlink ref="G68" r:id="rId195" xr:uid="{758B0490-C346-4B57-9255-DE3F4CC0F493}"/>
+    <hyperlink ref="J87" r:id="rId196" xr:uid="{61CD6176-6D5F-4F2F-B160-73620D6E4BF7}"/>
+    <hyperlink ref="G88" r:id="rId197" xr:uid="{C4EE84EF-6AD9-43EB-8F40-77119D91F8B9}"/>
+    <hyperlink ref="I101" r:id="rId198" xr:uid="{11722276-4AE6-4579-8EA8-C83798572873}"/>
+    <hyperlink ref="I108" r:id="rId199" xr:uid="{F14F5363-3C4F-423B-B5B4-9AE6E59698BB}"/>
+    <hyperlink ref="I110" r:id="rId200" xr:uid="{71771901-AF0B-4340-8CBC-5E19E1326D66}"/>
+    <hyperlink ref="G110" r:id="rId201" xr:uid="{700D9959-D109-47BB-AB94-B05CE17E8BE5}"/>
+    <hyperlink ref="G111" r:id="rId202" xr:uid="{05F2C70A-4D8C-4CEA-A9E3-5F2FA25B655F}"/>
+    <hyperlink ref="I111" r:id="rId203" xr:uid="{4BC02D9C-36A3-4CC4-BDDC-1C893AB2BA76}"/>
+    <hyperlink ref="G113" r:id="rId204" xr:uid="{241CD2E0-3676-47BD-8ADD-2371E6218BB9}"/>
+    <hyperlink ref="I114" r:id="rId205" xr:uid="{51D20BBB-8954-4C34-AF87-4D0A21F74C31}"/>
+    <hyperlink ref="G115" r:id="rId206" xr:uid="{FB31799C-4162-427C-9B4C-709DD3FD9E58}"/>
+    <hyperlink ref="I115" r:id="rId207" xr:uid="{196598D2-D943-48E6-A58A-AF4CBEA5BE7B}"/>
+    <hyperlink ref="F117" r:id="rId208" xr:uid="{C2ABDB38-F610-4409-B07E-DBF7DB3C4A54}"/>
+    <hyperlink ref="J116" r:id="rId209" xr:uid="{356F9B78-F0AE-46D0-83C8-6DAF80A21FA6}"/>
+    <hyperlink ref="J117" r:id="rId210" xr:uid="{19B26AC7-1073-48FE-A520-489EEEFB8D1E}"/>
+    <hyperlink ref="F118" r:id="rId211" xr:uid="{D3D636D1-674A-4051-AC67-0A1BFEFEBBD4}"/>
+    <hyperlink ref="G130" r:id="rId212" xr:uid="{9B2EF3E5-73CE-40F5-8BC5-9F2AC1664239}"/>
+    <hyperlink ref="J130" r:id="rId213" xr:uid="{E1F01E09-7D4B-4AEB-9732-87266B7C6ACC}"/>
+    <hyperlink ref="J131" r:id="rId214" xr:uid="{83D29979-5AE6-43DF-89A6-639D767DCEC5}"/>
+    <hyperlink ref="J133" r:id="rId215" xr:uid="{B3386CC3-BD73-4D91-9671-7996B9C37FE1}"/>
+    <hyperlink ref="G136" r:id="rId216" xr:uid="{104AC821-D0B9-4B45-9777-6EDAA076F417}"/>
+    <hyperlink ref="G139" r:id="rId217" xr:uid="{640658FF-8373-496C-8553-A963152C4F79}"/>
+    <hyperlink ref="I139" r:id="rId218" xr:uid="{ECF62200-E43C-48B2-B78E-D619E3644269}"/>
+    <hyperlink ref="J140" r:id="rId219" xr:uid="{43AF93A0-526C-4B63-B9A5-02BCDE127A0B}"/>
+    <hyperlink ref="J145" r:id="rId220" xr:uid="{9DBAD952-2E4A-4B04-AF9F-D3DB00D8D897}"/>
+    <hyperlink ref="G155" r:id="rId221" xr:uid="{AEFE6022-C49C-4D01-B075-FEB4FA462DF8}"/>
+    <hyperlink ref="G156" r:id="rId222" xr:uid="{06E4EE7A-4E7F-4900-9830-F0582FD576D4}"/>
+    <hyperlink ref="G157" r:id="rId223" xr:uid="{391E06F1-B5D7-4A80-91A6-C9E479493C52}"/>
+    <hyperlink ref="I155" r:id="rId224" xr:uid="{13881F4D-1907-47B3-80B7-38403B9FD3E3}"/>
+    <hyperlink ref="F160" r:id="rId225" xr:uid="{8BBF2956-5E1D-4B54-89D9-2C16AB76D894}"/>
+    <hyperlink ref="I160" r:id="rId226" xr:uid="{6D6CDF5B-0DE0-435E-B22F-AF6F4C49694A}"/>
+    <hyperlink ref="G161" r:id="rId227" xr:uid="{41E5FF09-0B43-45F9-8BD1-B965DB6FE33C}"/>
+    <hyperlink ref="G162" r:id="rId228" xr:uid="{D5315F16-A3A9-4673-A120-15305A1C7CE5}"/>
+    <hyperlink ref="J84" r:id="rId229" xr:uid="{DEA09E08-07CD-4CF6-8849-B790ADFAB1D7}"/>
+    <hyperlink ref="G177" r:id="rId230" xr:uid="{3B503B94-C69D-41DF-8832-15450401D614}"/>
+    <hyperlink ref="G138" r:id="rId231" xr:uid="{7C1C46DB-113C-42FD-BFCD-615FC64214D3}"/>
+    <hyperlink ref="J138" r:id="rId232" xr:uid="{E0CAA7C5-7CB5-48FD-9011-C2B75AD982B8}"/>
+    <hyperlink ref="G183" r:id="rId233" xr:uid="{17BF32F1-65EA-4FAB-AEC7-5832BEFE6AA9}"/>
+    <hyperlink ref="J179" r:id="rId234" xr:uid="{1EA7A174-E456-494C-B586-752FB3FF2FAC}"/>
+    <hyperlink ref="J182" r:id="rId235" xr:uid="{569A66D5-7FB9-4083-8823-265CD5F804B8}"/>
+    <hyperlink ref="G185" r:id="rId236" xr:uid="{2A77CAF6-5BDA-476F-91B6-D76E4A0D2B10}"/>
+    <hyperlink ref="I198" r:id="rId237" xr:uid="{42F39E23-8BE6-400A-86E1-AC2FCC756D49}"/>
+    <hyperlink ref="G195" r:id="rId238" xr:uid="{37070B14-B00C-4A32-8C3A-FD64D6BBF612}"/>
+    <hyperlink ref="J194" r:id="rId239" xr:uid="{6986554F-EC53-4EE7-8DD8-5C1BD3E8B46B}"/>
+    <hyperlink ref="G194" r:id="rId240" xr:uid="{BA09168D-BEF0-422F-8E14-321407EF358B}"/>
+    <hyperlink ref="J137" r:id="rId241" xr:uid="{FD52BD84-4D85-43DF-A60F-98C3E4A9B555}"/>
+    <hyperlink ref="J211" r:id="rId242" xr:uid="{4AE1F7EB-917B-4F8F-A26B-C7DF3305851E}"/>
+    <hyperlink ref="G224" r:id="rId243" xr:uid="{E94C7C5E-100B-44B6-9BC5-55BCEED1372C}"/>
+    <hyperlink ref="G187" r:id="rId244" xr:uid="{25CD5E38-476C-4BE7-A0D8-B551B25B9999}"/>
+    <hyperlink ref="J187" r:id="rId245" xr:uid="{05D1D6E1-06A6-48A8-B299-6339A3F86AE0}"/>
+    <hyperlink ref="J195" r:id="rId246" xr:uid="{7E71409F-BA0A-4955-A3B3-F1E7C616AD7B}"/>
+    <hyperlink ref="G227" r:id="rId247" xr:uid="{7451FA83-362F-42CE-86C1-63D4C1A8F574}"/>
+    <hyperlink ref="G231" r:id="rId248" xr:uid="{7943D8C3-F5E3-4057-A045-8F1F1DF6BACE}"/>
+    <hyperlink ref="J231" r:id="rId249" xr:uid="{FB54ADB1-2D44-4E38-AF9C-2461648B03C6}"/>
+    <hyperlink ref="J233" r:id="rId250" xr:uid="{26383606-0049-4C1F-9198-C8A8C609C2D2}"/>
+    <hyperlink ref="G234" r:id="rId251" xr:uid="{7A9C3566-A379-425D-BECD-08788CC35F12}"/>
+    <hyperlink ref="J234" r:id="rId252" xr:uid="{35515FFB-877A-45A5-9C2A-EEBE42989A9A}"/>
+    <hyperlink ref="J226" r:id="rId253" xr:uid="{A43F2007-A52F-4B3F-9899-7C812A4DEB60}"/>
+    <hyperlink ref="I236" r:id="rId254" xr:uid="{109AC7DC-9BD2-4E41-ACB7-9F1488E021EE}"/>
+    <hyperlink ref="G238" r:id="rId255" xr:uid="{A8009E61-8D0B-4F06-83F2-037592B55BE8}"/>
+    <hyperlink ref="G237" r:id="rId256" xr:uid="{5CEDBFF6-01B9-4CC1-A67C-7B3E29C86CC4}"/>
+    <hyperlink ref="G242" r:id="rId257" xr:uid="{C9FA8B36-D804-4F33-B356-9225A2409D48}"/>
+    <hyperlink ref="G239" r:id="rId258" xr:uid="{4A690FA6-E276-4D67-8490-4418225CBE17}"/>
+    <hyperlink ref="J239" r:id="rId259" xr:uid="{BC897F08-11AF-4836-B130-91FB406DDB55}"/>
+    <hyperlink ref="G240" r:id="rId260" xr:uid="{D429BC46-3D89-4360-B559-4DDF188C1CF0}"/>
+    <hyperlink ref="G241" r:id="rId261" xr:uid="{F8474133-1A35-40FF-9EA6-EEA873E9CAE1}"/>
+    <hyperlink ref="J242" r:id="rId262" xr:uid="{02D803AA-3A6D-45A3-872B-983C8B2556B7}"/>
+    <hyperlink ref="G249" r:id="rId263" xr:uid="{66DC85C6-2FAD-4452-A710-8D94C689A487}"/>
+    <hyperlink ref="G251" r:id="rId264" xr:uid="{4C28AF5D-E74C-4546-BD80-7022384A8902}"/>
+    <hyperlink ref="G253" r:id="rId265" xr:uid="{3395C89B-BB40-4F13-95A2-A3F4CC67F786}"/>
+    <hyperlink ref="G259" r:id="rId266" xr:uid="{8129C85A-2513-434C-B2E4-1651DF1CB8A9}"/>
+    <hyperlink ref="G261" r:id="rId267" xr:uid="{8A7875EE-77DA-4E0E-915D-C64473AE6E44}"/>
+    <hyperlink ref="G262" r:id="rId268" xr:uid="{549E140F-FC64-4C74-89BF-E8D7D07509D9}"/>
+    <hyperlink ref="G263" r:id="rId269" xr:uid="{A0ECEC06-23C9-49E9-A57B-ED96BC8A8049}"/>
+    <hyperlink ref="I264" r:id="rId270" xr:uid="{CA7B064D-EB45-4A4A-9A24-1F38A7B7FBF7}"/>
+    <hyperlink ref="G60" r:id="rId271" xr:uid="{A953E29B-28E3-4C5F-95FE-E105303177D2}"/>
+    <hyperlink ref="I174" r:id="rId272" xr:uid="{AEBDBC46-22BF-48E7-821F-7B52FAE0D1AA}"/>
+    <hyperlink ref="G188" r:id="rId273" xr:uid="{221CA1AF-FAC9-4EF8-8F38-A4BFF82E0578}"/>
+    <hyperlink ref="J188" r:id="rId274" xr:uid="{B5689B09-3EB1-44A7-A054-F04D01E7414B}"/>
+    <hyperlink ref="G271" r:id="rId275" xr:uid="{FE6EB286-26D6-46F9-BB7A-03BDB15C34F0}"/>
+    <hyperlink ref="G272" r:id="rId276" xr:uid="{8FB6F93C-2C5C-42E8-A060-763374537B45}"/>
+    <hyperlink ref="G273" r:id="rId277" xr:uid="{E1C69E68-1D3F-4854-BC62-E5BBBF078394}"/>
+    <hyperlink ref="G274" r:id="rId278" xr:uid="{7399752E-B0A4-4A47-A0CD-91C53935D0F4}"/>
+    <hyperlink ref="G276" r:id="rId279" xr:uid="{A2889424-C9B1-4198-A47B-B3820E4C3978}"/>
+    <hyperlink ref="G277" r:id="rId280" xr:uid="{A0296D21-371B-4150-B655-7732EE6F6260}"/>
+    <hyperlink ref="G279" r:id="rId281" xr:uid="{E1963ABB-A03A-4ADE-91C8-C9A61B10FDED}"/>
+    <hyperlink ref="I279" r:id="rId282" xr:uid="{6FD1A45E-2536-4C35-BBE8-E97618944058}"/>
+    <hyperlink ref="G280" r:id="rId283" xr:uid="{FD2D0075-9C2C-48A5-A8E0-D4A182083298}"/>
+    <hyperlink ref="G281" r:id="rId284" xr:uid="{18C9268A-B2CB-4C12-B8EB-0A205F4CE5D3}"/>
+    <hyperlink ref="G282" r:id="rId285" xr:uid="{4878EE2D-F486-48C4-87B5-DB9CB135A2C5}"/>
+    <hyperlink ref="G283" r:id="rId286" xr:uid="{3EEDD294-5314-45D4-BE9B-6B02777BB623}"/>
+    <hyperlink ref="F284" r:id="rId287" xr:uid="{A274453D-BCCA-463F-9A7C-502434CB55EC}"/>
+    <hyperlink ref="I284" r:id="rId288" xr:uid="{B214721F-D03B-4B5C-88EB-EB35BC4E9F17}"/>
+    <hyperlink ref="G286" r:id="rId289" xr:uid="{A7FB2395-D477-4E79-B5E2-42E33489BE17}"/>
+    <hyperlink ref="I153" r:id="rId290" xr:uid="{BD3026A3-E0D2-48CC-9B71-88C511181A29}"/>
+    <hyperlink ref="I154" r:id="rId291" xr:uid="{E36CBB3A-D194-44B5-9979-B2D27B1AE771}"/>
+    <hyperlink ref="J289" r:id="rId292" xr:uid="{81D62A8A-D5BC-4DE0-8609-BEF6F9FA44E9}"/>
+    <hyperlink ref="G287" r:id="rId293" xr:uid="{1289D56E-E9C1-4105-A5C4-E50D8E5AD4D8}"/>
+    <hyperlink ref="G291" r:id="rId294" xr:uid="{4F08D137-75F7-4362-9419-F9973180D799}"/>
+    <hyperlink ref="G288" r:id="rId295" xr:uid="{C5B9650C-7742-4082-A6E3-2F7BCD6C7F90}"/>
+    <hyperlink ref="G257" r:id="rId296" xr:uid="{A2ADB4FD-8E7E-43C6-AD84-E91BD809CF01}"/>
+    <hyperlink ref="I295" r:id="rId297" xr:uid="{B6C05AA7-12FC-4ADE-88C6-DCA557C37D8C}"/>
+    <hyperlink ref="J302" r:id="rId298" xr:uid="{5AFC9A12-4CC0-4332-8B68-26AE7E446A8B}"/>
+    <hyperlink ref="J303" r:id="rId299" xr:uid="{2926E6BA-3E96-4AFF-A884-E275ABCB504A}"/>
+    <hyperlink ref="J305" r:id="rId300" xr:uid="{EEAC7210-6D56-40BF-948A-538E7064E5A3}"/>
+    <hyperlink ref="J312" r:id="rId301" xr:uid="{1717A586-6FF9-4E69-AF8E-1614D71FB644}"/>
+    <hyperlink ref="J314" r:id="rId302" xr:uid="{E71C29AE-71B2-4CDE-B23D-9691623888BF}"/>
+    <hyperlink ref="J118" r:id="rId303" xr:uid="{40D54971-256D-41ED-97FE-EFA99C6273B0}"/>
+    <hyperlink ref="G120" r:id="rId304" xr:uid="{B9497A62-157E-4098-BE62-954186987468}"/>
+    <hyperlink ref="F125" r:id="rId305" xr:uid="{8FF11FC7-FEC8-4B19-B5AB-4875B77AFD6D}"/>
+    <hyperlink ref="J128" r:id="rId306" xr:uid="{DC385F6A-3673-4BEE-AAB4-8E803ACF1DEB}"/>
+    <hyperlink ref="J129" r:id="rId307" xr:uid="{F9988203-3610-4101-B909-79E1D6A5DCCA}"/>
+    <hyperlink ref="J65" r:id="rId308" xr:uid="{6C0E02B8-55D2-4A81-85B6-16062F639B8A}"/>
+    <hyperlink ref="J120" r:id="rId309" xr:uid="{BF1A636D-5B02-4280-8EA2-CB6683B91F21}"/>
+    <hyperlink ref="G20" r:id="rId310" xr:uid="{29CBD30F-05FB-41F3-AD50-D965A649943B}"/>
+    <hyperlink ref="J180" r:id="rId311" xr:uid="{ECE05D90-C0DB-4781-B768-531F378A2EAD}"/>
+    <hyperlink ref="G61" r:id="rId312" xr:uid="{A4D1D17C-EA63-44DF-A014-6471426440C6}"/>
+    <hyperlink ref="J98" r:id="rId313" xr:uid="{018C46CC-C5D3-4290-86DD-90693FFC6406}"/>
+    <hyperlink ref="G294" r:id="rId314" xr:uid="{4ED597E6-77FC-40FD-8DA2-29E821E68335}"/>
+    <hyperlink ref="G225" r:id="rId315" xr:uid="{4099AF44-F8DF-4DE6-8E9E-C53CEA1B4A66}"/>
+    <hyperlink ref="H149" r:id="rId316" display="C1-434110-26_incidencia" xr:uid="{79A669DD-B5F3-4FE8-A05C-4F449C89798F}"/>
+    <hyperlink ref="H147" r:id="rId317" display="C1-569862-26" xr:uid="{37E6C694-F1A0-4C77-B43E-AC366640D05F}"/>
+    <hyperlink ref="H148" r:id="rId318" display="C1-569862-26_avaluacio" xr:uid="{1E09CB3C-AFA3-458B-A602-A21A00A5CBD9}"/>
+    <hyperlink ref="G149" r:id="rId319" xr:uid="{83E64D48-54C5-4337-9D86-27C615C7FAF1}"/>
+    <hyperlink ref="G147" r:id="rId320" xr:uid="{9304F059-E0AD-430D-9A4C-0C0B14DB942B}"/>
+    <hyperlink ref="G148" r:id="rId321" xr:uid="{603BA9C1-33DF-4E80-AE41-F47B465FB1DF}"/>
+    <hyperlink ref="H267" r:id="rId322" display="C1-568995-26_incidencia" xr:uid="{BBCA5B7E-C1EB-42EC-B1F8-250C1BEE6367}"/>
+    <hyperlink ref="H265" r:id="rId323" display="C1-568995-26" xr:uid="{B102F876-0F2C-40A3-8168-062EF5C0C05E}"/>
+    <hyperlink ref="H266" r:id="rId324" display="C1-568995-26_avaluacio" xr:uid="{11C0E027-FA43-47C0-9A2E-2831B68E64D7}"/>
+    <hyperlink ref="G267" r:id="rId325" xr:uid="{71E67628-463A-4709-8AE3-5EF6CEB83997}"/>
+    <hyperlink ref="G265" r:id="rId326" xr:uid="{911FD66E-0902-4A6C-9A66-39B2EC89C6FB}"/>
+    <hyperlink ref="G266" r:id="rId327" xr:uid="{6548D2BD-88ED-44B5-A06E-0AEFAA9BB2CA}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="8" scale="76" orientation="portrait" r:id="rId317"/>
+  <pageSetup paperSize="8" scale="76" orientation="portrait" r:id="rId328"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="89" max="16383" man="1"/>
     <brk id="150" max="16383" man="1"/>
   </rowBreaks>
-  <drawing r:id="rId318"/>
+  <drawing r:id="rId329"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervals amb nom</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>