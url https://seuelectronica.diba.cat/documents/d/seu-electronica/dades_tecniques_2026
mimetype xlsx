--- v1 (2026-05-23)
+++ v2 (2026-06-19)
@@ -8,78 +8,78 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\DSCL\SGL\Tecnologies\Homologacio formularis\Pla 2024-2027\2-Catàleg\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5AADFFC7-B870-4299-B877-F7E517DCF9D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87537B92-22C7-40A7-AB6A-93F1783E7D23}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CONSULTA_BASE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">CONSULTA_BASE!$B$11:$J$256</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">CONSULTA_BASE!$B$1:$J$256</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1245" uniqueCount="651">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1248" uniqueCount="654">
   <si>
     <t>Direcció Serveis de Formació</t>
   </si>
   <si>
     <t>Avaluació de la qualitat de les aigües</t>
   </si>
   <si>
     <t>Avaluació del soroll</t>
   </si>
   <si>
     <t>Elaboració de mapes de soroll, mapes de capacitat acústica i plans d'acció</t>
   </si>
   <si>
     <t>Estudis de la qualitat de l'aire</t>
   </si>
   <si>
     <t>Mesures dels camps electromagnètics</t>
   </si>
   <si>
     <t>Promoció de la mobilitat sostenible</t>
   </si>
   <si>
     <t>Promoció de mesures per a l'eficiència energètica, l'estalvi i les energies renovables</t>
   </si>
   <si>
@@ -1984,54 +1984,63 @@
   <si>
     <t>C1-566250-26</t>
   </si>
   <si>
     <t>Gestió material de la borsa supramunicipal de personal temporal Treballador/a Social</t>
   </si>
   <si>
     <t>C1-569862-26</t>
   </si>
   <si>
     <t>C1-569862-26_avaluacio</t>
   </si>
   <si>
     <t>Gestió material de la borsa supramunicipal de personal temporal Tècnic/a d'Educació Infantil</t>
   </si>
   <si>
     <t>C1-568995-26</t>
   </si>
   <si>
     <t>C1-568995-26_avaluacio</t>
   </si>
   <si>
     <t>C1-568995-26_incidencia</t>
   </si>
   <si>
-    <t>Data actualització: 14/05/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>C1-569862-26_incidencia</t>
+  </si>
+  <si>
+    <t>Data actualització: 28/05/2026</t>
+  </si>
+  <si>
+    <t>Suport a la creació i reforç de les Oficines de Gestió de Prestacions Socials (OGPS)</t>
+  </si>
+  <si>
+    <t>C1-570011-26</t>
+  </si>
+  <si>
+    <t>C4-570011-26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -2866,202 +2875,202 @@
     <xf numFmtId="0" fontId="8" fillId="6" borderId="23" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="10" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
-    </xf>
-[...139 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Enllaç" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFE7EEF5"/>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -3453,6711 +3462,6730 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509798-26" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-549281-26" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-505636-26.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497285-26" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-466781-26" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435754-26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434779-26" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477661-26" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433880-26" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_avaluacio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-446834-26" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434235-26" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444847-26" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-454441-26" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442152-26" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455339-26" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-438013-26" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-436337-26.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462030-26" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444960-26" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472595-26" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-566543-26" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-356695-25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-447226-26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436735-26" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434924-26" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-461759-26" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-498080-26" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455119-26" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435514-26" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-508109-26.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-496926-26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481452-26" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-452319-26" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458499-26" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_incidencia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442334-26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-549281-26" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444593-26" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-469370-26" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474452-26" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-461452-26" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434318-26" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464840-26" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455362-26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446920-26" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443400-26" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437603-26" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434430-26" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-566250-26" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-438374-26" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-462030-26" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448815-26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443084-26" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-436735-26" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442460-26" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458217-26" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477995-26" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-496907-26" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-498080-26" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436160-26" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446898-26" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-508063-26" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433435-26" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-467039-26" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435992-26" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462271-26" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433488-26" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-448351-26" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-490544-26" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-434318-26" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481231-26" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-461351-26" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-505573-26" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442393-26" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_incidencia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446874-26" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474124-26" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-438093-26" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448941-26" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437944-26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443049-26" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508991-26" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-437664-26" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442591-26" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-464458-26" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-435992-26" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-563200-26" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-440054-26" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458457-26" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436337-26" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-460605-26.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433305-26" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-450649-26" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440977-26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-459995-26" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_avaluacio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-490323-26" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434110-26" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-447226-26" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-433880-26" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464458-26" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-496646-26" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-480751-26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436462-26" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446855-26" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477360-26" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448649-26" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443500-26" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-524738-26" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481173-26" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440934-26" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-549045-26" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508109-26" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-436258-26.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-435561-26" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446834-26" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434110-26_incidencia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437981-26" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-480555-26" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-435514-26" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-442797-26" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-437173-26" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477510-26" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-497569-26" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-447452-26" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-530268-26" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433918-26" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-498258-26" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-469175-26" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-472595-26" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440956-26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-455734-26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433412-26" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-510406-26" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455420-26" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-483812-26" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440087-26" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-481132-26" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-460553-26" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497374-26" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-450627-26" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433024-26" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434604-26" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-467224-26" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435489-26" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477769-26" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472719-26" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434110-26_avaluacio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435662-26" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-498151-26" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-511028-26.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-488938-26" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458184-26" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-437236-26" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-496907-26" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446774-26" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464700-26" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433508-26" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434171-26" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-439368-26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435897-26" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-497739-26" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440889-26" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-433207-26.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_avaluacio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434149-26" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508234-26" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-436314-26.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C4-435561-26" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-510112-26" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-439410-26" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448622-26" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497569-26" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444329-26" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472547-26" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472631-26" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-436291-26" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-440934-26" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-475119-26" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-503471-26" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434191-26" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-434604-26" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-507087-26.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-497517-26" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-530310-26" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497739-26" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434456-26" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436379-26" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-471240-26" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-433918-26" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-530498-26" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-454485-26" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-469370-26" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-448622-26.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437001-26" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433002-26" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508704-26" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-473730-26" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-479407-26" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-454466-26" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-457950-26" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458391-26" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509897-26" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-481057-26" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464190-26" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-441690-26" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_incidencia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433527-26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433334-26" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497517-26" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437963-26" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-490398-26" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-310383-25" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-439410-26" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435224-26" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-471240-26" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-435897-26" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-530498-26" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442934-26" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458499-26" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435625-26" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-505596-26.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-485312_XAM_PM-26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-510045-26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-480462-26" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-450673-26" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458327-26" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-475570-26" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-498647-26" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474373-26" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509320-26" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446579-26" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-466393-26" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440507-26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458457-26" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433459-26" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437664-26" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444826-26" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-438036-26" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-488408-26" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-485312_XAM_CST-26" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-432977-26" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462390-26" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-438396-26" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442412-26" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-343383-25" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-514029-26" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508586-26" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436421-26" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-038-23.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509692-26" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-447568-26" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-470853-26" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-448403-26" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444368-26" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434212-26" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455054-26" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462320-26" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C4-475570-26" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_avaluacio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477592-26" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508461-26" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-530736-26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-460553-26" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433358-26" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-470384-26" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-441304-26" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-448649-26.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437023-26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481057-26" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-485936-26" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-439911-26" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433040-26" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-558720-26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436045-26" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448351-26" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-514029-26" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-436216-26" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-482218-26" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436216-26" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-511427-26" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446131-26" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442252-26" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-512489-26" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464503-26" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462195-26" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-475119-26" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458327-26" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_incidencia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474473-26" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497409-26" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-530736-26" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-468851-26" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509798-26" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-549281-26" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-505636-26.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497285-26" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-466781-26" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435754-26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434779-26" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477661-26" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433880-26" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_avaluacio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-446834-26" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434235-26" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444847-26" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-454441-26" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442152-26" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455339-26" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-438013-26" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-436337-26.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462030-26" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444960-26" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472595-26" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-566543-26" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-356695-25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-447226-26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436735-26" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434924-26" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-461759-26" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-498080-26" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455119-26" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435514-26" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-508109-26.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-496926-26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481452-26" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-452319-26" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458499-26" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_incidencia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442334-26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-549281-26" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444593-26" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-469370-26" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474452-26" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-461452-26" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434318-26" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464840-26" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455362-26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446920-26" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443400-26" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437603-26" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434430-26" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-566250-26" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-438374-26" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-462030-26" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448815-26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443084-26" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-436735-26" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442460-26" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458217-26" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477995-26" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-496907-26" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-498080-26" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436160-26" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446898-26" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-508063-26" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433435-26" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-467039-26" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435992-26" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462271-26" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433488-26" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-448351-26" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-490544-26" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-434318-26" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481231-26" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-461351-26" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-505573-26" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442393-26" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_incidencia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446874-26" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474124-26" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-438093-26" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448941-26" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437944-26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443049-26" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508991-26" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-437664-26" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442591-26" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-464458-26" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-435992-26" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-563200-26" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-440054-26" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458457-26" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436337-26" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-460605-26.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433305-26" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-450649-26" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440977-26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-459995-26" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_avaluacio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-490323-26" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434110-26" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-447226-26" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-433880-26" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464458-26" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-496646-26" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-480751-26" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446855-26" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477360-26" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448649-26" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508109-26" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-436258-26.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-435561-26" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446834-26" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434110-26_incidencia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437981-26" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-480555-26" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-435514-26" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-442797-26" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-437173-26" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477510-26" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-497569-26" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-447452-26" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-530268-26" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433918-26" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-498258-26" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-469175-26" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-472595-26" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440956-26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-455734-26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433412-26" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-510406-26" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455420-26" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-483812-26" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440087-26" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-481132-26" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-460553-26" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-570011-26" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497374-26" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-450627-26" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433024-26" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434604-26" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-467224-26" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435489-26" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477769-26" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472719-26" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434110-26_avaluacio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435662-26" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-498151-26" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-511028-26.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-488938-26" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458184-26" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-437236-26" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-496907-26" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446774-26" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464700-26" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433508-26" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434171-26" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-439368-26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435897-26" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-497739-26" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440889-26" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-433207-26.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_avaluacio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434149-26" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508234-26" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-436314-26.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C4-435561-26" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-510112-26" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-439410-26" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448622-26" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497569-26" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444329-26" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472547-26" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472631-26" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-436291-26" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-440934-26" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-475119-26" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-503471-26" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434191-26" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-434604-26" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-507087-26.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-497517-26" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-530310-26" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497739-26" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434456-26" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436379-26" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-471240-26" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-433918-26" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-530498-26" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-454485-26" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-469370-26" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-570011-26" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-448622-26.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437001-26" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433002-26" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508704-26" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-473730-26" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-479407-26" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-454466-26" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-457950-26" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458391-26" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509897-26" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-481057-26" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464190-26" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-441690-26" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_incidencia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433527-26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433334-26" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497517-26" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437963-26" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-490398-26" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-310383-25" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-439410-26" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435224-26" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-471240-26" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-435897-26" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-530498-26" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442934-26" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458499-26" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435625-26" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-505596-26.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-485312_XAM_PM-26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-510045-26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-480462-26" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-450673-26" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458327-26" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-475570-26" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-498647-26" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474373-26" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509320-26" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446579-26" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-466393-26" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440507-26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458457-26" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433459-26" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437664-26" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444826-26" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-438036-26" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-488408-26" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-485312_XAM_CST-26" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-432977-26" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462390-26" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-438396-26" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442412-26" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-343383-25" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-514029-26" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508586-26" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436421-26" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-038-23.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509692-26" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-447568-26" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-470853-26" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-448403-26" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444368-26" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434212-26" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455054-26" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462320-26" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C4-475570-26" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_avaluacio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477592-26" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508461-26" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-530736-26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-460553-26" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433358-26" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-470384-26" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-441304-26" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-448649-26.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437023-26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481057-26" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-485936-26" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-439911-26" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433040-26" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-558720-26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436045-26" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448351-26" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-514029-26" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-436216-26" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-482218-26" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436216-26" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-511427-26" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446131-26" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442252-26" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-512489-26" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464503-26" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462195-26" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-475119-26" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458327-26" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_incidencia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474473-26" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497409-26" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-530736-26" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-468851-26" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436462-26" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443500-26" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-524738-26" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481173-26" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440934-26" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-549045-26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J317"/>
+  <dimension ref="A1:J318"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane ySplit="10" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E11" sqref="E11"/>
+      <selection pane="bottomLeft" activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.5546875" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" customWidth="1"/>
     <col min="3" max="3" width="16.88671875" customWidth="1"/>
     <col min="4" max="4" width="8.6640625" customWidth="1"/>
     <col min="5" max="5" width="100.5546875" customWidth="1"/>
     <col min="6" max="6" width="23.109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="29.77734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="1.5546875" customWidth="1"/>
     <col min="9" max="9" width="12.44140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="17.5546875" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" s="1" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J1" s="7"/>
     </row>
     <row r="2" spans="2:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="J2" s="7"/>
     </row>
     <row r="3" spans="2:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="J3" s="7"/>
     </row>
     <row r="4" spans="2:10" s="1" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J4" s="7"/>
     </row>
     <row r="5" spans="2:10" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="126" t="s">
+      <c r="B5" s="146" t="s">
         <v>240</v>
       </c>
-      <c r="C5" s="126"/>
-[...6 lines deleted...]
-      <c r="J5" s="126"/>
+      <c r="C5" s="146"/>
+      <c r="D5" s="146"/>
+      <c r="E5" s="146"/>
+      <c r="F5" s="146"/>
+      <c r="G5" s="146"/>
+      <c r="H5" s="146"/>
+      <c r="I5" s="146"/>
+      <c r="J5" s="146"/>
     </row>
     <row r="6" spans="2:10" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="127" t="s">
+      <c r="B6" s="147" t="s">
         <v>90</v>
       </c>
-      <c r="C6" s="127"/>
-[...6 lines deleted...]
-      <c r="J6" s="127"/>
+      <c r="C6" s="147"/>
+      <c r="D6" s="147"/>
+      <c r="E6" s="147"/>
+      <c r="F6" s="147"/>
+      <c r="G6" s="147"/>
+      <c r="H6" s="147"/>
+      <c r="I6" s="147"/>
+      <c r="J6" s="147"/>
     </row>
     <row r="7" spans="2:10" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="135" t="s">
-[...9 lines deleted...]
-      <c r="J7" s="135"/>
+      <c r="B7" s="154" t="s">
+        <v>650</v>
+      </c>
+      <c r="C7" s="154"/>
+      <c r="D7" s="154"/>
+      <c r="E7" s="154"/>
+      <c r="F7" s="154"/>
+      <c r="G7" s="154"/>
+      <c r="H7" s="154"/>
+      <c r="I7" s="154"/>
+      <c r="J7" s="154"/>
     </row>
     <row r="8" spans="2:10" s="1" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="7"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="8"/>
     </row>
     <row r="9" spans="2:10" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
-      <c r="F9" s="130" t="s">
+      <c r="F9" s="150" t="s">
         <v>82</v>
       </c>
-      <c r="G9" s="131"/>
-[...1 lines deleted...]
-      <c r="I9" s="130" t="s">
+      <c r="G9" s="151"/>
+      <c r="H9" s="152"/>
+      <c r="I9" s="150" t="s">
         <v>83</v>
       </c>
-      <c r="J9" s="131"/>
+      <c r="J9" s="151"/>
     </row>
     <row r="10" spans="2:10" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="10"/>
       <c r="C10" s="10"/>
       <c r="D10" s="4"/>
       <c r="E10" s="12" t="s">
         <v>84</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>85</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>86</v>
       </c>
-      <c r="H10" s="134"/>
+      <c r="H10" s="153"/>
       <c r="I10" s="12" t="s">
         <v>87</v>
       </c>
       <c r="J10" s="12" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="11" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="112" t="s">
+      <c r="B11" s="130" t="s">
         <v>368</v>
       </c>
-      <c r="C11" s="132" t="s">
+      <c r="C11" s="145" t="s">
         <v>367</v>
       </c>
       <c r="D11" s="21">
         <v>438396</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>285</v>
       </c>
       <c r="F11" s="13"/>
       <c r="G11" s="14" t="s">
         <v>286</v>
       </c>
-      <c r="H11" s="134"/>
+      <c r="H11" s="153"/>
       <c r="I11" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="12" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="112"/>
-      <c r="C12" s="109"/>
+      <c r="B12" s="130"/>
+      <c r="C12" s="125"/>
       <c r="D12" s="20">
         <v>475570</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>333</v>
       </c>
       <c r="F12" s="18"/>
       <c r="G12" s="14" t="s">
         <v>334</v>
       </c>
-      <c r="H12" s="134"/>
+      <c r="H12" s="153"/>
       <c r="I12" s="13"/>
       <c r="J12" s="14" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="13" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="112"/>
-      <c r="C13" s="109"/>
+      <c r="B13" s="130"/>
+      <c r="C13" s="125"/>
       <c r="D13" s="20">
         <v>481587</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>336</v>
       </c>
       <c r="F13" s="13"/>
       <c r="G13" s="41" t="s">
         <v>337</v>
       </c>
-      <c r="H13" s="134"/>
+      <c r="H13" s="153"/>
       <c r="I13" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="14" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="112"/>
-      <c r="C14" s="109"/>
+      <c r="B14" s="130"/>
+      <c r="C14" s="125"/>
       <c r="D14" s="20">
         <v>438355</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H14" s="134"/>
+      <c r="H14" s="153"/>
       <c r="I14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="15" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="112"/>
-      <c r="C15" s="109"/>
+      <c r="B15" s="130"/>
+      <c r="C15" s="125"/>
       <c r="D15" s="20">
         <v>438334</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="13"/>
       <c r="G15" s="41" t="s">
         <v>197</v>
       </c>
-      <c r="H15" s="134"/>
+      <c r="H15" s="153"/>
       <c r="I15" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="16" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="112"/>
-      <c r="C16" s="109"/>
+      <c r="B16" s="130"/>
+      <c r="C16" s="125"/>
       <c r="D16" s="20">
         <v>474124</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>338</v>
       </c>
       <c r="F16" s="53"/>
       <c r="G16" s="14" t="s">
         <v>339</v>
       </c>
-      <c r="H16" s="134"/>
+      <c r="H16" s="153"/>
       <c r="I16" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="17" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="112"/>
-      <c r="C17" s="109"/>
+      <c r="B17" s="130"/>
+      <c r="C17" s="125"/>
       <c r="D17" s="20">
         <v>432902</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H17" s="134"/>
+      <c r="H17" s="153"/>
       <c r="I17" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="18" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="112"/>
-      <c r="C18" s="109"/>
+      <c r="B18" s="130"/>
+      <c r="C18" s="125"/>
       <c r="D18" s="20">
         <v>438374</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G18" s="14" t="s">
         <v>253</v>
       </c>
-      <c r="H18" s="134"/>
+      <c r="H18" s="153"/>
       <c r="I18" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="19" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="112"/>
-      <c r="C19" s="109"/>
+      <c r="B19" s="130"/>
+      <c r="C19" s="125"/>
       <c r="D19" s="20">
         <v>482218</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>92</v>
       </c>
       <c r="F19" s="13"/>
       <c r="G19" s="14" t="s">
         <v>340</v>
       </c>
-      <c r="H19" s="134"/>
+      <c r="H19" s="153"/>
       <c r="I19" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="20" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="112"/>
-      <c r="C20" s="109"/>
+      <c r="B20" s="130"/>
+      <c r="C20" s="125"/>
       <c r="D20" s="20">
         <v>488408</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>615</v>
       </c>
       <c r="F20" s="13"/>
       <c r="G20" s="14" t="s">
         <v>616</v>
       </c>
-      <c r="H20" s="134"/>
+      <c r="H20" s="153"/>
       <c r="I20" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="21" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="112"/>
-      <c r="C21" s="109"/>
+      <c r="B21" s="130"/>
+      <c r="C21" s="125"/>
       <c r="D21" s="20">
         <v>438314</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H21" s="134"/>
+      <c r="H21" s="153"/>
       <c r="I21" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="22" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="112"/>
-      <c r="C22" s="109"/>
+      <c r="B22" s="130"/>
+      <c r="C22" s="125"/>
       <c r="D22" s="20">
         <v>477360</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>341</v>
       </c>
       <c r="F22" s="18"/>
       <c r="G22" s="14" t="s">
         <v>342</v>
       </c>
-      <c r="H22" s="134"/>
+      <c r="H22" s="153"/>
       <c r="I22" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="23" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="112"/>
-      <c r="C23" s="109"/>
+      <c r="B23" s="130"/>
+      <c r="C23" s="125"/>
       <c r="D23" s="20">
         <v>475119</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>201</v>
       </c>
       <c r="F23" s="13"/>
       <c r="G23" s="14" t="s">
         <v>343</v>
       </c>
-      <c r="H23" s="134"/>
+      <c r="H23" s="153"/>
       <c r="I23" s="13"/>
       <c r="J23" s="14" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="24" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="112"/>
-      <c r="C24" s="109"/>
+      <c r="B24" s="130"/>
+      <c r="C24" s="125"/>
       <c r="D24" s="20">
         <v>434604</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>195</v>
       </c>
       <c r="F24" s="13"/>
       <c r="G24" s="41" t="s">
         <v>347</v>
       </c>
-      <c r="H24" s="134"/>
+      <c r="H24" s="153"/>
       <c r="I24" s="13"/>
       <c r="J24" s="14" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="25" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="112"/>
-      <c r="C25" s="109"/>
+      <c r="B25" s="130"/>
+      <c r="C25" s="125"/>
       <c r="D25" s="20">
         <v>477510</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F25" s="13"/>
       <c r="G25" s="14" t="s">
         <v>349</v>
       </c>
-      <c r="H25" s="134"/>
+      <c r="H25" s="153"/>
       <c r="I25" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="26" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="112"/>
-      <c r="C26" s="109"/>
+      <c r="B26" s="130"/>
+      <c r="C26" s="125"/>
       <c r="D26" s="20">
         <v>503471</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F26" s="13"/>
       <c r="G26" s="14" t="s">
         <v>350</v>
       </c>
-      <c r="H26" s="134"/>
+      <c r="H26" s="153"/>
       <c r="I26" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="112"/>
-      <c r="C27" s="109"/>
+      <c r="B27" s="130"/>
+      <c r="C27" s="125"/>
       <c r="D27" s="20">
         <v>434924</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F27" s="13"/>
       <c r="G27" s="56" t="s">
         <v>258</v>
       </c>
-      <c r="H27" s="134"/>
+      <c r="H27" s="153"/>
       <c r="I27" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="112"/>
-      <c r="C28" s="109"/>
+      <c r="B28" s="130"/>
+      <c r="C28" s="125"/>
       <c r="D28" s="20">
         <v>434779</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>196</v>
       </c>
       <c r="F28" s="13"/>
       <c r="G28" s="56" t="s">
         <v>256</v>
       </c>
-      <c r="H28" s="134"/>
+      <c r="H28" s="153"/>
       <c r="I28" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="29" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="112"/>
-      <c r="C29" s="109"/>
+      <c r="B29" s="130"/>
+      <c r="C29" s="125"/>
       <c r="D29" s="20">
         <v>477995</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F29" s="13"/>
       <c r="G29" s="42" t="s">
         <v>351</v>
       </c>
-      <c r="H29" s="134"/>
+      <c r="H29" s="153"/>
       <c r="I29" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="30" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B30" s="112"/>
-      <c r="C30" s="110"/>
+      <c r="B30" s="130"/>
+      <c r="C30" s="126"/>
       <c r="D30" s="65">
         <v>478090</v>
       </c>
       <c r="E30" s="50" t="s">
         <v>198</v>
       </c>
       <c r="F30" s="61"/>
       <c r="G30" s="56" t="s">
         <v>199</v>
       </c>
-      <c r="H30" s="134"/>
+      <c r="H30" s="153"/>
       <c r="I30" s="61" t="s">
         <v>89</v>
       </c>
       <c r="J30" s="61" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="31" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="114" t="s">
+      <c r="B31" s="136" t="s">
         <v>369</v>
       </c>
-      <c r="C31" s="117" t="s">
+      <c r="C31" s="132" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="51">
         <v>436126</v>
       </c>
       <c r="E31" s="39" t="s">
         <v>236</v>
       </c>
       <c r="F31" s="47" t="s">
         <v>89</v>
       </c>
       <c r="G31" s="47" t="s">
         <v>89</v>
       </c>
       <c r="H31" s="68"/>
       <c r="I31" s="47" t="s">
         <v>89</v>
       </c>
       <c r="J31" s="47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="32" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="115"/>
-      <c r="C32" s="118"/>
+      <c r="B32" s="137"/>
+      <c r="C32" s="133"/>
       <c r="D32" s="57">
         <v>436110</v>
       </c>
       <c r="E32" s="49" t="s">
         <v>237</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G32" s="16" t="s">
         <v>89</v>
       </c>
       <c r="H32" s="68"/>
       <c r="I32" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J32" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="33" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B33" s="115"/>
-      <c r="C33" s="119"/>
+      <c r="B33" s="137"/>
+      <c r="C33" s="134"/>
       <c r="D33" s="27">
         <v>436098</v>
       </c>
       <c r="E33" s="28" t="s">
         <v>125</v>
       </c>
       <c r="F33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="G33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="H33" s="69"/>
       <c r="I33" s="58" t="s">
         <v>89</v>
       </c>
       <c r="J33" s="58" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="34" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="115"/>
-      <c r="C34" s="117" t="s">
+      <c r="B34" s="137"/>
+      <c r="C34" s="132" t="s">
         <v>239</v>
       </c>
       <c r="D34" s="57">
         <v>442666</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>628</v>
       </c>
       <c r="F34" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G34" s="16" t="s">
         <v>89</v>
       </c>
       <c r="H34" s="29"/>
       <c r="I34" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J34" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="35" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="115"/>
-      <c r="C35" s="118"/>
+      <c r="B35" s="137"/>
+      <c r="C35" s="133"/>
       <c r="D35" s="57">
         <v>442591</v>
       </c>
       <c r="E35" s="50" t="s">
         <v>629</v>
       </c>
       <c r="F35" s="16"/>
       <c r="G35" s="14" t="s">
         <v>352</v>
       </c>
       <c r="H35" s="29"/>
       <c r="I35" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J35" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="36" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B36" s="115"/>
-      <c r="C36" s="118"/>
+      <c r="B36" s="137"/>
+      <c r="C36" s="133"/>
       <c r="D36" s="20">
         <v>442797</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>113</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>89</v>
       </c>
       <c r="H36" s="29"/>
       <c r="I36" s="56"/>
       <c r="J36" s="14" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="37" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B37" s="115"/>
-      <c r="C37" s="118"/>
+      <c r="B37" s="137"/>
+      <c r="C37" s="133"/>
       <c r="D37" s="20">
         <v>442460</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>221</v>
       </c>
       <c r="F37" s="16"/>
       <c r="G37" s="14" t="s">
         <v>355</v>
       </c>
       <c r="H37" s="29"/>
       <c r="I37" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J37" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="38" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="115"/>
-      <c r="C38" s="118"/>
+      <c r="B38" s="137"/>
+      <c r="C38" s="133"/>
       <c r="D38" s="20">
         <v>442412</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>141</v>
       </c>
       <c r="F38" s="16"/>
       <c r="G38" s="14" t="s">
         <v>356</v>
       </c>
       <c r="H38" s="29"/>
       <c r="I38" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J38" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="115"/>
-      <c r="C39" s="118"/>
+      <c r="B39" s="137"/>
+      <c r="C39" s="133"/>
       <c r="D39" s="20">
         <v>442252</v>
       </c>
       <c r="E39" s="49" t="s">
         <v>74</v>
       </c>
       <c r="F39" s="17"/>
       <c r="G39" s="14" t="s">
         <v>357</v>
       </c>
       <c r="H39" s="29"/>
       <c r="I39" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J39" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="40" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B40" s="115"/>
-      <c r="C40" s="119"/>
+      <c r="B40" s="137"/>
+      <c r="C40" s="134"/>
       <c r="D40" s="57">
         <v>442334</v>
       </c>
       <c r="E40" s="28" t="s">
         <v>219</v>
       </c>
       <c r="F40" s="52"/>
       <c r="G40" s="42" t="s">
         <v>358</v>
       </c>
       <c r="H40" s="29"/>
       <c r="I40" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J40" s="52" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="41" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="115"/>
-      <c r="C41" s="117" t="s">
+      <c r="B41" s="137"/>
+      <c r="C41" s="132" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="51">
         <v>467039</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>204</v>
       </c>
       <c r="F41" s="47"/>
       <c r="G41" s="40" t="s">
         <v>362</v>
       </c>
       <c r="H41" s="29"/>
       <c r="I41" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J41" s="47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="42" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B42" s="115"/>
-      <c r="C42" s="118"/>
+      <c r="B42" s="137"/>
+      <c r="C42" s="133"/>
       <c r="D42" s="21">
         <v>450649</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>205</v>
       </c>
       <c r="F42" s="16"/>
       <c r="G42" s="48" t="s">
         <v>363</v>
       </c>
       <c r="H42" s="29"/>
       <c r="I42" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J42" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="43" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="115"/>
-      <c r="C43" s="118"/>
+      <c r="B43" s="137"/>
+      <c r="C43" s="133"/>
       <c r="D43" s="20">
         <v>473933</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>360</v>
       </c>
       <c r="F43" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G43" s="16" t="s">
         <v>89</v>
       </c>
       <c r="H43" s="30"/>
       <c r="I43" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J43" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B44" s="115"/>
-      <c r="C44" s="118"/>
+      <c r="B44" s="137"/>
+      <c r="C44" s="133"/>
       <c r="D44" s="20">
         <v>474220</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>361</v>
       </c>
       <c r="F44" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G44" s="16" t="s">
         <v>89</v>
       </c>
       <c r="H44" s="30"/>
       <c r="I44" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J44" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="45" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="115"/>
-      <c r="C45" s="118"/>
+      <c r="B45" s="137"/>
+      <c r="C45" s="133"/>
       <c r="D45" s="20">
         <v>450627</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>123</v>
       </c>
       <c r="F45" s="16"/>
       <c r="G45" s="14" t="s">
         <v>327</v>
       </c>
       <c r="H45" s="29"/>
       <c r="I45" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J45" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="46" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="115"/>
-      <c r="C46" s="118"/>
+      <c r="B46" s="137"/>
+      <c r="C46" s="133"/>
       <c r="D46" s="20">
         <v>450673</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>114</v>
       </c>
       <c r="F46" s="16"/>
       <c r="G46" s="14" t="s">
         <v>364</v>
       </c>
       <c r="H46" s="29"/>
       <c r="I46" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J46" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="47" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="115"/>
-      <c r="C47" s="118"/>
+      <c r="B47" s="137"/>
+      <c r="C47" s="133"/>
       <c r="D47" s="20">
         <v>466781</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F47" s="16"/>
       <c r="G47" s="14" t="s">
         <v>365</v>
       </c>
       <c r="H47" s="29"/>
       <c r="I47" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J47" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="48" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="115"/>
-      <c r="C48" s="118"/>
+      <c r="B48" s="137"/>
+      <c r="C48" s="133"/>
       <c r="D48" s="20">
         <v>467224</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>206</v>
       </c>
       <c r="F48" s="16"/>
       <c r="G48" s="14" t="s">
         <v>366</v>
       </c>
       <c r="H48" s="29"/>
       <c r="I48" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J48" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="49" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="115"/>
-      <c r="C49" s="118"/>
+      <c r="B49" s="137"/>
+      <c r="C49" s="133"/>
       <c r="D49" s="20">
         <v>450609</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>147</v>
       </c>
       <c r="F49" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G49" s="13" t="s">
         <v>89</v>
       </c>
       <c r="H49" s="29"/>
       <c r="I49" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J49" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="50" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B50" s="115"/>
-      <c r="C50" s="118"/>
+      <c r="B50" s="137"/>
+      <c r="C50" s="133"/>
       <c r="D50" s="20">
         <v>474280</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>372</v>
       </c>
       <c r="F50" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G50" s="13" t="s">
         <v>89</v>
       </c>
       <c r="H50" s="29"/>
       <c r="I50" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J50" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="51" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B51" s="115"/>
-      <c r="C51" s="118"/>
+      <c r="B51" s="137"/>
+      <c r="C51" s="133"/>
       <c r="D51" s="20">
         <v>437355</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>370</v>
       </c>
       <c r="F51" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G51" s="13" t="s">
         <v>89</v>
       </c>
       <c r="H51" s="29"/>
       <c r="I51" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J51" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="52" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B52" s="115"/>
-      <c r="C52" s="118"/>
+      <c r="B52" s="137"/>
+      <c r="C52" s="133"/>
       <c r="D52" s="20">
         <v>466681</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>78</v>
       </c>
       <c r="F52" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G52" s="13" t="s">
         <v>89</v>
       </c>
       <c r="H52" s="29"/>
       <c r="I52" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J52" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="53" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B53" s="115"/>
-      <c r="C53" s="118"/>
+      <c r="B53" s="137"/>
+      <c r="C53" s="133"/>
       <c r="D53" s="20">
         <v>474099</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>373</v>
       </c>
       <c r="F53" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G53" s="13" t="s">
         <v>89</v>
       </c>
       <c r="H53" s="29"/>
       <c r="I53" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J53" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="54" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B54" s="115"/>
-      <c r="C54" s="119"/>
+      <c r="B54" s="137"/>
+      <c r="C54" s="134"/>
       <c r="D54" s="57">
         <v>467472</v>
       </c>
       <c r="E54" s="49" t="s">
         <v>115</v>
       </c>
       <c r="F54" s="42" t="s">
         <v>371</v>
       </c>
       <c r="G54" s="15"/>
       <c r="H54" s="29"/>
       <c r="I54" s="42" t="s">
         <v>328</v>
       </c>
       <c r="J54" s="61"/>
     </row>
     <row r="55" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="115"/>
-      <c r="C55" s="118" t="s">
+      <c r="B55" s="137"/>
+      <c r="C55" s="133" t="s">
         <v>180</v>
       </c>
       <c r="D55" s="51">
         <v>433040</v>
       </c>
       <c r="E55" s="39" t="s">
         <v>208</v>
       </c>
       <c r="F55" s="47"/>
       <c r="G55" s="48" t="s">
         <v>359</v>
       </c>
       <c r="H55" s="30"/>
       <c r="I55" s="47" t="s">
         <v>89</v>
       </c>
       <c r="J55" s="47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="56" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B56" s="115"/>
-      <c r="C56" s="118"/>
+      <c r="B56" s="137"/>
+      <c r="C56" s="133"/>
       <c r="D56" s="20">
         <v>433024</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>116</v>
       </c>
       <c r="F56" s="16"/>
       <c r="G56" s="14" t="s">
         <v>374</v>
       </c>
       <c r="H56" s="29"/>
       <c r="I56" s="42" t="s">
         <v>328</v>
       </c>
       <c r="J56" s="63"/>
     </row>
     <row r="57" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B57" s="115"/>
-      <c r="C57" s="118"/>
+      <c r="B57" s="137"/>
+      <c r="C57" s="133"/>
       <c r="D57" s="20">
         <v>433002</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F57" s="16"/>
       <c r="G57" s="14" t="s">
         <v>375</v>
       </c>
       <c r="H57" s="29"/>
       <c r="I57" s="42" t="s">
         <v>328</v>
       </c>
       <c r="J57" s="63"/>
     </row>
     <row r="58" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B58" s="115"/>
-      <c r="C58" s="118"/>
+      <c r="B58" s="137"/>
+      <c r="C58" s="133"/>
       <c r="D58" s="20">
         <v>432958</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>207</v>
       </c>
       <c r="F58" s="16"/>
       <c r="G58" s="41" t="s">
         <v>281</v>
       </c>
       <c r="H58" s="29"/>
       <c r="I58" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J58" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="59" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B59" s="116"/>
-      <c r="C59" s="119"/>
+      <c r="B59" s="138"/>
+      <c r="C59" s="134"/>
       <c r="D59" s="27">
         <v>432977</v>
       </c>
       <c r="E59" s="28" t="s">
         <v>128</v>
       </c>
       <c r="F59" s="52"/>
       <c r="G59" s="42" t="s">
         <v>282</v>
       </c>
       <c r="H59" s="29"/>
       <c r="I59" s="52" t="s">
         <v>89</v>
       </c>
       <c r="J59" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="60" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B60" s="136" t="s">
+      <c r="B60" s="128" t="s">
         <v>624</v>
       </c>
-      <c r="C60" s="109" t="s">
+      <c r="C60" s="125" t="s">
         <v>617</v>
       </c>
       <c r="D60" s="20">
         <v>563200</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>631</v>
       </c>
       <c r="F60" s="55"/>
       <c r="G60" s="85" t="s">
         <v>632</v>
       </c>
-      <c r="H60" s="120"/>
+      <c r="H60" s="118"/>
       <c r="I60" s="55" t="s">
         <v>89</v>
       </c>
       <c r="J60" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="61" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B61" s="136"/>
-      <c r="C61" s="109"/>
+      <c r="B61" s="128"/>
+      <c r="C61" s="125"/>
       <c r="D61" s="20">
         <v>549045</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>209</v>
       </c>
       <c r="F61" s="13"/>
       <c r="G61" s="14" t="s">
         <v>537</v>
       </c>
-      <c r="H61" s="120"/>
+      <c r="H61" s="118"/>
       <c r="I61" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J61" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="62" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B62" s="136"/>
-      <c r="C62" s="109"/>
+      <c r="B62" s="128"/>
+      <c r="C62" s="125"/>
       <c r="D62" s="20">
         <v>444368</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F62" s="16"/>
       <c r="G62" s="14" t="s">
         <v>294</v>
       </c>
-      <c r="H62" s="120"/>
+      <c r="H62" s="118"/>
       <c r="I62" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J62" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="63" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B63" s="136"/>
-      <c r="C63" s="109"/>
+      <c r="B63" s="128"/>
+      <c r="C63" s="125"/>
       <c r="D63" s="54">
         <v>448351</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>212</v>
       </c>
       <c r="F63" s="56"/>
       <c r="G63" s="14" t="s">
         <v>376</v>
       </c>
-      <c r="H63" s="120"/>
+      <c r="H63" s="118"/>
       <c r="I63" s="18"/>
       <c r="J63" s="14" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="64" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B64" s="136"/>
-      <c r="C64" s="109"/>
+      <c r="B64" s="128"/>
+      <c r="C64" s="125"/>
       <c r="D64" s="54">
         <v>446834</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>215</v>
       </c>
       <c r="F64" s="41"/>
       <c r="G64" s="14" t="s">
         <v>300</v>
       </c>
-      <c r="H64" s="120"/>
+      <c r="H64" s="118"/>
       <c r="I64" s="18"/>
       <c r="J64" s="14" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="65" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B65" s="136"/>
-      <c r="C65" s="109"/>
+      <c r="B65" s="128"/>
+      <c r="C65" s="125"/>
       <c r="D65" s="54">
         <v>469370</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>377</v>
       </c>
       <c r="F65" s="61"/>
       <c r="G65" s="14" t="s">
         <v>378</v>
       </c>
-      <c r="H65" s="120"/>
+      <c r="H65" s="118"/>
       <c r="I65" s="13"/>
       <c r="J65" s="14" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="66" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B66" s="136"/>
-      <c r="C66" s="109"/>
+      <c r="B66" s="128"/>
+      <c r="C66" s="125"/>
       <c r="D66" s="54">
         <v>439410</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>213</v>
       </c>
       <c r="F66" s="32"/>
       <c r="G66" s="22" t="s">
         <v>292</v>
       </c>
-      <c r="H66" s="120"/>
+      <c r="H66" s="118"/>
       <c r="I66" s="18"/>
       <c r="J66" s="22" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="67" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B67" s="136"/>
-      <c r="C67" s="110"/>
+      <c r="B67" s="128"/>
+      <c r="C67" s="126"/>
       <c r="D67" s="27">
         <v>447226</v>
       </c>
       <c r="E67" s="28" t="s">
         <v>214</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="70" t="s">
         <v>379</v>
       </c>
-      <c r="H67" s="121"/>
+      <c r="H67" s="119"/>
       <c r="I67" s="18"/>
       <c r="J67" s="70" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="68" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B68" s="136"/>
-      <c r="C68" s="128" t="s">
+      <c r="B68" s="128"/>
+      <c r="C68" s="148" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="20">
         <v>498151</v>
       </c>
       <c r="E68" s="39" t="s">
         <v>94</v>
       </c>
       <c r="F68" s="16"/>
       <c r="G68" s="14" t="s">
         <v>382</v>
       </c>
-      <c r="H68" s="125"/>
+      <c r="H68" s="123"/>
       <c r="I68" s="55" t="s">
         <v>89</v>
       </c>
       <c r="J68" s="55" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="69" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B69" s="136"/>
-      <c r="C69" s="129"/>
+      <c r="B69" s="128"/>
+      <c r="C69" s="149"/>
       <c r="D69" s="21">
         <v>448815</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>93</v>
       </c>
       <c r="F69" s="16"/>
       <c r="G69" s="48" t="s">
         <v>383</v>
       </c>
-      <c r="H69" s="120"/>
+      <c r="H69" s="118"/>
       <c r="I69" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J69" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="70" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B70" s="136"/>
-      <c r="C70" s="129"/>
+      <c r="B70" s="128"/>
+      <c r="C70" s="149"/>
       <c r="D70" s="20">
         <v>437664</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="16"/>
       <c r="G70" s="14" t="s">
         <v>250</v>
       </c>
-      <c r="H70" s="120"/>
+      <c r="H70" s="118"/>
       <c r="I70" s="13"/>
       <c r="J70" s="14" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="71" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B71" s="136"/>
-      <c r="C71" s="129"/>
+      <c r="B71" s="128"/>
+      <c r="C71" s="149"/>
       <c r="D71" s="20">
         <v>448941</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>149</v>
       </c>
       <c r="F71" s="16"/>
       <c r="G71" s="41" t="s">
         <v>326</v>
       </c>
-      <c r="H71" s="120"/>
+      <c r="H71" s="118"/>
       <c r="I71" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J71" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="72" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B72" s="136"/>
-      <c r="C72" s="129"/>
+      <c r="B72" s="128"/>
+      <c r="C72" s="149"/>
       <c r="D72" s="20">
         <v>433842</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>148</v>
       </c>
       <c r="F72" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G72" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H72" s="120"/>
+      <c r="H72" s="118"/>
       <c r="I72" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J72" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="73" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B73" s="136"/>
-      <c r="C73" s="129"/>
+      <c r="B73" s="128"/>
+      <c r="C73" s="149"/>
       <c r="D73" s="20">
         <v>452598</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G73" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H73" s="120"/>
+      <c r="H73" s="118"/>
       <c r="I73" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J73" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="74" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B74" s="136"/>
-      <c r="C74" s="129"/>
+      <c r="B74" s="128"/>
+      <c r="C74" s="149"/>
       <c r="D74" s="20">
         <v>435754</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F74" s="16"/>
       <c r="G74" s="14" t="s">
         <v>245</v>
       </c>
-      <c r="H74" s="120"/>
+      <c r="H74" s="118"/>
       <c r="I74" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J74" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="75" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B75" s="136"/>
-      <c r="C75" s="129"/>
+      <c r="B75" s="128"/>
+      <c r="C75" s="149"/>
       <c r="D75" s="20">
         <v>436045</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>223</v>
       </c>
       <c r="F75" s="16"/>
       <c r="G75" s="14" t="s">
         <v>246</v>
       </c>
-      <c r="H75" s="120"/>
+      <c r="H75" s="118"/>
       <c r="I75" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J75" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="76" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B76" s="136"/>
-      <c r="C76" s="129"/>
+      <c r="B76" s="128"/>
+      <c r="C76" s="149"/>
       <c r="D76" s="20">
         <v>438093</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>21</v>
       </c>
       <c r="F76" s="16"/>
       <c r="G76" s="14" t="s">
         <v>252</v>
       </c>
-      <c r="H76" s="120"/>
+      <c r="H76" s="118"/>
       <c r="I76" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J76" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="77" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B77" s="136"/>
-      <c r="C77" s="129"/>
+      <c r="B77" s="128"/>
+      <c r="C77" s="149"/>
       <c r="D77" s="20">
         <v>437459</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>95</v>
       </c>
       <c r="F77" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G77" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H77" s="120"/>
+      <c r="H77" s="118"/>
       <c r="I77" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J77" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="78" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B78" s="136"/>
-      <c r="C78" s="129"/>
+      <c r="B78" s="128"/>
+      <c r="C78" s="149"/>
       <c r="D78" s="20">
         <v>437429</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>96</v>
       </c>
       <c r="F78" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G78" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H78" s="120"/>
+      <c r="H78" s="118"/>
       <c r="I78" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J78" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="79" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B79" s="136"/>
-      <c r="C79" s="129"/>
+      <c r="B79" s="128"/>
+      <c r="C79" s="149"/>
       <c r="D79" s="20">
         <v>453040</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>384</v>
       </c>
       <c r="F79" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G79" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H79" s="120"/>
+      <c r="H79" s="118"/>
       <c r="I79" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J79" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="80" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B80" s="136"/>
-      <c r="C80" s="129"/>
+      <c r="B80" s="128"/>
+      <c r="C80" s="149"/>
       <c r="D80" s="20">
         <v>462030</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>191</v>
       </c>
       <c r="F80" s="16"/>
       <c r="G80" s="14" t="s">
         <v>385</v>
       </c>
-      <c r="H80" s="120"/>
+      <c r="H80" s="118"/>
       <c r="I80" s="13"/>
       <c r="J80" s="14" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="81" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B81" s="136"/>
-      <c r="C81" s="129"/>
+      <c r="B81" s="128"/>
+      <c r="C81" s="149"/>
       <c r="D81" s="20">
         <v>452767</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>222</v>
       </c>
       <c r="F81" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G81" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H81" s="120"/>
+      <c r="H81" s="118"/>
       <c r="I81" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J81" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="82" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B82" s="136"/>
-      <c r="C82" s="129"/>
+      <c r="B82" s="128"/>
+      <c r="C82" s="149"/>
       <c r="D82" s="20">
         <v>437001</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>22</v>
       </c>
       <c r="F82" s="16"/>
       <c r="G82" s="14" t="s">
         <v>387</v>
       </c>
-      <c r="H82" s="120"/>
+      <c r="H82" s="118"/>
       <c r="I82" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J82" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="83" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B83" s="136"/>
-      <c r="C83" s="129"/>
+      <c r="B83" s="128"/>
+      <c r="C83" s="149"/>
       <c r="D83" s="20">
         <v>508109</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>23</v>
       </c>
       <c r="F83" s="16"/>
       <c r="G83" s="14" t="s">
         <v>388</v>
       </c>
-      <c r="H83" s="120"/>
+      <c r="H83" s="118"/>
       <c r="I83" s="13"/>
       <c r="J83" s="14" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="84" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B84" s="136"/>
-      <c r="C84" s="129"/>
+      <c r="B84" s="128"/>
+      <c r="C84" s="149"/>
       <c r="D84" s="20">
         <v>433880</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="16"/>
       <c r="G84" s="14" t="s">
         <v>242</v>
       </c>
-      <c r="H84" s="120"/>
+      <c r="H84" s="118"/>
       <c r="I84" s="13"/>
       <c r="J84" s="14" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="85" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B85" s="136"/>
-      <c r="C85" s="129"/>
+      <c r="B85" s="128"/>
+      <c r="C85" s="149"/>
       <c r="D85" s="20">
         <v>435561</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F85" s="16"/>
       <c r="G85" s="14" t="s">
         <v>243</v>
       </c>
-      <c r="H85" s="120"/>
+      <c r="H85" s="118"/>
       <c r="I85" s="13"/>
       <c r="J85" s="14" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="86" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B86" s="136"/>
-      <c r="C86" s="129"/>
+      <c r="B86" s="128"/>
+      <c r="C86" s="149"/>
       <c r="D86" s="20">
         <v>508063</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>138</v>
       </c>
       <c r="F86" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G86" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H86" s="120"/>
+      <c r="H86" s="118"/>
       <c r="I86" s="13"/>
       <c r="J86" s="14" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="87" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B87" s="136"/>
-      <c r="C87" s="129"/>
+      <c r="B87" s="128"/>
+      <c r="C87" s="149"/>
       <c r="D87" s="20">
         <v>457950</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>391</v>
       </c>
       <c r="F87" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G87" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H87" s="120"/>
+      <c r="H87" s="118"/>
       <c r="I87" s="52"/>
       <c r="J87" s="14" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="88" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B88" s="136"/>
-      <c r="C88" s="129"/>
+      <c r="B88" s="128"/>
+      <c r="C88" s="149"/>
       <c r="D88" s="20">
         <v>498647</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>393</v>
       </c>
       <c r="F88" s="17"/>
       <c r="G88" s="14" t="s">
         <v>394</v>
       </c>
-      <c r="H88" s="120"/>
+      <c r="H88" s="118"/>
       <c r="I88" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J88" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="89" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B89" s="136"/>
-      <c r="C89" s="129"/>
+      <c r="B89" s="128"/>
+      <c r="C89" s="149"/>
       <c r="D89" s="57">
         <v>437147</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F89" s="15" t="s">
         <v>89</v>
       </c>
       <c r="G89" s="52" t="s">
         <v>89</v>
       </c>
-      <c r="H89" s="120"/>
+      <c r="H89" s="118"/>
       <c r="I89" s="61" t="s">
         <v>89</v>
       </c>
       <c r="J89" s="61" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="90" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B90" s="137" t="s">
+      <c r="B90" s="139" t="s">
         <v>26</v>
       </c>
-      <c r="C90" s="141" t="s">
+      <c r="C90" s="143" t="s">
         <v>131</v>
       </c>
       <c r="D90" s="51">
         <v>434171</v>
       </c>
       <c r="E90" s="39" t="s">
         <v>29</v>
       </c>
       <c r="F90" s="16"/>
       <c r="G90" s="40" t="s">
         <v>254</v>
       </c>
-      <c r="H90" s="125"/>
+      <c r="H90" s="123"/>
       <c r="I90" s="47" t="s">
         <v>89</v>
       </c>
       <c r="J90" s="47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="91" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B91" s="138"/>
-      <c r="C91" s="142"/>
+      <c r="B91" s="140"/>
+      <c r="C91" s="144"/>
       <c r="D91" s="20">
         <v>434191</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F91" s="41"/>
       <c r="G91" s="14" t="s">
         <v>255</v>
       </c>
-      <c r="H91" s="120"/>
+      <c r="H91" s="118"/>
       <c r="I91" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J91" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="92" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B92" s="138"/>
-      <c r="C92" s="142"/>
+      <c r="B92" s="140"/>
+      <c r="C92" s="144"/>
       <c r="D92" s="20">
         <v>434149</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F92" s="16"/>
       <c r="G92" s="14" t="s">
         <v>322</v>
       </c>
-      <c r="H92" s="120"/>
+      <c r="H92" s="118"/>
       <c r="I92" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J92" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="93" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B93" s="138"/>
-      <c r="C93" s="142"/>
+      <c r="B93" s="140"/>
+      <c r="C93" s="144"/>
       <c r="D93" s="20">
         <v>434212</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F93" s="16"/>
       <c r="G93" s="14" t="s">
         <v>323</v>
       </c>
-      <c r="H93" s="120"/>
+      <c r="H93" s="118"/>
       <c r="I93" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J93" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="94" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B94" s="138"/>
-[...1 lines deleted...]
-      <c r="D94" s="148">
+      <c r="B94" s="140"/>
+      <c r="C94" s="145"/>
+      <c r="D94" s="111">
         <v>434110</v>
       </c>
-      <c r="E94" s="150" t="s">
+      <c r="E94" s="113" t="s">
         <v>210</v>
       </c>
-      <c r="F94" s="155"/>
+      <c r="F94" s="115"/>
       <c r="G94" s="14" t="s">
         <v>319</v>
       </c>
-      <c r="H94" s="120"/>
-[...3 lines deleted...]
-      <c r="J94" s="146" t="s">
+      <c r="H94" s="118"/>
+      <c r="I94" s="108" t="s">
+        <v>89</v>
+      </c>
+      <c r="J94" s="108" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="95" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B95" s="138"/>
-[...3 lines deleted...]
-      <c r="F95" s="156"/>
+      <c r="B95" s="140"/>
+      <c r="C95" s="145"/>
+      <c r="D95" s="112"/>
+      <c r="E95" s="114"/>
+      <c r="F95" s="116"/>
       <c r="G95" s="14" t="s">
         <v>320</v>
       </c>
-      <c r="H95" s="120"/>
-[...1 lines deleted...]
-      <c r="J95" s="147"/>
+      <c r="H95" s="118"/>
+      <c r="I95" s="109"/>
+      <c r="J95" s="109"/>
     </row>
     <row r="96" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B96" s="138"/>
-[...3 lines deleted...]
-      <c r="F96" s="157"/>
+      <c r="B96" s="140"/>
+      <c r="C96" s="145"/>
+      <c r="D96" s="112"/>
+      <c r="E96" s="114"/>
+      <c r="F96" s="122"/>
       <c r="G96" s="42" t="s">
         <v>321</v>
       </c>
-      <c r="H96" s="120"/>
-[...1 lines deleted...]
-      <c r="J96" s="147"/>
+      <c r="H96" s="118"/>
+      <c r="I96" s="109"/>
+      <c r="J96" s="109"/>
     </row>
     <row r="97" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B97" s="138"/>
-      <c r="C97" s="108" t="s">
+      <c r="B97" s="140"/>
+      <c r="C97" s="124" t="s">
         <v>407</v>
       </c>
       <c r="D97" s="51">
         <v>565932</v>
       </c>
       <c r="E97" s="103" t="s">
         <v>634</v>
       </c>
       <c r="F97" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G97" s="47" t="s">
         <v>89</v>
       </c>
-      <c r="H97" s="120"/>
+      <c r="H97" s="118"/>
       <c r="I97" s="47" t="s">
         <v>89</v>
       </c>
       <c r="J97" s="47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="98" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B98" s="138"/>
-      <c r="C98" s="109"/>
+      <c r="B98" s="140"/>
+      <c r="C98" s="125"/>
       <c r="D98" s="21">
         <v>433207</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>150</v>
       </c>
       <c r="F98" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G98" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="H98" s="120"/>
+      <c r="H98" s="118"/>
       <c r="I98" s="16"/>
       <c r="J98" s="48" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="99" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B99" s="138"/>
-      <c r="C99" s="109"/>
+      <c r="B99" s="140"/>
+      <c r="C99" s="125"/>
       <c r="D99" s="20">
         <v>455339</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>130</v>
       </c>
       <c r="F99" s="16"/>
       <c r="G99" s="14" t="s">
         <v>330</v>
       </c>
-      <c r="H99" s="120"/>
+      <c r="H99" s="118"/>
       <c r="I99" s="14" t="s">
         <v>328</v>
       </c>
       <c r="J99" s="13"/>
     </row>
     <row r="100" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B100" s="138"/>
-      <c r="C100" s="109"/>
+      <c r="B100" s="140"/>
+      <c r="C100" s="125"/>
       <c r="D100" s="57">
         <v>565949</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>635</v>
       </c>
       <c r="F100" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G100" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="H100" s="120"/>
+      <c r="H100" s="118"/>
       <c r="I100" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J100" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="101" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B101" s="138"/>
-      <c r="C101" s="109"/>
+      <c r="B101" s="140"/>
+      <c r="C101" s="125"/>
       <c r="D101" s="57">
         <v>474473</v>
       </c>
       <c r="E101" s="50" t="s">
         <v>189</v>
       </c>
       <c r="F101" s="52"/>
       <c r="G101" s="42" t="s">
         <v>396</v>
       </c>
-      <c r="H101" s="120"/>
+      <c r="H101" s="118"/>
       <c r="I101" s="22" t="s">
         <v>328</v>
       </c>
       <c r="J101" s="16"/>
     </row>
     <row r="102" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B102" s="138"/>
-      <c r="C102" s="109"/>
+      <c r="B102" s="140"/>
+      <c r="C102" s="125"/>
       <c r="D102" s="20">
         <v>484632</v>
       </c>
       <c r="E102" s="5" t="s">
         <v>152</v>
       </c>
       <c r="F102" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G102" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H102" s="120"/>
+      <c r="H102" s="118"/>
       <c r="I102" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J102" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="103" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B103" s="138"/>
-[...1 lines deleted...]
-      <c r="D103" s="148">
+      <c r="B103" s="140"/>
+      <c r="C103" s="125"/>
+      <c r="D103" s="111">
         <v>485312</v>
       </c>
-      <c r="E103" s="150" t="s">
+      <c r="E103" s="113" t="s">
         <v>153</v>
       </c>
-      <c r="F103" s="146"/>
+      <c r="F103" s="108"/>
       <c r="G103" s="14" t="s">
         <v>397</v>
       </c>
-      <c r="H103" s="120"/>
-[...3 lines deleted...]
-      <c r="J103" s="146" t="s">
+      <c r="H103" s="118"/>
+      <c r="I103" s="108" t="s">
+        <v>89</v>
+      </c>
+      <c r="J103" s="108" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="104" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B104" s="138"/>
-[...3 lines deleted...]
-      <c r="F104" s="152"/>
+      <c r="B104" s="140"/>
+      <c r="C104" s="125"/>
+      <c r="D104" s="120"/>
+      <c r="E104" s="121"/>
+      <c r="F104" s="110"/>
       <c r="G104" s="14" t="s">
         <v>398</v>
       </c>
-      <c r="H104" s="120"/>
-[...1 lines deleted...]
-      <c r="J104" s="152"/>
+      <c r="H104" s="118"/>
+      <c r="I104" s="110"/>
+      <c r="J104" s="110"/>
     </row>
     <row r="105" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B105" s="138"/>
-      <c r="C105" s="109"/>
+      <c r="B105" s="140"/>
+      <c r="C105" s="125"/>
       <c r="D105" s="20">
         <v>484608</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F105" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G105" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H105" s="120"/>
+      <c r="H105" s="118"/>
       <c r="I105" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J105" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="106" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B106" s="138"/>
-      <c r="C106" s="109"/>
+      <c r="B106" s="140"/>
+      <c r="C106" s="125"/>
       <c r="D106" s="20">
         <v>455319</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>97</v>
       </c>
       <c r="F106" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G106" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H106" s="120"/>
+      <c r="H106" s="118"/>
       <c r="I106" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J106" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="107" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B107" s="138"/>
-      <c r="C107" s="109"/>
+      <c r="B107" s="140"/>
+      <c r="C107" s="125"/>
       <c r="D107" s="20">
         <v>455362</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F107" s="16"/>
       <c r="G107" s="14" t="s">
         <v>331</v>
       </c>
-      <c r="H107" s="120"/>
+      <c r="H107" s="118"/>
       <c r="I107" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J107" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="108" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B108" s="138"/>
-      <c r="C108" s="109"/>
+      <c r="B108" s="140"/>
+      <c r="C108" s="125"/>
       <c r="D108" s="20">
         <v>481231</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F108" s="16"/>
       <c r="G108" s="14" t="s">
         <v>399</v>
       </c>
-      <c r="H108" s="120"/>
+      <c r="H108" s="118"/>
       <c r="I108" s="22" t="s">
         <v>328</v>
       </c>
       <c r="J108" s="13"/>
     </row>
     <row r="109" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B109" s="138"/>
-      <c r="C109" s="109"/>
+      <c r="B109" s="140"/>
+      <c r="C109" s="125"/>
       <c r="D109" s="20">
         <v>484708</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F109" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G109" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H109" s="120"/>
+      <c r="H109" s="118"/>
       <c r="I109" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J109" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="110" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B110" s="138"/>
-      <c r="C110" s="109"/>
+      <c r="B110" s="140"/>
+      <c r="C110" s="125"/>
       <c r="D110" s="20">
         <v>474373</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>190</v>
       </c>
       <c r="F110" s="63"/>
       <c r="G110" s="14" t="s">
         <v>401</v>
       </c>
-      <c r="H110" s="120"/>
+      <c r="H110" s="118"/>
       <c r="I110" s="22" t="s">
         <v>328</v>
       </c>
       <c r="J110" s="16"/>
     </row>
     <row r="111" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B111" s="138"/>
-      <c r="C111" s="109"/>
+      <c r="B111" s="140"/>
+      <c r="C111" s="125"/>
       <c r="D111" s="20">
         <v>477592</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>400</v>
       </c>
       <c r="F111" s="63"/>
       <c r="G111" s="14" t="s">
         <v>402</v>
       </c>
-      <c r="H111" s="120"/>
+      <c r="H111" s="118"/>
       <c r="I111" s="14" t="s">
         <v>328</v>
       </c>
       <c r="J111" s="16"/>
     </row>
     <row r="112" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B112" s="138"/>
-      <c r="C112" s="109"/>
+      <c r="B112" s="140"/>
+      <c r="C112" s="125"/>
       <c r="D112" s="20">
         <v>565961</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>636</v>
       </c>
       <c r="F112" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G112" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H112" s="120"/>
+      <c r="H112" s="118"/>
       <c r="I112" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J112" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="113" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B113" s="138"/>
-      <c r="C113" s="109"/>
+      <c r="B113" s="140"/>
+      <c r="C113" s="125"/>
       <c r="D113" s="20">
         <v>488938</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>151</v>
       </c>
       <c r="F113" s="34"/>
       <c r="G113" s="14" t="s">
         <v>403</v>
       </c>
-      <c r="H113" s="120"/>
+      <c r="H113" s="118"/>
       <c r="I113" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J113" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="114" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B114" s="139"/>
-      <c r="C114" s="109"/>
+      <c r="B114" s="141"/>
+      <c r="C114" s="125"/>
       <c r="D114" s="20">
         <v>480751</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F114" s="16"/>
       <c r="G114" s="14" t="s">
         <v>405</v>
       </c>
-      <c r="H114" s="120"/>
+      <c r="H114" s="118"/>
       <c r="I114" s="14" t="s">
         <v>328</v>
       </c>
       <c r="J114" s="13"/>
     </row>
     <row r="115" spans="1:10" s="19" customFormat="1" ht="29.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B115" s="140"/>
-      <c r="C115" s="110"/>
+      <c r="B115" s="142"/>
+      <c r="C115" s="126"/>
       <c r="D115" s="57">
         <v>474452</v>
       </c>
       <c r="E115" s="49" t="s">
         <v>404</v>
       </c>
       <c r="F115" s="52"/>
       <c r="G115" s="70" t="s">
         <v>406</v>
       </c>
-      <c r="H115" s="120"/>
+      <c r="H115" s="118"/>
       <c r="I115" s="22" t="s">
         <v>328</v>
       </c>
       <c r="J115" s="15"/>
     </row>
     <row r="116" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B116" s="112" t="s">
+      <c r="B116" s="130" t="s">
         <v>623</v>
       </c>
-      <c r="C116" s="109" t="s">
+      <c r="C116" s="125" t="s">
         <v>611</v>
       </c>
       <c r="D116" s="51">
         <v>511028</v>
       </c>
       <c r="E116" s="39" t="s">
         <v>36</v>
       </c>
       <c r="F116" s="47" t="s">
         <v>89</v>
       </c>
       <c r="G116" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H116" s="120"/>
+      <c r="H116" s="118"/>
       <c r="I116" s="100"/>
       <c r="J116" s="40" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="117" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B117" s="112"/>
-      <c r="C117" s="109"/>
+      <c r="B117" s="130"/>
+      <c r="C117" s="125"/>
       <c r="D117" s="20">
         <v>507087</v>
       </c>
       <c r="E117" s="5" t="s">
         <v>155</v>
       </c>
       <c r="F117" s="42" t="s">
         <v>371</v>
       </c>
       <c r="G117" s="13"/>
-      <c r="H117" s="120"/>
+      <c r="H117" s="118"/>
       <c r="I117" s="17"/>
       <c r="J117" s="40" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="118" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B118" s="112"/>
-      <c r="C118" s="109"/>
+      <c r="B118" s="130"/>
+      <c r="C118" s="125"/>
       <c r="D118" s="20">
         <v>505636</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>156</v>
       </c>
       <c r="F118" s="42" t="s">
         <v>371</v>
       </c>
       <c r="G118" s="14"/>
-      <c r="H118" s="120"/>
+      <c r="H118" s="118"/>
       <c r="I118" s="16"/>
       <c r="J118" s="40" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="119" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B119" s="112"/>
-      <c r="C119" s="109"/>
+      <c r="B119" s="130"/>
+      <c r="C119" s="125"/>
       <c r="D119" s="20">
         <v>460402</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F119" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G119" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H119" s="120"/>
+      <c r="H119" s="118"/>
       <c r="I119" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J119" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="120" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B120" s="112"/>
-      <c r="C120" s="109"/>
+      <c r="B120" s="130"/>
+      <c r="C120" s="125"/>
       <c r="D120" s="20">
         <v>458499</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>154</v>
       </c>
       <c r="F120" s="41"/>
       <c r="G120" s="41" t="s">
         <v>601</v>
       </c>
-      <c r="H120" s="120"/>
+      <c r="H120" s="118"/>
       <c r="I120" s="13"/>
       <c r="J120" s="41" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="121" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B121" s="112"/>
-      <c r="C121" s="109"/>
+      <c r="B121" s="130"/>
+      <c r="C121" s="125"/>
       <c r="D121" s="20">
         <v>460605</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F121" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G121" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H121" s="120"/>
+      <c r="H121" s="118"/>
       <c r="I121" s="16"/>
       <c r="J121" s="14" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="122" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B122" s="112"/>
-      <c r="C122" s="109"/>
+      <c r="B122" s="130"/>
+      <c r="C122" s="125"/>
       <c r="D122" s="20">
         <v>455734</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F122" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G122" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H122" s="120"/>
+      <c r="H122" s="118"/>
       <c r="I122" s="13"/>
       <c r="J122" s="41" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="123" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B123" s="112"/>
-      <c r="C123" s="109"/>
+      <c r="B123" s="130"/>
+      <c r="C123" s="125"/>
       <c r="D123" s="20">
         <v>448622</v>
       </c>
       <c r="E123" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F123" s="41"/>
       <c r="G123" s="41" t="s">
         <v>317</v>
       </c>
-      <c r="H123" s="120"/>
+      <c r="H123" s="118"/>
       <c r="I123" s="13"/>
       <c r="J123" s="41" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="124" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B124" s="112"/>
-      <c r="C124" s="109"/>
+      <c r="B124" s="130"/>
+      <c r="C124" s="125"/>
       <c r="D124" s="20">
         <v>464700</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F124" s="13"/>
       <c r="G124" s="14" t="s">
         <v>603</v>
       </c>
-      <c r="H124" s="120"/>
+      <c r="H124" s="118"/>
       <c r="I124" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J124" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="125" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B125" s="112"/>
-      <c r="C125" s="109"/>
+      <c r="B125" s="130"/>
+      <c r="C125" s="125"/>
       <c r="D125" s="20">
         <v>505596</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>40</v>
       </c>
       <c r="F125" s="56" t="s">
         <v>371</v>
       </c>
       <c r="G125" s="41"/>
-      <c r="H125" s="120"/>
+      <c r="H125" s="118"/>
       <c r="I125" s="13"/>
       <c r="J125" s="41" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="126" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B126" s="112"/>
-      <c r="C126" s="109"/>
+      <c r="B126" s="130"/>
+      <c r="C126" s="125"/>
       <c r="D126" s="20">
         <v>458391</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>42</v>
       </c>
       <c r="F126" s="41"/>
       <c r="G126" s="41" t="s">
         <v>605</v>
       </c>
-      <c r="H126" s="120"/>
+      <c r="H126" s="118"/>
       <c r="I126" s="13"/>
       <c r="J126" s="41" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="127" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A127" s="102"/>
-      <c r="B127" s="112"/>
-      <c r="C127" s="109"/>
+      <c r="B127" s="130"/>
+      <c r="C127" s="125"/>
       <c r="D127" s="20">
         <v>448649</v>
       </c>
       <c r="E127" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F127" s="14"/>
       <c r="G127" s="14" t="s">
         <v>324</v>
       </c>
-      <c r="H127" s="120"/>
+      <c r="H127" s="118"/>
       <c r="I127" s="16"/>
       <c r="J127" s="14" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="128" spans="1:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B128" s="112"/>
-      <c r="C128" s="109"/>
+      <c r="B128" s="130"/>
+      <c r="C128" s="125"/>
       <c r="D128" s="21">
         <v>458457</v>
       </c>
       <c r="E128" s="6" t="s">
         <v>43</v>
       </c>
       <c r="F128" s="17"/>
       <c r="G128" s="48" t="s">
         <v>606</v>
       </c>
-      <c r="H128" s="120"/>
+      <c r="H128" s="118"/>
       <c r="I128" s="17"/>
       <c r="J128" s="48" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="129" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B129" s="112"/>
-      <c r="C129" s="110"/>
+      <c r="B129" s="130"/>
+      <c r="C129" s="126"/>
       <c r="D129" s="27">
         <v>460553</v>
       </c>
       <c r="E129" s="28" t="s">
         <v>41</v>
       </c>
       <c r="F129" s="32"/>
       <c r="G129" s="70" t="s">
         <v>608</v>
       </c>
-      <c r="H129" s="121"/>
+      <c r="H129" s="119"/>
       <c r="I129" s="32"/>
       <c r="J129" s="70" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="130" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B130" s="112"/>
-      <c r="C130" s="108" t="s">
+      <c r="B130" s="130"/>
+      <c r="C130" s="124" t="s">
         <v>44</v>
       </c>
       <c r="D130" s="65">
         <v>514029</v>
       </c>
       <c r="E130" s="50" t="s">
         <v>410</v>
       </c>
       <c r="F130" s="47"/>
       <c r="G130" s="42" t="s">
         <v>411</v>
       </c>
       <c r="H130" s="29"/>
       <c r="I130" s="47"/>
       <c r="J130" s="42" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="131" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B131" s="112"/>
-      <c r="C131" s="109"/>
+      <c r="B131" s="130"/>
+      <c r="C131" s="125"/>
       <c r="D131" s="20">
         <v>497569</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F131" s="13"/>
       <c r="G131" s="14" t="s">
         <v>414</v>
       </c>
       <c r="H131" s="29"/>
       <c r="I131" s="13"/>
       <c r="J131" s="14" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="132" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B132" s="112"/>
-      <c r="C132" s="109"/>
+      <c r="B132" s="130"/>
+      <c r="C132" s="125"/>
       <c r="D132" s="20">
         <v>497409</v>
       </c>
       <c r="E132" s="60" t="s">
         <v>416</v>
       </c>
       <c r="F132" s="16"/>
       <c r="G132" s="14" t="s">
         <v>417</v>
       </c>
       <c r="H132" s="29"/>
       <c r="I132" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J132" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="133" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B133" s="112"/>
-      <c r="C133" s="109"/>
+      <c r="B133" s="130"/>
+      <c r="C133" s="125"/>
       <c r="D133" s="21">
         <v>497517</v>
       </c>
       <c r="E133" s="6" t="s">
         <v>158</v>
       </c>
       <c r="F133" s="13"/>
       <c r="G133" s="48" t="s">
         <v>418</v>
       </c>
       <c r="H133" s="29"/>
       <c r="I133" s="13"/>
       <c r="J133" s="48" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="134" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B134" s="112"/>
-      <c r="C134" s="109"/>
+      <c r="B134" s="130"/>
+      <c r="C134" s="125"/>
       <c r="D134" s="20">
         <v>497374</v>
       </c>
       <c r="E134" s="5" t="s">
         <v>420</v>
       </c>
       <c r="F134" s="16"/>
       <c r="G134" s="14" t="s">
         <v>421</v>
       </c>
       <c r="H134" s="29"/>
       <c r="I134" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J134" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="135" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B135" s="113"/>
-      <c r="C135" s="110"/>
+      <c r="B135" s="131"/>
+      <c r="C135" s="126"/>
       <c r="D135" s="27">
         <v>497285</v>
       </c>
       <c r="E135" s="28" t="s">
         <v>45</v>
       </c>
       <c r="F135" s="15"/>
       <c r="G135" s="42" t="s">
         <v>422</v>
       </c>
       <c r="H135" s="29"/>
       <c r="I135" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J135" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="136" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B136" s="112" t="s">
+      <c r="B136" s="130" t="s">
         <v>622</v>
       </c>
-      <c r="C136" s="108" t="s">
+      <c r="C136" s="124" t="s">
         <v>133</v>
       </c>
       <c r="D136" s="21">
         <v>461759</v>
       </c>
       <c r="E136" s="6" t="s">
         <v>423</v>
       </c>
       <c r="F136" s="16"/>
       <c r="G136" s="40" t="s">
         <v>424</v>
       </c>
-      <c r="H136" s="120"/>
+      <c r="H136" s="118"/>
       <c r="I136" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J136" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="137" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B137" s="112"/>
-      <c r="C137" s="109"/>
+      <c r="B137" s="130"/>
+      <c r="C137" s="125"/>
       <c r="D137" s="21">
         <v>437236</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>425</v>
       </c>
       <c r="F137" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G137" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="H137" s="120"/>
+      <c r="H137" s="118"/>
       <c r="I137" s="16"/>
       <c r="J137" s="14" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="138" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B138" s="112"/>
-      <c r="C138" s="109"/>
+      <c r="B138" s="130"/>
+      <c r="C138" s="125"/>
       <c r="D138" s="21">
         <v>471240</v>
       </c>
       <c r="E138" s="6" t="s">
         <v>426</v>
       </c>
       <c r="F138" s="17"/>
       <c r="G138" s="48" t="s">
         <v>447</v>
       </c>
-      <c r="H138" s="120"/>
+      <c r="H138" s="118"/>
       <c r="I138" s="17"/>
       <c r="J138" s="14" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="139" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B139" s="112"/>
-      <c r="C139" s="109"/>
+      <c r="B139" s="130"/>
+      <c r="C139" s="125"/>
       <c r="D139" s="21">
         <v>458217</v>
       </c>
       <c r="E139" s="6" t="s">
         <v>427</v>
       </c>
       <c r="F139" s="17"/>
       <c r="G139" s="14" t="s">
         <v>428</v>
       </c>
-      <c r="H139" s="120"/>
+      <c r="H139" s="118"/>
       <c r="I139" s="14" t="s">
         <v>328</v>
       </c>
       <c r="J139" s="16"/>
     </row>
     <row r="140" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B140" s="112"/>
-      <c r="C140" s="109"/>
+      <c r="B140" s="130"/>
+      <c r="C140" s="125"/>
       <c r="D140" s="20">
         <v>437173</v>
       </c>
       <c r="E140" s="5" t="s">
         <v>429</v>
       </c>
       <c r="F140" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G140" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="H140" s="120"/>
+      <c r="H140" s="118"/>
       <c r="I140" s="16"/>
       <c r="J140" s="14" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="141" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B141" s="112"/>
-      <c r="C141" s="109"/>
+      <c r="B141" s="130"/>
+      <c r="C141" s="125"/>
       <c r="D141" s="21">
         <v>444826</v>
       </c>
       <c r="E141" s="6" t="s">
         <v>159</v>
       </c>
       <c r="F141" s="16"/>
       <c r="G141" s="14" t="s">
         <v>315</v>
       </c>
-      <c r="H141" s="120"/>
+      <c r="H141" s="118"/>
       <c r="I141" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J141" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="142" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B142" s="112"/>
-      <c r="C142" s="109"/>
+      <c r="B142" s="130"/>
+      <c r="C142" s="125"/>
       <c r="D142" s="20">
         <v>437023</v>
       </c>
       <c r="E142" s="5" t="s">
         <v>101</v>
       </c>
       <c r="F142" s="16"/>
       <c r="G142" s="14" t="s">
         <v>310</v>
       </c>
-      <c r="H142" s="120"/>
+      <c r="H142" s="118"/>
       <c r="I142" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J142" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="143" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B143" s="112"/>
-      <c r="C143" s="109"/>
+      <c r="B143" s="130"/>
+      <c r="C143" s="125"/>
       <c r="D143" s="20">
         <v>444593</v>
       </c>
       <c r="E143" s="5" t="s">
         <v>295</v>
       </c>
       <c r="F143" s="17"/>
       <c r="G143" s="14" t="s">
         <v>302</v>
       </c>
-      <c r="H143" s="120"/>
+      <c r="H143" s="118"/>
       <c r="I143" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J143" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="144" spans="2:10" s="31" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B144" s="112"/>
-      <c r="C144" s="109"/>
+      <c r="B144" s="130"/>
+      <c r="C144" s="125"/>
       <c r="D144" s="62">
         <v>443500</v>
       </c>
       <c r="E144" s="5" t="s">
         <v>160</v>
       </c>
       <c r="F144" s="16"/>
       <c r="G144" s="14" t="s">
         <v>312</v>
       </c>
-      <c r="H144" s="120"/>
+      <c r="H144" s="118"/>
       <c r="I144" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J144" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="145" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B145" s="112"/>
-      <c r="C145" s="109"/>
+      <c r="B145" s="130"/>
+      <c r="C145" s="125"/>
       <c r="D145" s="20">
         <v>458184</v>
       </c>
       <c r="E145" s="5" t="s">
         <v>431</v>
       </c>
       <c r="F145" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G145" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="H145" s="120"/>
+      <c r="H145" s="118"/>
       <c r="I145" s="16"/>
       <c r="J145" s="14" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="146" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B146" s="112"/>
-      <c r="C146" s="109"/>
+      <c r="B146" s="130"/>
+      <c r="C146" s="125"/>
       <c r="D146" s="20">
         <v>439368</v>
       </c>
       <c r="E146" s="5" t="s">
         <v>161</v>
       </c>
       <c r="F146" s="16"/>
       <c r="G146" s="48" t="s">
         <v>309</v>
       </c>
-      <c r="H146" s="120"/>
+      <c r="H146" s="118"/>
       <c r="I146" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J146" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="147" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B147" s="112"/>
-[...1 lines deleted...]
-      <c r="D147" s="148">
+      <c r="B147" s="130"/>
+      <c r="C147" s="125"/>
+      <c r="D147" s="111">
         <v>569862</v>
       </c>
-      <c r="E147" s="150" t="s">
+      <c r="E147" s="113" t="s">
         <v>642</v>
       </c>
-      <c r="F147" s="155"/>
+      <c r="F147" s="115"/>
       <c r="G147" s="14" t="s">
         <v>643</v>
       </c>
-      <c r="H147" s="120"/>
-[...3 lines deleted...]
-      <c r="J147" s="146" t="s">
+      <c r="H147" s="118"/>
+      <c r="I147" s="108" t="s">
+        <v>89</v>
+      </c>
+      <c r="J147" s="108" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="148" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B148" s="112"/>
-[...3 lines deleted...]
-      <c r="F148" s="156"/>
+      <c r="B148" s="130"/>
+      <c r="C148" s="125"/>
+      <c r="D148" s="112"/>
+      <c r="E148" s="114"/>
+      <c r="F148" s="116"/>
       <c r="G148" s="14" t="s">
         <v>644</v>
       </c>
-      <c r="H148" s="120"/>
-[...1 lines deleted...]
-      <c r="J148" s="147"/>
+      <c r="H148" s="118"/>
+      <c r="I148" s="109"/>
+      <c r="J148" s="109"/>
     </row>
     <row r="149" spans="2:10" s="19" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B149" s="112"/>
-[...3 lines deleted...]
-      <c r="F149" s="158"/>
+      <c r="B149" s="130"/>
+      <c r="C149" s="125"/>
+      <c r="D149" s="112"/>
+      <c r="E149" s="114"/>
+      <c r="F149" s="117"/>
       <c r="G149" s="14" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      <c r="J149" s="147"/>
+        <v>649</v>
+      </c>
+      <c r="H149" s="118"/>
+      <c r="I149" s="110"/>
+      <c r="J149" s="109"/>
     </row>
     <row r="150" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B150" s="113"/>
-      <c r="C150" s="110"/>
+      <c r="B150" s="131"/>
+      <c r="C150" s="126"/>
       <c r="D150" s="27">
         <v>444847</v>
       </c>
       <c r="E150" s="28" t="s">
         <v>220</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="42" t="s">
         <v>316</v>
       </c>
-      <c r="H150" s="121"/>
+      <c r="H150" s="119"/>
       <c r="I150" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J150" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="151" spans="2:10" s="19" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B151" s="111" t="s">
+      <c r="B151" s="158" t="s">
         <v>144</v>
       </c>
-      <c r="C151" s="108" t="s">
+      <c r="C151" s="124" t="s">
         <v>60</v>
       </c>
       <c r="D151" s="21">
         <v>508234</v>
       </c>
       <c r="E151" s="39" t="s">
         <v>162</v>
       </c>
       <c r="F151" s="16"/>
       <c r="G151" s="40" t="s">
         <v>433</v>
       </c>
-      <c r="H151" s="125"/>
+      <c r="H151" s="123"/>
       <c r="I151" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J151" s="47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="152" spans="2:10" s="19" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B152" s="112"/>
-      <c r="C152" s="109"/>
+      <c r="B152" s="130"/>
+      <c r="C152" s="125"/>
       <c r="D152" s="57">
         <v>435294</v>
       </c>
       <c r="E152" s="49" t="s">
         <v>104</v>
       </c>
       <c r="F152" s="15" t="s">
         <v>89</v>
       </c>
       <c r="G152" s="61" t="s">
         <v>89</v>
       </c>
-      <c r="H152" s="120"/>
+      <c r="H152" s="118"/>
       <c r="I152" s="52" t="s">
         <v>89</v>
       </c>
       <c r="J152" s="52" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="153" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B153" s="112"/>
-      <c r="C153" s="108" t="s">
+      <c r="B153" s="130"/>
+      <c r="C153" s="124" t="s">
         <v>618</v>
       </c>
       <c r="D153" s="51">
         <v>443400</v>
       </c>
       <c r="E153" s="78" t="s">
         <v>166</v>
       </c>
       <c r="F153" s="52"/>
       <c r="G153" s="40" t="s">
         <v>311</v>
       </c>
-      <c r="H153" s="120"/>
+      <c r="H153" s="118"/>
       <c r="I153" s="40" t="s">
         <v>328</v>
       </c>
       <c r="J153" s="47"/>
     </row>
     <row r="154" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B154" s="112"/>
-      <c r="C154" s="109"/>
+      <c r="B154" s="130"/>
+      <c r="C154" s="125"/>
       <c r="D154" s="65">
         <v>438563</v>
       </c>
       <c r="E154" s="59" t="s">
         <v>434</v>
       </c>
       <c r="F154" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G154" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H154" s="120"/>
+      <c r="H154" s="118"/>
       <c r="I154" s="14" t="s">
         <v>328</v>
       </c>
       <c r="J154" s="13"/>
     </row>
     <row r="155" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B155" s="112"/>
-      <c r="C155" s="109"/>
+      <c r="B155" s="130"/>
+      <c r="C155" s="125"/>
       <c r="D155" s="57">
         <v>509897</v>
       </c>
       <c r="E155" s="6" t="s">
         <v>163</v>
       </c>
       <c r="F155" s="13"/>
       <c r="G155" s="42" t="s">
         <v>435</v>
       </c>
-      <c r="H155" s="120"/>
+      <c r="H155" s="118"/>
       <c r="I155" s="14" t="s">
         <v>328</v>
       </c>
       <c r="J155" s="61"/>
     </row>
     <row r="156" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B156" s="112"/>
-      <c r="C156" s="109"/>
+      <c r="B156" s="130"/>
+      <c r="C156" s="125"/>
       <c r="D156" s="57">
         <v>509320</v>
       </c>
       <c r="E156" s="6" t="s">
         <v>164</v>
       </c>
       <c r="F156" s="13"/>
       <c r="G156" s="42" t="s">
         <v>436</v>
       </c>
-      <c r="H156" s="120"/>
+      <c r="H156" s="118"/>
       <c r="I156" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J156" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="157" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B157" s="112"/>
-      <c r="C157" s="109"/>
+      <c r="B157" s="130"/>
+      <c r="C157" s="125"/>
       <c r="D157" s="57">
         <v>508461</v>
       </c>
       <c r="E157" s="6" t="s">
         <v>165</v>
       </c>
       <c r="F157" s="13"/>
       <c r="G157" s="42" t="s">
         <v>437</v>
       </c>
-      <c r="H157" s="120"/>
+      <c r="H157" s="118"/>
       <c r="I157" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J157" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="158" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B158" s="112"/>
-      <c r="C158" s="109"/>
+      <c r="B158" s="130"/>
+      <c r="C158" s="125"/>
       <c r="D158" s="20">
         <v>482240</v>
       </c>
       <c r="E158" s="6" t="s">
         <v>438</v>
       </c>
       <c r="F158" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G158" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H158" s="120"/>
+      <c r="H158" s="118"/>
       <c r="I158" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J158" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="159" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B159" s="112"/>
-      <c r="C159" s="109"/>
+      <c r="B159" s="130"/>
+      <c r="C159" s="125"/>
       <c r="D159" s="20">
         <v>482157</v>
       </c>
       <c r="E159" s="6" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G159" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H159" s="120"/>
+      <c r="H159" s="118"/>
       <c r="I159" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J159" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="160" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B160" s="112"/>
-      <c r="C160" s="109"/>
+      <c r="B160" s="130"/>
+      <c r="C160" s="125"/>
       <c r="D160" s="20">
         <v>487529</v>
       </c>
       <c r="E160" s="6" t="s">
         <v>439</v>
       </c>
       <c r="F160" s="42" t="s">
         <v>371</v>
       </c>
       <c r="G160" s="13"/>
-      <c r="H160" s="120"/>
+      <c r="H160" s="118"/>
       <c r="I160" s="14" t="s">
         <v>328</v>
       </c>
       <c r="J160" s="13"/>
     </row>
     <row r="161" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B161" s="112"/>
-      <c r="C161" s="109"/>
+      <c r="B161" s="130"/>
+      <c r="C161" s="125"/>
       <c r="D161" s="20">
         <v>461452</v>
       </c>
       <c r="E161" s="60" t="s">
         <v>167</v>
       </c>
       <c r="F161" s="61"/>
       <c r="G161" s="42" t="s">
         <v>441</v>
       </c>
-      <c r="H161" s="120"/>
+      <c r="H161" s="118"/>
       <c r="I161" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J161" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="162" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B162" s="112"/>
-      <c r="C162" s="109"/>
+      <c r="B162" s="130"/>
+      <c r="C162" s="125"/>
       <c r="D162" s="21">
         <v>490544</v>
       </c>
       <c r="E162" s="60" t="s">
         <v>168</v>
       </c>
       <c r="F162" s="61"/>
       <c r="G162" s="42" t="s">
         <v>442</v>
       </c>
-      <c r="H162" s="120"/>
+      <c r="H162" s="118"/>
       <c r="I162" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J162" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="163" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B163" s="112"/>
-      <c r="C163" s="110"/>
+      <c r="B163" s="130"/>
+      <c r="C163" s="126"/>
       <c r="D163" s="27">
         <v>461351</v>
       </c>
       <c r="E163" s="72" t="s">
         <v>169</v>
       </c>
       <c r="F163" s="61"/>
       <c r="G163" s="70" t="s">
         <v>443</v>
       </c>
-      <c r="H163" s="120"/>
+      <c r="H163" s="118"/>
       <c r="I163" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J163" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="164" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B164" s="111" t="s">
+      <c r="B164" s="158" t="s">
         <v>145</v>
       </c>
-      <c r="C164" s="108" t="s">
+      <c r="C164" s="124" t="s">
         <v>118</v>
       </c>
       <c r="D164" s="21">
         <v>436258</v>
       </c>
       <c r="E164" s="46" t="s">
         <v>171</v>
       </c>
       <c r="F164" s="47" t="s">
         <v>89</v>
       </c>
       <c r="G164" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="H164" s="120"/>
+      <c r="H164" s="118"/>
       <c r="I164" s="47"/>
       <c r="J164" s="48" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="165" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B165" s="112"/>
-      <c r="C165" s="109"/>
+      <c r="B165" s="130"/>
+      <c r="C165" s="125"/>
       <c r="D165" s="20">
         <v>440977</v>
       </c>
       <c r="E165" s="5" t="s">
         <v>211</v>
       </c>
       <c r="F165" s="16"/>
       <c r="G165" s="14" t="s">
         <v>293</v>
       </c>
-      <c r="H165" s="120"/>
+      <c r="H165" s="118"/>
       <c r="I165" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J165" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="166" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B166" s="112"/>
-      <c r="C166" s="109"/>
+      <c r="B166" s="130"/>
+      <c r="C166" s="125"/>
       <c r="D166" s="43">
         <v>435514</v>
       </c>
       <c r="E166" s="44" t="s">
         <v>48</v>
       </c>
       <c r="F166" s="45"/>
       <c r="G166" s="14" t="s">
         <v>259</v>
       </c>
-      <c r="H166" s="120"/>
+      <c r="H166" s="118"/>
       <c r="I166" s="45"/>
       <c r="J166" s="14" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="167" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B167" s="112"/>
-      <c r="C167" s="109"/>
+      <c r="B167" s="130"/>
+      <c r="C167" s="125"/>
       <c r="D167" s="20">
         <v>436314</v>
       </c>
       <c r="E167" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F167" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G167" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H167" s="120"/>
+      <c r="H167" s="118"/>
       <c r="I167" s="13"/>
       <c r="J167" s="14" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="168" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B168" s="112"/>
-      <c r="C168" s="109"/>
+      <c r="B168" s="130"/>
+      <c r="C168" s="125"/>
       <c r="D168" s="20">
         <v>436291</v>
       </c>
       <c r="E168" s="5" t="s">
         <v>228</v>
       </c>
       <c r="F168" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G168" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H168" s="120"/>
+      <c r="H168" s="118"/>
       <c r="I168" s="13"/>
       <c r="J168" s="14" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="169" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B169" s="112"/>
-      <c r="C169" s="109"/>
+      <c r="B169" s="130"/>
+      <c r="C169" s="125"/>
       <c r="D169" s="20">
         <v>436160</v>
       </c>
       <c r="E169" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F169" s="16"/>
       <c r="G169" s="14" t="s">
         <v>262</v>
       </c>
-      <c r="H169" s="120"/>
+      <c r="H169" s="118"/>
       <c r="I169" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J169" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="170" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B170" s="112"/>
-      <c r="C170" s="109"/>
+      <c r="B170" s="130"/>
+      <c r="C170" s="125"/>
       <c r="D170" s="20">
         <v>436337</v>
       </c>
       <c r="E170" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F170" s="16"/>
       <c r="G170" s="14" t="s">
         <v>267</v>
       </c>
-      <c r="H170" s="120"/>
+      <c r="H170" s="118"/>
       <c r="I170" s="13"/>
       <c r="J170" s="14" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="171" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B171" s="112"/>
-      <c r="C171" s="109"/>
+      <c r="B171" s="130"/>
+      <c r="C171" s="125"/>
       <c r="D171" s="20">
         <v>435489</v>
       </c>
       <c r="E171" s="5" t="s">
         <v>229</v>
       </c>
       <c r="F171" s="16"/>
       <c r="G171" s="14" t="s">
         <v>284</v>
       </c>
-      <c r="H171" s="120"/>
+      <c r="H171" s="118"/>
       <c r="I171" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J171" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="172" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B172" s="112"/>
-      <c r="C172" s="109"/>
+      <c r="B172" s="130"/>
+      <c r="C172" s="125"/>
       <c r="D172" s="20">
         <v>440956</v>
       </c>
       <c r="E172" s="5" t="s">
         <v>132</v>
       </c>
       <c r="F172" s="16"/>
       <c r="G172" s="14" t="s">
         <v>291</v>
       </c>
-      <c r="H172" s="120"/>
+      <c r="H172" s="118"/>
       <c r="I172" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J172" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="173" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B173" s="112"/>
-      <c r="C173" s="109"/>
+      <c r="B173" s="130"/>
+      <c r="C173" s="125"/>
       <c r="D173" s="20">
         <v>436379</v>
       </c>
       <c r="E173" s="5" t="s">
         <v>139</v>
       </c>
       <c r="F173" s="16"/>
       <c r="G173" s="14" t="s">
         <v>277</v>
       </c>
-      <c r="H173" s="120"/>
+      <c r="H173" s="118"/>
       <c r="I173" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J173" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="174" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B174" s="112"/>
-      <c r="C174" s="109"/>
+      <c r="B174" s="130"/>
+      <c r="C174" s="125"/>
       <c r="D174" s="20">
         <v>549559</v>
       </c>
       <c r="E174" s="5" t="s">
         <v>170</v>
       </c>
       <c r="F174" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G174" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H174" s="120"/>
+      <c r="H174" s="118"/>
       <c r="I174" s="14" t="s">
         <v>328</v>
       </c>
       <c r="J174" s="13"/>
     </row>
     <row r="175" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B175" s="112"/>
-      <c r="C175" s="109"/>
+      <c r="B175" s="130"/>
+      <c r="C175" s="125"/>
       <c r="D175" s="20">
         <v>440934</v>
       </c>
       <c r="E175" s="5" t="s">
         <v>172</v>
       </c>
       <c r="F175" s="16"/>
       <c r="G175" s="14" t="s">
         <v>289</v>
       </c>
-      <c r="H175" s="120"/>
+      <c r="H175" s="118"/>
       <c r="I175" s="16"/>
       <c r="J175" s="14" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="176" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B176" s="112"/>
-      <c r="C176" s="109"/>
+      <c r="B176" s="130"/>
+      <c r="C176" s="125"/>
       <c r="D176" s="20">
         <v>435625</v>
       </c>
       <c r="E176" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F176" s="16"/>
       <c r="G176" s="14" t="s">
         <v>261</v>
       </c>
-      <c r="H176" s="120"/>
+      <c r="H176" s="118"/>
       <c r="I176" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J176" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="177" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B177" s="112"/>
-      <c r="C177" s="109"/>
+      <c r="B177" s="130"/>
+      <c r="C177" s="125"/>
       <c r="D177" s="20">
         <v>447452</v>
       </c>
       <c r="E177" s="5" t="s">
         <v>444</v>
       </c>
       <c r="F177" s="17"/>
       <c r="G177" s="14" t="s">
         <v>445</v>
       </c>
-      <c r="H177" s="120"/>
+      <c r="H177" s="118"/>
       <c r="I177" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J177" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="178" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B178" s="112"/>
-      <c r="C178" s="109"/>
+      <c r="B178" s="130"/>
+      <c r="C178" s="125"/>
       <c r="D178" s="20">
         <v>436421</v>
       </c>
       <c r="E178" s="5" t="s">
         <v>140</v>
       </c>
       <c r="F178" s="16"/>
       <c r="G178" s="14" t="s">
         <v>278</v>
       </c>
-      <c r="H178" s="120"/>
+      <c r="H178" s="118"/>
       <c r="I178" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J178" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="179" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B179" s="112"/>
-      <c r="C179" s="109"/>
+      <c r="B179" s="130"/>
+      <c r="C179" s="125"/>
       <c r="D179" s="20">
         <v>436216</v>
       </c>
       <c r="E179" s="5" t="s">
         <v>103</v>
       </c>
       <c r="F179" s="16"/>
       <c r="G179" s="14" t="s">
         <v>275</v>
       </c>
-      <c r="H179" s="120"/>
+      <c r="H179" s="118"/>
       <c r="I179" s="13"/>
       <c r="J179" s="14" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="180" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B180" s="112"/>
-      <c r="C180" s="109"/>
+      <c r="B180" s="130"/>
+      <c r="C180" s="125"/>
       <c r="D180" s="57">
         <v>558720</v>
       </c>
       <c r="E180" s="49" t="s">
         <v>626</v>
       </c>
       <c r="F180" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G180" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H180" s="145"/>
+      <c r="H180" s="135"/>
       <c r="I180" s="61"/>
       <c r="J180" s="14" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="181" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B181" s="113"/>
-      <c r="C181" s="110"/>
+      <c r="B181" s="131"/>
+      <c r="C181" s="126"/>
       <c r="D181" s="27">
         <v>436462</v>
       </c>
       <c r="E181" s="28" t="s">
         <v>52</v>
       </c>
       <c r="F181" s="15"/>
       <c r="G181" s="70" t="s">
         <v>446</v>
       </c>
-      <c r="H181" s="145"/>
+      <c r="H181" s="135"/>
       <c r="I181" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J181" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="182" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B182" s="111" t="s">
+      <c r="B182" s="158" t="s">
         <v>143</v>
       </c>
-      <c r="C182" s="108" t="s">
+      <c r="C182" s="124" t="s">
         <v>216</v>
       </c>
       <c r="D182" s="64">
         <v>530268</v>
       </c>
       <c r="E182" s="39" t="s">
         <v>449</v>
       </c>
       <c r="F182" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G182" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="H182" s="125"/>
+      <c r="H182" s="123"/>
       <c r="I182" s="16"/>
       <c r="J182" s="41" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="183" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B183" s="112"/>
-      <c r="C183" s="109"/>
+      <c r="B183" s="130"/>
+      <c r="C183" s="125"/>
       <c r="D183" s="20">
         <v>508586</v>
       </c>
       <c r="E183" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F183" s="16"/>
       <c r="G183" s="48" t="s">
         <v>451</v>
       </c>
-      <c r="H183" s="120"/>
+      <c r="H183" s="118"/>
       <c r="I183" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J183" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="184" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B184" s="112"/>
-      <c r="C184" s="109"/>
+      <c r="B184" s="130"/>
+      <c r="C184" s="125"/>
       <c r="D184" s="20">
         <v>508991</v>
       </c>
       <c r="E184" s="73" t="s">
         <v>563</v>
       </c>
       <c r="F184" s="16"/>
       <c r="G184" s="14" t="s">
         <v>452</v>
       </c>
-      <c r="H184" s="120"/>
+      <c r="H184" s="118"/>
       <c r="I184" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J184" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="185" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B185" s="112"/>
-      <c r="C185" s="109"/>
+      <c r="B185" s="130"/>
+      <c r="C185" s="125"/>
       <c r="D185" s="20">
         <v>530310</v>
       </c>
       <c r="E185" s="73" t="s">
         <v>564</v>
       </c>
       <c r="F185" s="16"/>
       <c r="G185" s="14" t="s">
         <v>453</v>
       </c>
-      <c r="H185" s="120"/>
+      <c r="H185" s="118"/>
       <c r="I185" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J185" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="186" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B186" s="112"/>
-      <c r="C186" s="109"/>
+      <c r="B186" s="130"/>
+      <c r="C186" s="125"/>
       <c r="D186" s="20">
         <v>508704</v>
       </c>
       <c r="E186" s="5" t="s">
         <v>217</v>
       </c>
       <c r="F186" s="16"/>
       <c r="G186" s="14" t="s">
         <v>454</v>
       </c>
-      <c r="H186" s="120"/>
+      <c r="H186" s="118"/>
       <c r="I186" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J186" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="187" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B187" s="112"/>
-      <c r="C187" s="109"/>
+      <c r="B187" s="130"/>
+      <c r="C187" s="125"/>
       <c r="D187" s="20">
         <v>530736</v>
       </c>
       <c r="E187" s="5" t="s">
         <v>565</v>
       </c>
       <c r="F187" s="56"/>
       <c r="G187" s="14" t="s">
         <v>482</v>
       </c>
-      <c r="H187" s="120"/>
+      <c r="H187" s="118"/>
       <c r="I187" s="41"/>
       <c r="J187" s="14" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="188" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B188" s="112"/>
-      <c r="C188" s="109"/>
+      <c r="B188" s="130"/>
+      <c r="C188" s="125"/>
       <c r="D188" s="20">
         <v>530498</v>
       </c>
       <c r="E188" s="5" t="s">
         <v>566</v>
       </c>
       <c r="F188" s="18"/>
       <c r="G188" s="14" t="s">
         <v>538</v>
       </c>
-      <c r="H188" s="120"/>
+      <c r="H188" s="118"/>
       <c r="I188" s="17"/>
       <c r="J188" s="14" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="189" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B189" s="112"/>
-      <c r="C189" s="109"/>
+      <c r="B189" s="130"/>
+      <c r="C189" s="125"/>
       <c r="D189" s="20">
         <v>510045</v>
       </c>
       <c r="E189" s="5" t="s">
         <v>122</v>
       </c>
       <c r="F189" s="16"/>
       <c r="G189" s="14" t="s">
         <v>455</v>
       </c>
-      <c r="H189" s="120"/>
+      <c r="H189" s="118"/>
       <c r="I189" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J189" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="190" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B190" s="112"/>
-      <c r="C190" s="109"/>
+      <c r="B190" s="130"/>
+      <c r="C190" s="125"/>
       <c r="D190" s="20">
         <v>509692</v>
       </c>
       <c r="E190" s="5" t="s">
         <v>230</v>
       </c>
       <c r="F190" s="16"/>
       <c r="G190" s="14" t="s">
         <v>456</v>
       </c>
-      <c r="H190" s="120"/>
+      <c r="H190" s="118"/>
       <c r="I190" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J190" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="191" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B191" s="112"/>
-      <c r="C191" s="109"/>
+      <c r="B191" s="130"/>
+      <c r="C191" s="125"/>
       <c r="D191" s="57">
         <v>512489</v>
       </c>
       <c r="E191" s="5" t="s">
         <v>218</v>
       </c>
       <c r="F191" s="16"/>
       <c r="G191" s="42" t="s">
         <v>457</v>
       </c>
-      <c r="H191" s="120"/>
+      <c r="H191" s="118"/>
       <c r="I191" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J191" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="192" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B192" s="112"/>
-      <c r="C192" s="109"/>
+      <c r="B192" s="130"/>
+      <c r="C192" s="125"/>
       <c r="D192" s="57">
         <v>510406</v>
       </c>
       <c r="E192" s="5" t="s">
         <v>173</v>
       </c>
       <c r="F192" s="16"/>
       <c r="G192" s="42" t="s">
         <v>458</v>
       </c>
-      <c r="H192" s="120"/>
+      <c r="H192" s="118"/>
       <c r="I192" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J192" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="193" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B193" s="113"/>
-      <c r="C193" s="110"/>
+      <c r="B193" s="131"/>
+      <c r="C193" s="126"/>
       <c r="D193" s="27">
         <v>509798</v>
       </c>
       <c r="E193" s="28" t="s">
         <v>126</v>
       </c>
       <c r="F193" s="52"/>
       <c r="G193" s="70" t="s">
         <v>459</v>
       </c>
-      <c r="H193" s="121"/>
+      <c r="H193" s="119"/>
       <c r="I193" s="52" t="s">
         <v>89</v>
       </c>
       <c r="J193" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="194" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B194" s="112" t="s">
+      <c r="B194" s="130" t="s">
         <v>621</v>
       </c>
-      <c r="C194" s="108" t="s">
+      <c r="C194" s="124" t="s">
         <v>181</v>
       </c>
       <c r="D194" s="21">
         <v>464458</v>
       </c>
       <c r="E194" s="6" t="s">
         <v>461</v>
       </c>
       <c r="F194" s="47"/>
       <c r="G194" s="14" t="s">
         <v>462</v>
       </c>
-      <c r="H194" s="120"/>
+      <c r="H194" s="118"/>
       <c r="I194" s="47"/>
       <c r="J194" s="48" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="195" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B195" s="112"/>
-      <c r="C195" s="109"/>
+      <c r="B195" s="130"/>
+      <c r="C195" s="125"/>
       <c r="D195" s="21">
         <v>496907</v>
       </c>
       <c r="E195" s="6" t="s">
         <v>464</v>
       </c>
       <c r="F195" s="16"/>
       <c r="G195" s="14" t="s">
         <v>465</v>
       </c>
-      <c r="H195" s="120"/>
+      <c r="H195" s="118"/>
       <c r="I195" s="16"/>
       <c r="J195" s="14" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="196" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B196" s="112"/>
-      <c r="C196" s="109"/>
+      <c r="B196" s="130"/>
+      <c r="C196" s="125"/>
       <c r="D196" s="21">
         <v>481452</v>
       </c>
       <c r="E196" s="6" t="s">
         <v>466</v>
       </c>
       <c r="F196" s="16"/>
       <c r="G196" s="48" t="s">
         <v>467</v>
       </c>
-      <c r="H196" s="120"/>
+      <c r="H196" s="118"/>
       <c r="I196" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J196" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="197" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B197" s="112"/>
-      <c r="C197" s="109"/>
+      <c r="B197" s="130"/>
+      <c r="C197" s="125"/>
       <c r="D197" s="21">
         <v>502341</v>
       </c>
       <c r="E197" s="6" t="s">
         <v>468</v>
       </c>
       <c r="F197" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G197" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H197" s="120"/>
+      <c r="H197" s="118"/>
       <c r="I197" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J197" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="198" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B198" s="112"/>
-      <c r="C198" s="109"/>
+      <c r="B198" s="130"/>
+      <c r="C198" s="125"/>
       <c r="D198" s="21">
         <v>446898</v>
       </c>
       <c r="E198" s="6" t="s">
         <v>226</v>
       </c>
       <c r="F198" s="16"/>
       <c r="G198" s="48" t="s">
         <v>460</v>
       </c>
-      <c r="H198" s="120"/>
+      <c r="H198" s="118"/>
       <c r="I198" s="14" t="s">
         <v>328</v>
       </c>
       <c r="J198" s="16"/>
     </row>
     <row r="199" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B199" s="112"/>
-      <c r="C199" s="109"/>
+      <c r="B199" s="130"/>
+      <c r="C199" s="125"/>
       <c r="D199" s="21">
         <v>443809</v>
       </c>
       <c r="E199" s="6" t="s">
         <v>469</v>
       </c>
       <c r="F199" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G199" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H199" s="120"/>
+      <c r="H199" s="118"/>
       <c r="I199" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J199" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="200" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B200" s="112"/>
-      <c r="C200" s="109"/>
+      <c r="B200" s="130"/>
+      <c r="C200" s="125"/>
       <c r="D200" s="21">
         <v>440132</v>
       </c>
       <c r="E200" s="6" t="s">
         <v>470</v>
       </c>
       <c r="F200" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G200" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H200" s="120"/>
+      <c r="H200" s="118"/>
       <c r="I200" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J200" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="201" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B201" s="112"/>
-      <c r="C201" s="109"/>
+      <c r="B201" s="130"/>
+      <c r="C201" s="125"/>
       <c r="D201" s="21">
         <v>437944</v>
       </c>
       <c r="E201" s="6" t="s">
         <v>224</v>
       </c>
       <c r="F201" s="16"/>
       <c r="G201" s="14" t="s">
         <v>304</v>
       </c>
-      <c r="H201" s="120"/>
+      <c r="H201" s="118"/>
       <c r="I201" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J201" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="202" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B202" s="112"/>
-      <c r="C202" s="109"/>
+      <c r="B202" s="130"/>
+      <c r="C202" s="125"/>
       <c r="D202" s="20">
         <v>437981</v>
       </c>
       <c r="E202" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F202" s="16"/>
       <c r="G202" s="14" t="s">
         <v>306</v>
       </c>
-      <c r="H202" s="120"/>
+      <c r="H202" s="118"/>
       <c r="I202" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J202" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="203" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B203" s="112"/>
-      <c r="C203" s="109"/>
+      <c r="B203" s="130"/>
+      <c r="C203" s="125"/>
       <c r="D203" s="20">
         <v>438013</v>
       </c>
       <c r="E203" s="5" t="s">
         <v>174</v>
       </c>
       <c r="F203" s="16"/>
       <c r="G203" s="14" t="s">
         <v>307</v>
       </c>
-      <c r="H203" s="120"/>
+      <c r="H203" s="118"/>
       <c r="I203" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J203" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="204" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B204" s="112"/>
-      <c r="C204" s="109"/>
+      <c r="B204" s="130"/>
+      <c r="C204" s="125"/>
       <c r="D204" s="20">
         <v>444329</v>
       </c>
       <c r="E204" s="5" t="s">
         <v>227</v>
       </c>
       <c r="F204" s="16"/>
       <c r="G204" s="14" t="s">
         <v>471</v>
       </c>
-      <c r="H204" s="120"/>
+      <c r="H204" s="118"/>
       <c r="I204" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J204" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="205" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B205" s="112"/>
-      <c r="C205" s="109"/>
+      <c r="B205" s="130"/>
+      <c r="C205" s="125"/>
       <c r="D205" s="20">
         <v>443616</v>
       </c>
       <c r="E205" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F205" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G205" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H205" s="120"/>
+      <c r="H205" s="118"/>
       <c r="I205" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J205" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="206" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B206" s="112"/>
-      <c r="C206" s="109"/>
+      <c r="B206" s="130"/>
+      <c r="C206" s="125"/>
       <c r="D206" s="20">
         <v>446920</v>
       </c>
       <c r="E206" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F206" s="13"/>
       <c r="G206" s="14" t="s">
         <v>472</v>
       </c>
-      <c r="H206" s="120"/>
+      <c r="H206" s="118"/>
       <c r="I206" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J206" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="207" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B207" s="112"/>
-      <c r="C207" s="109"/>
+      <c r="B207" s="130"/>
+      <c r="C207" s="125"/>
       <c r="D207" s="20">
         <v>446874</v>
       </c>
       <c r="E207" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F207" s="16"/>
       <c r="G207" s="14" t="s">
         <v>473</v>
       </c>
-      <c r="H207" s="120"/>
+      <c r="H207" s="118"/>
       <c r="I207" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J207" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="208" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B208" s="112"/>
-      <c r="C208" s="109"/>
+      <c r="B208" s="130"/>
+      <c r="C208" s="125"/>
       <c r="D208" s="20">
         <v>446855</v>
       </c>
       <c r="E208" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F208" s="16"/>
       <c r="G208" s="14" t="s">
         <v>474</v>
       </c>
-      <c r="H208" s="120"/>
+      <c r="H208" s="118"/>
       <c r="I208" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J208" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="209" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B209" s="112"/>
-      <c r="C209" s="109"/>
+      <c r="B209" s="130"/>
+      <c r="C209" s="125"/>
       <c r="D209" s="57">
         <v>437963</v>
       </c>
       <c r="E209" s="49" t="s">
         <v>225</v>
       </c>
       <c r="F209" s="16"/>
       <c r="G209" s="42" t="s">
         <v>305</v>
       </c>
-      <c r="H209" s="120"/>
+      <c r="H209" s="118"/>
       <c r="I209" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J209" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="210" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B210" s="112"/>
-      <c r="C210" s="109"/>
+      <c r="B210" s="130"/>
+      <c r="C210" s="125"/>
       <c r="D210" s="57">
         <v>438036</v>
       </c>
       <c r="E210" s="49" t="s">
         <v>175</v>
       </c>
       <c r="F210" s="13"/>
       <c r="G210" s="42" t="s">
         <v>308</v>
       </c>
-      <c r="H210" s="120"/>
+      <c r="H210" s="118"/>
       <c r="I210" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J210" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="211" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B211" s="112"/>
-      <c r="C211" s="109"/>
+      <c r="B211" s="130"/>
+      <c r="C211" s="125"/>
       <c r="D211" s="57">
         <v>481057</v>
       </c>
       <c r="E211" s="49" t="s">
         <v>476</v>
       </c>
       <c r="F211" s="61"/>
       <c r="G211" s="42" t="s">
         <v>477</v>
       </c>
-      <c r="H211" s="120"/>
+      <c r="H211" s="118"/>
       <c r="I211" s="16"/>
       <c r="J211" s="42" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="212" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B212" s="112"/>
-      <c r="C212" s="110"/>
+      <c r="B212" s="130"/>
+      <c r="C212" s="126"/>
       <c r="D212" s="57">
         <v>524738</v>
       </c>
       <c r="E212" s="49" t="s">
         <v>478</v>
       </c>
       <c r="F212" s="15"/>
       <c r="G212" s="42" t="s">
         <v>479</v>
       </c>
-      <c r="H212" s="121"/>
+      <c r="H212" s="119"/>
       <c r="I212" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J212" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="213" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B213" s="112"/>
-      <c r="C213" s="108" t="s">
+      <c r="B213" s="130"/>
+      <c r="C213" s="124" t="s">
         <v>54</v>
       </c>
       <c r="D213" s="51">
         <v>433508</v>
       </c>
       <c r="E213" s="39" t="s">
         <v>72</v>
       </c>
       <c r="F213" s="52"/>
       <c r="G213" s="40" t="s">
         <v>273</v>
       </c>
-      <c r="H213" s="120"/>
+      <c r="H213" s="118"/>
       <c r="I213" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J213" s="47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="214" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B214" s="112"/>
-      <c r="C214" s="109"/>
+      <c r="B214" s="130"/>
+      <c r="C214" s="125"/>
       <c r="D214" s="20">
         <v>433334</v>
       </c>
       <c r="E214" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F214" s="13"/>
       <c r="G214" s="14" t="s">
         <v>269</v>
       </c>
-      <c r="H214" s="120"/>
+      <c r="H214" s="118"/>
       <c r="I214" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J214" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="215" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B215" s="112"/>
-      <c r="C215" s="109"/>
+      <c r="B215" s="130"/>
+      <c r="C215" s="125"/>
       <c r="D215" s="21">
         <v>433412</v>
       </c>
       <c r="E215" s="6" t="s">
         <v>188</v>
       </c>
       <c r="F215" s="13"/>
       <c r="G215" s="48" t="s">
         <v>270</v>
       </c>
-      <c r="H215" s="120"/>
+      <c r="H215" s="118"/>
       <c r="I215" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J215" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="216" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B216" s="112"/>
-      <c r="C216" s="109"/>
+      <c r="B216" s="130"/>
+      <c r="C216" s="125"/>
       <c r="D216" s="21">
         <v>439911</v>
       </c>
       <c r="E216" s="6" t="s">
         <v>287</v>
       </c>
       <c r="F216" s="13"/>
       <c r="G216" s="48" t="s">
         <v>288</v>
       </c>
-      <c r="H216" s="120"/>
+      <c r="H216" s="118"/>
       <c r="I216" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J216" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="217" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B217" s="112"/>
-      <c r="C217" s="109"/>
+      <c r="B217" s="130"/>
+      <c r="C217" s="125"/>
       <c r="D217" s="20">
         <v>433435</v>
       </c>
       <c r="E217" s="50" t="s">
         <v>176</v>
       </c>
       <c r="F217" s="13"/>
       <c r="G217" s="14" t="s">
         <v>271</v>
       </c>
-      <c r="H217" s="120"/>
+      <c r="H217" s="118"/>
       <c r="I217" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J217" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="218" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B218" s="112"/>
-      <c r="C218" s="109"/>
+      <c r="B218" s="130"/>
+      <c r="C218" s="125"/>
       <c r="D218" s="20">
         <v>433527</v>
       </c>
       <c r="E218" s="49" t="s">
         <v>73</v>
       </c>
       <c r="F218" s="13"/>
       <c r="G218" s="14" t="s">
         <v>274</v>
       </c>
-      <c r="H218" s="120"/>
+      <c r="H218" s="118"/>
       <c r="I218" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J218" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="219" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B219" s="112"/>
-      <c r="C219" s="109"/>
+      <c r="B219" s="130"/>
+      <c r="C219" s="125"/>
       <c r="D219" s="20">
         <v>433386</v>
       </c>
       <c r="E219" s="49" t="s">
         <v>481</v>
       </c>
       <c r="F219" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G219" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="H219" s="120"/>
+      <c r="H219" s="118"/>
       <c r="I219" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J219" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="220" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B220" s="112"/>
-      <c r="C220" s="109"/>
+      <c r="B220" s="130"/>
+      <c r="C220" s="125"/>
       <c r="D220" s="20">
         <v>433305</v>
       </c>
       <c r="E220" s="49" t="s">
         <v>177</v>
       </c>
       <c r="F220" s="16"/>
       <c r="G220" s="14" t="s">
         <v>268</v>
       </c>
-      <c r="H220" s="120"/>
+      <c r="H220" s="118"/>
       <c r="I220" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J220" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="221" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B221" s="112"/>
-      <c r="C221" s="109"/>
+      <c r="B221" s="130"/>
+      <c r="C221" s="125"/>
       <c r="D221" s="20">
         <v>433459</v>
       </c>
       <c r="E221" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F221" s="16"/>
       <c r="G221" s="14" t="s">
         <v>272</v>
       </c>
-      <c r="H221" s="120"/>
+      <c r="H221" s="118"/>
       <c r="I221" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J221" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="222" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B222" s="112"/>
-      <c r="C222" s="109"/>
+      <c r="B222" s="130"/>
+      <c r="C222" s="125"/>
       <c r="D222" s="20">
         <v>433358</v>
       </c>
       <c r="E222" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F222" s="16"/>
       <c r="G222" s="14" t="s">
         <v>298</v>
       </c>
-      <c r="H222" s="120"/>
+      <c r="H222" s="118"/>
       <c r="I222" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J222" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="223" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B223" s="112"/>
-      <c r="C223" s="109"/>
+      <c r="B223" s="130"/>
+      <c r="C223" s="125"/>
       <c r="D223" s="57">
         <v>433488</v>
       </c>
       <c r="E223" s="49" t="s">
         <v>313</v>
       </c>
       <c r="F223" s="16"/>
       <c r="G223" s="14" t="s">
         <v>314</v>
       </c>
-      <c r="H223" s="120"/>
+      <c r="H223" s="118"/>
       <c r="I223" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J223" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="224" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B224" s="113"/>
-      <c r="C224" s="110"/>
+      <c r="B224" s="131"/>
+      <c r="C224" s="126"/>
       <c r="D224" s="27">
         <v>446579</v>
       </c>
       <c r="E224" s="28" t="s">
         <v>297</v>
       </c>
       <c r="F224" s="61"/>
       <c r="G224" s="70" t="s">
         <v>299</v>
       </c>
-      <c r="H224" s="120"/>
+      <c r="H224" s="118"/>
       <c r="I224" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J224" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="225" spans="2:10" s="19" customFormat="1" ht="70.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B225" s="111" t="s">
+      <c r="B225" s="158" t="s">
         <v>620</v>
       </c>
       <c r="C225" s="106" t="s">
         <v>640</v>
       </c>
       <c r="D225" s="37">
         <v>566250</v>
       </c>
       <c r="E225" s="103" t="s">
         <v>639</v>
       </c>
       <c r="F225" s="38"/>
       <c r="G225" s="93" t="s">
         <v>641</v>
       </c>
       <c r="H225" s="107"/>
       <c r="I225" s="52" t="s">
         <v>89</v>
       </c>
       <c r="J225" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="226" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B226" s="112"/>
-      <c r="C226" s="108" t="s">
+      <c r="B226" s="130"/>
+      <c r="C226" s="124" t="s">
         <v>91</v>
       </c>
       <c r="D226" s="51">
         <v>435897</v>
       </c>
       <c r="E226" s="39" t="s">
         <v>117</v>
       </c>
       <c r="F226" s="47"/>
       <c r="G226" s="48" t="s">
         <v>485</v>
       </c>
-      <c r="H226" s="120"/>
+      <c r="H226" s="118"/>
       <c r="I226" s="47"/>
       <c r="J226" s="40" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="227" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B227" s="112"/>
-      <c r="C227" s="109"/>
+      <c r="B227" s="130"/>
+      <c r="C227" s="125"/>
       <c r="D227" s="20">
         <v>434235</v>
       </c>
       <c r="E227" s="5" t="s">
         <v>413</v>
       </c>
       <c r="F227" s="16"/>
       <c r="G227" s="48" t="s">
         <v>486</v>
       </c>
-      <c r="H227" s="120"/>
+      <c r="H227" s="118"/>
       <c r="I227" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J227" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="228" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B228" s="112"/>
-      <c r="C228" s="109"/>
+      <c r="B228" s="130"/>
+      <c r="C228" s="125"/>
       <c r="D228" s="20">
         <v>436735</v>
       </c>
       <c r="E228" s="6" t="s">
         <v>247</v>
       </c>
       <c r="F228" s="16"/>
       <c r="G228" s="14" t="s">
         <v>248</v>
       </c>
-      <c r="H228" s="120"/>
+      <c r="H228" s="118"/>
       <c r="I228" s="16"/>
       <c r="J228" s="14" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="229" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B229" s="112"/>
-      <c r="C229" s="109"/>
+      <c r="B229" s="130"/>
+      <c r="C229" s="125"/>
       <c r="D229" s="20">
         <v>444960</v>
       </c>
       <c r="E229" s="6" t="s">
         <v>135</v>
       </c>
       <c r="F229" s="16"/>
       <c r="G229" s="14" t="s">
         <v>296</v>
       </c>
-      <c r="H229" s="120"/>
+      <c r="H229" s="118"/>
       <c r="I229" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J229" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="230" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B230" s="112"/>
-      <c r="C230" s="109"/>
+      <c r="B230" s="130"/>
+      <c r="C230" s="125"/>
       <c r="D230" s="20">
         <v>435116</v>
       </c>
       <c r="E230" s="5" t="s">
         <v>487</v>
       </c>
       <c r="F230" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G230" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="H230" s="120"/>
+      <c r="H230" s="118"/>
       <c r="I230" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J230" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="231" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B231" s="112"/>
-      <c r="C231" s="109"/>
+      <c r="B231" s="130"/>
+      <c r="C231" s="125"/>
       <c r="D231" s="20">
         <v>434318</v>
       </c>
       <c r="E231" s="5" t="s">
         <v>488</v>
       </c>
       <c r="F231" s="16"/>
       <c r="G231" s="14" t="s">
         <v>489</v>
       </c>
-      <c r="H231" s="120"/>
+      <c r="H231" s="118"/>
       <c r="I231" s="16"/>
       <c r="J231" s="14" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="232" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B232" s="112"/>
-      <c r="C232" s="109"/>
+      <c r="B232" s="130"/>
+      <c r="C232" s="125"/>
       <c r="D232" s="20">
         <v>437603</v>
       </c>
       <c r="E232" s="5" t="s">
         <v>194</v>
       </c>
       <c r="F232" s="16"/>
       <c r="G232" s="14" t="s">
         <v>279</v>
       </c>
-      <c r="H232" s="120"/>
+      <c r="H232" s="118"/>
       <c r="I232" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J232" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="233" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B233" s="112"/>
-      <c r="C233" s="109"/>
+      <c r="B233" s="130"/>
+      <c r="C233" s="125"/>
       <c r="D233" s="57">
         <v>435992</v>
       </c>
       <c r="E233" s="5" t="s">
         <v>178</v>
       </c>
       <c r="F233" s="13"/>
       <c r="G233" s="42" t="s">
         <v>491</v>
       </c>
-      <c r="H233" s="120"/>
+      <c r="H233" s="118"/>
       <c r="I233" s="56"/>
       <c r="J233" s="42" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="234" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B234" s="112"/>
-      <c r="C234" s="110"/>
+      <c r="B234" s="130"/>
+      <c r="C234" s="126"/>
       <c r="D234" s="27">
         <v>433918</v>
       </c>
       <c r="E234" s="49" t="s">
         <v>493</v>
       </c>
       <c r="F234" s="52"/>
       <c r="G234" s="42" t="s">
         <v>494</v>
       </c>
       <c r="H234" s="75"/>
       <c r="I234" s="33"/>
       <c r="J234" s="42" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="235" spans="2:10" s="19" customFormat="1" ht="70.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B235" s="112"/>
+      <c r="B235" s="130"/>
       <c r="C235" s="24" t="s">
         <v>344</v>
       </c>
       <c r="D235" s="64">
         <v>530182</v>
       </c>
       <c r="E235" s="67" t="s">
         <v>345</v>
       </c>
       <c r="F235" s="76"/>
       <c r="G235" s="77" t="s">
         <v>346</v>
       </c>
       <c r="H235" s="26"/>
       <c r="I235" s="38" t="s">
         <v>89</v>
       </c>
       <c r="J235" s="38" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="236" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B236" s="112"/>
-      <c r="C236" s="108" t="s">
+      <c r="B236" s="130"/>
+      <c r="C236" s="124" t="s">
         <v>497</v>
       </c>
       <c r="D236" s="64">
         <v>510112</v>
       </c>
       <c r="E236" s="103" t="s">
         <v>119</v>
       </c>
       <c r="F236" s="79"/>
       <c r="G236" s="40" t="s">
         <v>498</v>
       </c>
       <c r="H236" s="25"/>
       <c r="I236" s="14" t="s">
         <v>328</v>
       </c>
       <c r="J236" s="80"/>
     </row>
     <row r="237" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B237" s="112"/>
-      <c r="C237" s="109"/>
+      <c r="B237" s="130"/>
+      <c r="C237" s="125"/>
       <c r="D237" s="20">
         <v>498258</v>
       </c>
       <c r="E237" s="73" t="s">
         <v>142</v>
       </c>
       <c r="F237" s="16"/>
       <c r="G237" s="22" t="s">
         <v>501</v>
       </c>
       <c r="H237" s="30"/>
       <c r="I237" s="52" t="s">
         <v>89</v>
       </c>
       <c r="J237" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="238" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B238" s="112"/>
-      <c r="C238" s="109"/>
+      <c r="B238" s="130"/>
+      <c r="C238" s="125"/>
       <c r="D238" s="20">
         <v>511427</v>
       </c>
       <c r="E238" s="5" t="s">
         <v>499</v>
       </c>
       <c r="F238" s="82"/>
       <c r="G238" s="14" t="s">
         <v>500</v>
       </c>
       <c r="H238" s="29"/>
       <c r="I238" s="61" t="s">
         <v>89</v>
       </c>
       <c r="J238" s="61" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="239" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B239" s="112"/>
-      <c r="C239" s="109"/>
+      <c r="B239" s="130"/>
+      <c r="C239" s="125"/>
       <c r="D239" s="20">
         <v>498080</v>
       </c>
       <c r="E239" s="5" t="s">
         <v>187</v>
       </c>
       <c r="F239" s="13"/>
       <c r="G239" s="14" t="s">
         <v>502</v>
       </c>
       <c r="H239" s="29"/>
       <c r="I239" s="13"/>
       <c r="J239" s="14" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="240" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B240" s="112"/>
-      <c r="C240" s="109"/>
+      <c r="B240" s="130"/>
+      <c r="C240" s="125"/>
       <c r="D240" s="20">
         <v>505573</v>
       </c>
       <c r="E240" s="5" t="s">
         <v>504</v>
       </c>
       <c r="F240" s="16"/>
       <c r="G240" s="14" t="s">
         <v>505</v>
       </c>
       <c r="H240" s="29"/>
       <c r="I240" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J240" s="61" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="241" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B241" s="112"/>
-      <c r="C241" s="109"/>
+      <c r="B241" s="130"/>
+      <c r="C241" s="125"/>
       <c r="D241" s="57">
         <v>496646</v>
       </c>
       <c r="E241" s="83" t="s">
         <v>506</v>
       </c>
       <c r="F241" s="52"/>
       <c r="G241" s="14" t="s">
         <v>510</v>
       </c>
       <c r="H241" s="29"/>
       <c r="I241" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J241" s="61" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="242" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B242" s="112"/>
-      <c r="C242" s="110"/>
+      <c r="B242" s="130"/>
+      <c r="C242" s="126"/>
       <c r="D242" s="57">
         <v>497739</v>
       </c>
       <c r="E242" s="84" t="s">
         <v>511</v>
       </c>
       <c r="F242" s="15"/>
       <c r="G242" s="70" t="s">
         <v>512</v>
       </c>
       <c r="H242" s="81"/>
       <c r="I242" s="61"/>
       <c r="J242" s="70" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="243" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B243" s="112"/>
-      <c r="C243" s="108" t="s">
+      <c r="B243" s="130"/>
+      <c r="C243" s="124" t="s">
         <v>46</v>
       </c>
       <c r="D243" s="51">
         <v>496926</v>
       </c>
       <c r="E243" s="78" t="s">
         <v>514</v>
       </c>
       <c r="F243" s="47"/>
       <c r="G243" s="85" t="s">
         <v>516</v>
       </c>
-      <c r="H243" s="125"/>
+      <c r="H243" s="123"/>
       <c r="I243" s="47" t="s">
         <v>89</v>
       </c>
       <c r="J243" s="47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="244" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B244" s="112"/>
-      <c r="C244" s="109"/>
+      <c r="B244" s="130"/>
+      <c r="C244" s="125"/>
       <c r="D244" s="65">
         <v>498633</v>
       </c>
       <c r="E244" s="71" t="s">
         <v>515</v>
       </c>
       <c r="F244" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G244" s="61" t="s">
         <v>89</v>
       </c>
-      <c r="H244" s="120"/>
+      <c r="H244" s="118"/>
       <c r="I244" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J244" s="61" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="245" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B245" s="112"/>
-      <c r="C245" s="110"/>
+      <c r="B245" s="130"/>
+      <c r="C245" s="126"/>
       <c r="D245" s="57">
         <v>479712</v>
       </c>
       <c r="E245" s="74" t="s">
         <v>47</v>
       </c>
       <c r="F245" s="15" t="s">
         <v>89</v>
       </c>
       <c r="G245" s="15" t="s">
         <v>89</v>
       </c>
-      <c r="H245" s="120"/>
+      <c r="H245" s="118"/>
       <c r="I245" s="52" t="s">
         <v>89</v>
       </c>
       <c r="J245" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="246" spans="2:10" s="19" customFormat="1" ht="71.400000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B246" s="112"/>
+      <c r="B246" s="130"/>
       <c r="C246" s="24" t="s">
         <v>192</v>
       </c>
       <c r="D246" s="51">
         <v>435224</v>
       </c>
       <c r="E246" s="66" t="s">
         <v>120</v>
       </c>
       <c r="F246" s="55"/>
       <c r="G246" s="77" t="s">
         <v>283</v>
       </c>
       <c r="H246" s="25"/>
       <c r="I246" s="38" t="s">
         <v>89</v>
       </c>
       <c r="J246" s="38" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="247" spans="2:10" s="19" customFormat="1" ht="39.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B247" s="113"/>
+      <c r="B247" s="131"/>
       <c r="C247" s="36" t="s">
         <v>507</v>
       </c>
       <c r="D247" s="37">
         <v>435662</v>
       </c>
       <c r="E247" s="67" t="s">
         <v>179</v>
       </c>
       <c r="F247" s="38" t="s">
         <v>89</v>
       </c>
       <c r="G247" s="38" t="s">
         <v>89</v>
       </c>
       <c r="H247" s="11"/>
       <c r="I247" s="38" t="s">
         <v>89</v>
       </c>
       <c r="J247" s="38" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="248" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B248" s="111" t="s">
+      <c r="B248" s="158" t="s">
         <v>146</v>
       </c>
-      <c r="C248" s="108" t="s">
+      <c r="C248" s="124" t="s">
         <v>75</v>
       </c>
       <c r="D248" s="51">
         <v>454466</v>
       </c>
       <c r="E248" s="6" t="s">
         <v>110</v>
       </c>
       <c r="F248" s="47"/>
       <c r="G248" s="14" t="s">
         <v>329</v>
       </c>
-      <c r="H248" s="122"/>
+      <c r="H248" s="155"/>
       <c r="I248" s="40" t="s">
         <v>328</v>
       </c>
       <c r="J248" s="16"/>
     </row>
     <row r="249" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B249" s="112"/>
-      <c r="C249" s="109"/>
+      <c r="B249" s="130"/>
+      <c r="C249" s="125"/>
       <c r="D249" s="20">
         <v>464190</v>
       </c>
       <c r="E249" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F249" s="16"/>
       <c r="G249" s="14" t="s">
         <v>517</v>
       </c>
-      <c r="H249" s="123"/>
+      <c r="H249" s="156"/>
       <c r="I249" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J249" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="250" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B250" s="112"/>
-      <c r="C250" s="109"/>
+      <c r="B250" s="130"/>
+      <c r="C250" s="125"/>
       <c r="D250" s="20">
         <v>464900</v>
       </c>
       <c r="E250" s="5" t="s">
         <v>193</v>
       </c>
       <c r="F250" s="13" t="s">
         <v>89</v>
       </c>
       <c r="G250" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H250" s="123"/>
+      <c r="H250" s="156"/>
       <c r="I250" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J250" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="251" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B251" s="112"/>
-      <c r="C251" s="109"/>
+      <c r="B251" s="130"/>
+      <c r="C251" s="125"/>
       <c r="D251" s="20">
         <v>466393</v>
       </c>
       <c r="E251" s="5" t="s">
         <v>79</v>
       </c>
       <c r="F251" s="16"/>
       <c r="G251" s="14" t="s">
         <v>518</v>
       </c>
-      <c r="H251" s="123"/>
+      <c r="H251" s="156"/>
       <c r="I251" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J251" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="252" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B252" s="112"/>
-      <c r="C252" s="109"/>
+      <c r="B252" s="130"/>
+      <c r="C252" s="125"/>
       <c r="D252" s="20">
         <v>466511</v>
       </c>
       <c r="E252" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F252" s="52" t="s">
         <v>89</v>
       </c>
       <c r="G252" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H252" s="123"/>
+      <c r="H252" s="156"/>
       <c r="I252" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J252" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="253" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B253" s="112"/>
-      <c r="C253" s="109"/>
+      <c r="B253" s="130"/>
+      <c r="C253" s="125"/>
       <c r="D253" s="20">
         <v>470384</v>
       </c>
       <c r="E253" s="104" t="s">
         <v>182</v>
       </c>
       <c r="F253" s="97"/>
       <c r="G253" s="14" t="s">
         <v>519</v>
       </c>
-      <c r="H253" s="123"/>
+      <c r="H253" s="156"/>
       <c r="I253" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J253" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="254" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B254" s="112"/>
-      <c r="C254" s="109"/>
+      <c r="B254" s="130"/>
+      <c r="C254" s="125"/>
       <c r="D254" s="20">
         <v>466624</v>
       </c>
       <c r="E254" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F254" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G254" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H254" s="123"/>
+      <c r="H254" s="156"/>
       <c r="I254" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J254" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="255" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B255" s="112"/>
-      <c r="C255" s="109"/>
+      <c r="B255" s="130"/>
+      <c r="C255" s="125"/>
       <c r="D255" s="20">
         <v>470968</v>
       </c>
       <c r="E255" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F255" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G255" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="H255" s="123"/>
+      <c r="H255" s="156"/>
       <c r="I255" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J255" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="256" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B256" s="112"/>
-      <c r="C256" s="110"/>
+      <c r="B256" s="130"/>
+      <c r="C256" s="126"/>
       <c r="D256" s="27">
         <v>459995</v>
       </c>
       <c r="E256" s="28" t="s">
         <v>112</v>
       </c>
       <c r="F256" s="86"/>
       <c r="G256" s="70" t="s">
         <v>520</v>
       </c>
-      <c r="H256" s="124"/>
+      <c r="H256" s="157"/>
       <c r="I256" s="52" t="s">
         <v>89</v>
       </c>
       <c r="J256" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="257" spans="2:10" s="19" customFormat="1" ht="76.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B257" s="114" t="s">
+      <c r="B257" s="136" t="s">
         <v>619</v>
       </c>
       <c r="C257" s="88" t="s">
         <v>567</v>
       </c>
       <c r="D257" s="37">
         <v>470853</v>
       </c>
       <c r="E257" s="67" t="s">
         <v>121</v>
       </c>
       <c r="F257" s="38"/>
       <c r="G257" s="93" t="s">
         <v>568</v>
       </c>
       <c r="H257" s="92"/>
       <c r="I257" s="38" t="s">
         <v>89</v>
       </c>
       <c r="J257" s="38" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="258" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B258" s="115"/>
-      <c r="C258" s="117" t="s">
+      <c r="B258" s="137"/>
+      <c r="C258" s="132" t="s">
         <v>124</v>
       </c>
       <c r="D258" s="20">
         <v>477769</v>
       </c>
       <c r="E258" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F258" s="16"/>
       <c r="G258" s="14" t="s">
         <v>521</v>
       </c>
-      <c r="H258" s="120"/>
+      <c r="H258" s="118"/>
       <c r="I258" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J258" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="259" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B259" s="115"/>
-      <c r="C259" s="118"/>
+      <c r="B259" s="137"/>
+      <c r="C259" s="133"/>
       <c r="D259" s="20">
         <v>468851</v>
       </c>
       <c r="E259" s="5" t="s">
         <v>522</v>
       </c>
       <c r="F259" s="16"/>
       <c r="G259" s="14" t="s">
         <v>523</v>
       </c>
-      <c r="H259" s="120"/>
+      <c r="H259" s="118"/>
       <c r="I259" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J259" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="260" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B260" s="115"/>
-      <c r="C260" s="118"/>
+      <c r="B260" s="137"/>
+      <c r="C260" s="133"/>
       <c r="D260" s="20">
         <v>473730</v>
       </c>
       <c r="E260" s="5" t="s">
         <v>203</v>
       </c>
       <c r="F260" s="16"/>
       <c r="G260" s="14" t="s">
         <v>524</v>
       </c>
-      <c r="H260" s="120"/>
+      <c r="H260" s="118"/>
       <c r="I260" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J260" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="261" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B261" s="115"/>
-      <c r="C261" s="118"/>
+      <c r="B261" s="137"/>
+      <c r="C261" s="133"/>
       <c r="D261" s="20">
         <v>446774</v>
       </c>
       <c r="E261" s="5" t="s">
         <v>525</v>
       </c>
       <c r="F261" s="16"/>
       <c r="G261" s="14" t="s">
         <v>527</v>
       </c>
-      <c r="H261" s="120"/>
+      <c r="H261" s="118"/>
       <c r="I261" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J261" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="262" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B262" s="115"/>
-      <c r="C262" s="118"/>
+      <c r="B262" s="137"/>
+      <c r="C262" s="133"/>
       <c r="D262" s="20">
         <v>454441</v>
       </c>
       <c r="E262" s="5" t="s">
         <v>526</v>
       </c>
       <c r="F262" s="16"/>
       <c r="G262" s="14" t="s">
         <v>528</v>
       </c>
-      <c r="H262" s="120"/>
+      <c r="H262" s="118"/>
       <c r="I262" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J262" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="263" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B263" s="115"/>
-      <c r="C263" s="118"/>
+      <c r="B263" s="137"/>
+      <c r="C263" s="133"/>
       <c r="D263" s="20">
         <v>464840</v>
       </c>
       <c r="E263" s="5" t="s">
         <v>529</v>
       </c>
       <c r="F263" s="16"/>
       <c r="G263" s="14" t="s">
         <v>530</v>
       </c>
-      <c r="H263" s="120"/>
+      <c r="H263" s="118"/>
       <c r="I263" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J263" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="264" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B264" s="115"/>
-      <c r="C264" s="118"/>
+      <c r="B264" s="137"/>
+      <c r="C264" s="133"/>
       <c r="D264" s="20">
         <v>480462</v>
       </c>
       <c r="E264" s="5" t="s">
         <v>127</v>
       </c>
       <c r="F264" s="13"/>
       <c r="G264" s="14" t="s">
         <v>531</v>
       </c>
-      <c r="H264" s="120"/>
+      <c r="H264" s="118"/>
       <c r="I264" s="48" t="s">
         <v>328</v>
       </c>
       <c r="J264" s="13"/>
     </row>
     <row r="265" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B265" s="115"/>
-[...1 lines deleted...]
-      <c r="D265" s="148">
+      <c r="B265" s="137"/>
+      <c r="C265" s="133"/>
+      <c r="D265" s="111">
         <v>568995</v>
       </c>
-      <c r="E265" s="150" t="s">
+      <c r="E265" s="113" t="s">
         <v>645</v>
       </c>
-      <c r="F265" s="155"/>
+      <c r="F265" s="115"/>
       <c r="G265" s="14" t="s">
         <v>646</v>
       </c>
-      <c r="H265" s="120"/>
-[...3 lines deleted...]
-      <c r="J265" s="146" t="s">
+      <c r="H265" s="118"/>
+      <c r="I265" s="108" t="s">
+        <v>89</v>
+      </c>
+      <c r="J265" s="108" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="266" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B266" s="115"/>
-[...3 lines deleted...]
-      <c r="F266" s="156"/>
+      <c r="B266" s="137"/>
+      <c r="C266" s="133"/>
+      <c r="D266" s="112"/>
+      <c r="E266" s="114"/>
+      <c r="F266" s="116"/>
       <c r="G266" s="14" t="s">
         <v>647</v>
       </c>
-      <c r="H266" s="120"/>
-[...1 lines deleted...]
-      <c r="J266" s="147"/>
+      <c r="H266" s="118"/>
+      <c r="I266" s="109"/>
+      <c r="J266" s="109"/>
     </row>
     <row r="267" spans="2:10" s="19" customFormat="1" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B267" s="115"/>
-[...3 lines deleted...]
-      <c r="F267" s="158"/>
+      <c r="B267" s="137"/>
+      <c r="C267" s="133"/>
+      <c r="D267" s="112"/>
+      <c r="E267" s="114"/>
+      <c r="F267" s="117"/>
       <c r="G267" s="14" t="s">
         <v>648</v>
       </c>
-      <c r="H267" s="120"/>
-[...1 lines deleted...]
-      <c r="J267" s="147"/>
+      <c r="H267" s="118"/>
+      <c r="I267" s="110"/>
+      <c r="J267" s="109"/>
     </row>
     <row r="268" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B268" s="115"/>
-      <c r="C268" s="118"/>
+      <c r="B268" s="137"/>
+      <c r="C268" s="133"/>
       <c r="D268" s="20">
         <v>455054</v>
       </c>
       <c r="E268" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F268" s="16"/>
       <c r="G268" s="14" t="s">
         <v>532</v>
       </c>
-      <c r="H268" s="120"/>
+      <c r="H268" s="118"/>
       <c r="I268" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J268" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="269" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B269" s="115"/>
-      <c r="C269" s="118"/>
+      <c r="B269" s="137"/>
+      <c r="C269" s="133"/>
       <c r="D269" s="20">
         <v>464503</v>
       </c>
       <c r="E269" s="5" t="s">
         <v>533</v>
       </c>
       <c r="F269" s="16"/>
       <c r="G269" s="14" t="s">
         <v>534</v>
       </c>
-      <c r="H269" s="120"/>
+      <c r="H269" s="118"/>
       <c r="I269" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J269" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="270" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B270" s="115"/>
-      <c r="C270" s="118"/>
+      <c r="B270" s="137"/>
+      <c r="C270" s="133"/>
       <c r="D270" s="20">
         <v>455420</v>
       </c>
       <c r="E270" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F270" s="16"/>
       <c r="G270" s="14" t="s">
         <v>535</v>
       </c>
-      <c r="H270" s="120"/>
+      <c r="H270" s="118"/>
       <c r="I270" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J270" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="271" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B271" s="115"/>
-      <c r="C271" s="118"/>
+      <c r="B271" s="137"/>
+      <c r="C271" s="133"/>
       <c r="D271" s="20">
         <v>447568</v>
       </c>
       <c r="E271" s="5" t="s">
         <v>536</v>
       </c>
       <c r="F271" s="16"/>
       <c r="G271" s="14" t="s">
         <v>540</v>
       </c>
-      <c r="H271" s="120"/>
+      <c r="H271" s="118"/>
       <c r="I271" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J271" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="272" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B272" s="115"/>
-      <c r="C272" s="118"/>
+      <c r="B272" s="137"/>
+      <c r="C272" s="133"/>
       <c r="D272" s="20">
         <v>446131</v>
       </c>
       <c r="E272" s="5" t="s">
         <v>541</v>
       </c>
       <c r="F272" s="16"/>
       <c r="G272" s="41" t="s">
         <v>542</v>
       </c>
-      <c r="H272" s="120"/>
+      <c r="H272" s="118"/>
       <c r="I272" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J272" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="273" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B273" s="115"/>
-      <c r="C273" s="118"/>
+      <c r="B273" s="137"/>
+      <c r="C273" s="133"/>
       <c r="D273" s="20">
         <v>469175</v>
       </c>
       <c r="E273" s="5" t="s">
         <v>633</v>
       </c>
       <c r="F273" s="16"/>
       <c r="G273" s="14" t="s">
         <v>543</v>
       </c>
-      <c r="H273" s="120"/>
+      <c r="H273" s="118"/>
       <c r="I273" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J273" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="274" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B274" s="115"/>
-      <c r="C274" s="118"/>
+      <c r="B274" s="137"/>
+      <c r="C274" s="133"/>
       <c r="D274" s="20">
         <v>434456</v>
       </c>
       <c r="E274" s="5" t="s">
         <v>544</v>
       </c>
       <c r="F274" s="16"/>
       <c r="G274" s="14" t="s">
         <v>303</v>
       </c>
-      <c r="H274" s="120"/>
+      <c r="H274" s="118"/>
       <c r="I274" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J274" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="275" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B275" s="115"/>
-      <c r="C275" s="118"/>
+      <c r="B275" s="137"/>
+      <c r="C275" s="133"/>
       <c r="D275" s="20">
         <v>477661</v>
       </c>
       <c r="E275" s="73" t="s">
         <v>136</v>
       </c>
       <c r="F275" s="16"/>
       <c r="G275" s="14" t="s">
         <v>546</v>
       </c>
-      <c r="H275" s="120"/>
+      <c r="H275" s="118"/>
       <c r="I275" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J275" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="276" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B276" s="115"/>
-      <c r="C276" s="118"/>
+      <c r="B276" s="137"/>
+      <c r="C276" s="133"/>
       <c r="D276" s="43">
         <v>455119</v>
       </c>
       <c r="E276" s="44" t="s">
         <v>545</v>
       </c>
       <c r="F276" s="45"/>
       <c r="G276" s="14" t="s">
         <v>547</v>
       </c>
-      <c r="H276" s="120"/>
+      <c r="H276" s="118"/>
       <c r="I276" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J276" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="277" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B277" s="115"/>
-      <c r="C277" s="118"/>
+      <c r="B277" s="137"/>
+      <c r="C277" s="133"/>
       <c r="D277" s="57">
         <v>434430</v>
       </c>
       <c r="E277" s="5" t="s">
         <v>202</v>
       </c>
       <c r="F277" s="16"/>
       <c r="G277" s="14" t="s">
         <v>548</v>
       </c>
-      <c r="H277" s="120"/>
+      <c r="H277" s="118"/>
       <c r="I277" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J277" s="16" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="278" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="D278" s="27">
+    <row r="278" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B278" s="137"/>
+      <c r="C278" s="133"/>
+      <c r="D278" s="57">
+        <v>570011</v>
+      </c>
+      <c r="E278" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="F278" s="52"/>
+      <c r="G278" s="14" t="s">
+        <v>652</v>
+      </c>
+      <c r="H278" s="118"/>
+      <c r="I278" s="52"/>
+      <c r="J278" s="14" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="279" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B279" s="137"/>
+      <c r="C279" s="134"/>
+      <c r="D279" s="27">
         <v>452319</v>
       </c>
-      <c r="E278" s="35" t="s">
+      <c r="E279" s="35" t="s">
         <v>549</v>
       </c>
-      <c r="F278" s="58"/>
-      <c r="G278" s="87" t="s">
+      <c r="F279" s="15"/>
+      <c r="G279" s="87" t="s">
         <v>550</v>
       </c>
-      <c r="H278" s="120"/>
-[...9 lines deleted...]
-      <c r="C279" s="117" t="s">
+      <c r="H279" s="118"/>
+      <c r="I279" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J279" s="15" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="280" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B280" s="137"/>
+      <c r="C280" s="132" t="s">
         <v>508</v>
       </c>
-      <c r="D279" s="21">
+      <c r="D280" s="21">
         <v>442393</v>
       </c>
-      <c r="E279" s="5" t="s">
+      <c r="E280" s="5" t="s">
         <v>17</v>
-      </c>
-[...17 lines deleted...]
-        <v>551</v>
       </c>
       <c r="F280" s="16"/>
       <c r="G280" s="14" t="s">
-        <v>553</v>
-[...7 lines deleted...]
-      </c>
+        <v>552</v>
+      </c>
+      <c r="H280" s="118"/>
+      <c r="I280" s="48" t="s">
+        <v>328</v>
+      </c>
+      <c r="J280" s="16"/>
     </row>
     <row r="281" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B281" s="115"/>
-      <c r="C281" s="118"/>
+      <c r="B281" s="137"/>
+      <c r="C281" s="133"/>
       <c r="D281" s="20">
-        <v>441690</v>
+        <v>440889</v>
       </c>
       <c r="E281" s="5" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F281" s="16"/>
       <c r="G281" s="14" t="s">
-        <v>555</v>
-[...1 lines deleted...]
-      <c r="H281" s="120"/>
+        <v>553</v>
+      </c>
+      <c r="H281" s="118"/>
       <c r="I281" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J281" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="282" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B282" s="115"/>
-      <c r="C282" s="118"/>
+      <c r="B282" s="137"/>
+      <c r="C282" s="133"/>
       <c r="D282" s="20">
-        <v>440507</v>
+        <v>441690</v>
       </c>
       <c r="E282" s="5" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="F282" s="16"/>
       <c r="G282" s="14" t="s">
-        <v>557</v>
-[...1 lines deleted...]
-      <c r="H282" s="120"/>
+        <v>555</v>
+      </c>
+      <c r="H282" s="118"/>
       <c r="I282" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J282" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="283" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B283" s="115"/>
-      <c r="C283" s="118"/>
+      <c r="B283" s="137"/>
+      <c r="C283" s="133"/>
       <c r="D283" s="20">
-        <v>441304</v>
+        <v>440507</v>
       </c>
       <c r="E283" s="5" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="F283" s="16"/>
       <c r="G283" s="14" t="s">
+        <v>557</v>
+      </c>
+      <c r="H283" s="118"/>
+      <c r="I283" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J283" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="284" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B284" s="137"/>
+      <c r="C284" s="133"/>
+      <c r="D284" s="20">
+        <v>441304</v>
+      </c>
+      <c r="E284" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="F284" s="16"/>
+      <c r="G284" s="14" t="s">
         <v>559</v>
       </c>
-      <c r="H283" s="120"/>
-[...10 lines deleted...]
-      <c r="D284" s="20">
+      <c r="H284" s="118"/>
+      <c r="I284" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J284" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="285" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B285" s="137"/>
+      <c r="C285" s="133"/>
+      <c r="D285" s="20">
         <v>442279</v>
       </c>
-      <c r="E284" s="5" t="s">
+      <c r="E285" s="5" t="s">
         <v>560</v>
       </c>
-      <c r="F284" s="14" t="s">
+      <c r="F285" s="14" t="s">
         <v>371</v>
       </c>
-      <c r="G284" s="16"/>
-[...1 lines deleted...]
-      <c r="I284" s="48" t="s">
+      <c r="G285" s="16"/>
+      <c r="H285" s="118"/>
+      <c r="I285" s="48" t="s">
         <v>328</v>
       </c>
-      <c r="J284" s="16"/>
-[...4 lines deleted...]
-      <c r="D285" s="57">
+      <c r="J285" s="16"/>
+    </row>
+    <row r="286" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B286" s="137"/>
+      <c r="C286" s="133"/>
+      <c r="D286" s="57">
         <v>561818</v>
       </c>
-      <c r="E285" s="49" t="s">
+      <c r="E286" s="49" t="s">
         <v>630</v>
       </c>
-      <c r="F285" s="42"/>
-[...8 lines deleted...]
-      <c r="D286" s="57">
+      <c r="F286" s="42"/>
+      <c r="G286" s="52"/>
+      <c r="H286" s="118"/>
+      <c r="I286" s="22"/>
+      <c r="J286" s="52"/>
+    </row>
+    <row r="287" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B287" s="137"/>
+      <c r="C287" s="134"/>
+      <c r="D287" s="57">
         <v>442152</v>
       </c>
-      <c r="E286" s="83" t="s">
+      <c r="E287" s="83" t="s">
         <v>561</v>
       </c>
-      <c r="F286" s="15"/>
-      <c r="G286" s="42" t="s">
+      <c r="F287" s="15"/>
+      <c r="G287" s="42" t="s">
         <v>562</v>
       </c>
-      <c r="H286" s="120"/>
-[...9 lines deleted...]
-      <c r="C287" s="117" t="s">
+      <c r="H287" s="118"/>
+      <c r="I287" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J287" s="52" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="288" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B288" s="137"/>
+      <c r="C288" s="132" t="s">
         <v>509</v>
       </c>
-      <c r="D287" s="51">
+      <c r="D288" s="51">
         <v>440087</v>
       </c>
-      <c r="E287" s="39" t="s">
+      <c r="E288" s="39" t="s">
         <v>572</v>
       </c>
-      <c r="F287" s="16"/>
-      <c r="G287" s="40" t="s">
+      <c r="F288" s="16"/>
+      <c r="G288" s="40" t="s">
         <v>571</v>
-      </c>
-[...19 lines deleted...]
-        <v>574</v>
       </c>
       <c r="H288" s="30"/>
       <c r="I288" s="90" t="s">
         <v>89</v>
       </c>
-      <c r="J288" s="89" t="s">
-[...5 lines deleted...]
-      <c r="C289" s="118"/>
+      <c r="J288" s="101" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="289" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B289" s="137"/>
+      <c r="C289" s="133"/>
       <c r="D289" s="20">
+        <v>442934</v>
+      </c>
+      <c r="E289" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="F289" s="89"/>
+      <c r="G289" s="14" t="s">
+        <v>574</v>
+      </c>
+      <c r="H289" s="30"/>
+      <c r="I289" s="90" t="s">
+        <v>89</v>
+      </c>
+      <c r="J289" s="89" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="290" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B290" s="137"/>
+      <c r="C290" s="133"/>
+      <c r="D290" s="20">
         <v>440054</v>
       </c>
-      <c r="E289" s="5" t="s">
+      <c r="E290" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="F289" s="16" t="s">
-[...7 lines deleted...]
-      <c r="J289" s="42" t="s">
+      <c r="F290" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G290" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H290" s="29"/>
+      <c r="I290" s="16"/>
+      <c r="J290" s="42" t="s">
         <v>569</v>
       </c>
     </row>
-    <row r="290" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="D290" s="20">
+    <row r="291" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B291" s="137"/>
+      <c r="C291" s="133"/>
+      <c r="D291" s="20">
         <v>447154</v>
       </c>
-      <c r="E290" s="5" t="s">
+      <c r="E291" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="F290" s="89" t="s">
-[...24 lines deleted...]
-        <v>573</v>
+      <c r="F291" s="89" t="s">
+        <v>89</v>
+      </c>
+      <c r="G291" s="13" t="s">
+        <v>89</v>
       </c>
       <c r="H291" s="29"/>
       <c r="I291" s="90" t="s">
         <v>89</v>
       </c>
-      <c r="J291" s="89" t="s">
+      <c r="J291" s="90" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="292" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B292" s="115"/>
-      <c r="C292" s="118"/>
+      <c r="B292" s="137"/>
+      <c r="C292" s="133"/>
       <c r="D292" s="20">
-        <v>443084</v>
+        <v>454485</v>
       </c>
       <c r="E292" s="5" t="s">
-        <v>612</v>
-[...1 lines deleted...]
-      <c r="F292" s="16"/>
+        <v>570</v>
+      </c>
+      <c r="F292" s="89"/>
       <c r="G292" s="14" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="H292" s="29"/>
       <c r="I292" s="90" t="s">
         <v>89</v>
       </c>
       <c r="J292" s="89" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="293" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="D293" s="27">
+    <row r="293" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B293" s="137"/>
+      <c r="C293" s="133"/>
+      <c r="D293" s="20">
+        <v>443084</v>
+      </c>
+      <c r="E293" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="F293" s="16"/>
+      <c r="G293" s="14" t="s">
+        <v>575</v>
+      </c>
+      <c r="H293" s="29"/>
+      <c r="I293" s="90" t="s">
+        <v>89</v>
+      </c>
+      <c r="J293" s="89" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="294" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B294" s="138"/>
+      <c r="C294" s="134"/>
+      <c r="D294" s="27">
         <v>443049</v>
       </c>
-      <c r="E293" s="28" t="s">
+      <c r="E294" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="F293" s="15"/>
-      <c r="G293" s="70" t="s">
+      <c r="F294" s="15"/>
+      <c r="G294" s="70" t="s">
         <v>576</v>
       </c>
-      <c r="H293" s="29"/>
-[...8 lines deleted...]
-      <c r="B294" s="143" t="s">
+      <c r="H294" s="29"/>
+      <c r="I294" s="91" t="s">
+        <v>89</v>
+      </c>
+      <c r="J294" s="91" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="295" spans="2:10" s="19" customFormat="1" ht="76.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B295" s="127" t="s">
         <v>625</v>
       </c>
-      <c r="C294" s="105" t="s">
+      <c r="C295" s="105" t="s">
         <v>625</v>
       </c>
-      <c r="D294" s="65">
+      <c r="D295" s="65">
         <v>566543</v>
       </c>
-      <c r="E294" s="84" t="s">
+      <c r="E295" s="84" t="s">
         <v>637</v>
       </c>
-      <c r="F294" s="15"/>
-      <c r="G294" s="96" t="s">
+      <c r="F295" s="15"/>
+      <c r="G295" s="96" t="s">
         <v>638</v>
       </c>
-      <c r="H294" s="29"/>
-[...9 lines deleted...]
-      <c r="C295" s="108" t="s">
+      <c r="H295" s="29"/>
+      <c r="I295" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J295" s="58" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="296" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B296" s="128"/>
+      <c r="C296" s="124" t="s">
         <v>57</v>
       </c>
-      <c r="D295" s="51">
+      <c r="D296" s="51">
         <v>480555</v>
       </c>
-      <c r="E295" s="6" t="s">
+      <c r="E296" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="F295" s="94"/>
-      <c r="G295" s="95" t="s">
+      <c r="F296" s="94"/>
+      <c r="G296" s="95" t="s">
         <v>577</v>
       </c>
-      <c r="H295" s="120"/>
-      <c r="I295" s="40" t="s">
+      <c r="H296" s="118"/>
+      <c r="I296" s="40" t="s">
         <v>328</v>
       </c>
-      <c r="J295" s="16"/>
-[...4 lines deleted...]
-      <c r="D296" s="20">
+      <c r="J296" s="16"/>
+    </row>
+    <row r="297" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B297" s="128"/>
+      <c r="C297" s="125"/>
+      <c r="D297" s="20">
         <v>472547</v>
       </c>
-      <c r="E296" s="5" t="s">
+      <c r="E297" s="5" t="s">
         <v>234</v>
-      </c>
-[...19 lines deleted...]
-        <v>235</v>
       </c>
       <c r="F297" s="16"/>
       <c r="G297" s="96" t="s">
-        <v>579</v>
-[...1 lines deleted...]
-      <c r="H297" s="120"/>
+        <v>578</v>
+      </c>
+      <c r="H297" s="118"/>
       <c r="I297" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J297" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="298" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B298" s="136"/>
-      <c r="C298" s="109"/>
+      <c r="B298" s="128"/>
+      <c r="C298" s="125"/>
       <c r="D298" s="20">
-        <v>462390</v>
+        <v>490398</v>
       </c>
       <c r="E298" s="5" t="s">
-        <v>106</v>
+        <v>235</v>
       </c>
       <c r="F298" s="16"/>
       <c r="G298" s="96" t="s">
-        <v>580</v>
-[...1 lines deleted...]
-      <c r="H298" s="120"/>
+        <v>579</v>
+      </c>
+      <c r="H298" s="118"/>
       <c r="I298" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J298" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="299" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B299" s="136"/>
-      <c r="C299" s="109"/>
+      <c r="B299" s="128"/>
+      <c r="C299" s="125"/>
       <c r="D299" s="20">
-        <v>485936</v>
+        <v>462390</v>
       </c>
       <c r="E299" s="5" t="s">
-        <v>231</v>
+        <v>106</v>
       </c>
       <c r="F299" s="16"/>
       <c r="G299" s="96" t="s">
-        <v>581</v>
-[...1 lines deleted...]
-      <c r="H299" s="120"/>
+        <v>580</v>
+      </c>
+      <c r="H299" s="118"/>
       <c r="I299" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J299" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="300" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B300" s="136"/>
-      <c r="C300" s="109"/>
+      <c r="B300" s="128"/>
+      <c r="C300" s="125"/>
       <c r="D300" s="20">
-        <v>481173</v>
+        <v>485936</v>
       </c>
       <c r="E300" s="5" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F300" s="16"/>
       <c r="G300" s="96" t="s">
-        <v>582</v>
-[...1 lines deleted...]
-      <c r="H300" s="120"/>
+        <v>581</v>
+      </c>
+      <c r="H300" s="118"/>
       <c r="I300" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J300" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="301" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B301" s="136"/>
-      <c r="C301" s="109"/>
+      <c r="B301" s="128"/>
+      <c r="C301" s="125"/>
       <c r="D301" s="20">
-        <v>472631</v>
+        <v>481173</v>
       </c>
       <c r="E301" s="5" t="s">
-        <v>107</v>
+        <v>232</v>
       </c>
       <c r="F301" s="16"/>
       <c r="G301" s="96" t="s">
-        <v>583</v>
-[...1 lines deleted...]
-      <c r="H301" s="120"/>
+        <v>582</v>
+      </c>
+      <c r="H301" s="118"/>
       <c r="I301" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J301" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="302" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B302" s="136"/>
-      <c r="C302" s="109"/>
+      <c r="B302" s="128"/>
+      <c r="C302" s="125"/>
       <c r="D302" s="20">
-        <v>472595</v>
+        <v>472631</v>
       </c>
       <c r="E302" s="5" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="F302" s="16"/>
       <c r="G302" s="96" t="s">
-        <v>584</v>
-[...4 lines deleted...]
-        <v>585</v>
+        <v>583</v>
+      </c>
+      <c r="H302" s="118"/>
+      <c r="I302" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J302" s="16" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="303" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B303" s="136"/>
-      <c r="C303" s="109"/>
+      <c r="B303" s="128"/>
+      <c r="C303" s="125"/>
       <c r="D303" s="20">
-        <v>549281</v>
+        <v>472595</v>
       </c>
       <c r="E303" s="5" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="F303" s="16"/>
       <c r="G303" s="96" t="s">
-        <v>586</v>
-[...1 lines deleted...]
-      <c r="H303" s="120"/>
+        <v>584</v>
+      </c>
+      <c r="H303" s="118"/>
       <c r="I303" s="16"/>
-      <c r="J303" s="96" t="s">
-        <v>587</v>
+      <c r="J303" s="14" t="s">
+        <v>585</v>
       </c>
     </row>
     <row r="304" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B304" s="136"/>
-      <c r="C304" s="109"/>
+      <c r="B304" s="128"/>
+      <c r="C304" s="125"/>
       <c r="D304" s="20">
-        <v>462271</v>
+        <v>549281</v>
       </c>
       <c r="E304" s="5" t="s">
-        <v>183</v>
+        <v>66</v>
       </c>
       <c r="F304" s="16"/>
       <c r="G304" s="96" t="s">
+        <v>586</v>
+      </c>
+      <c r="H304" s="118"/>
+      <c r="I304" s="16"/>
+      <c r="J304" s="96" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="305" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B305" s="128"/>
+      <c r="C305" s="125"/>
+      <c r="D305" s="20">
+        <v>462271</v>
+      </c>
+      <c r="E305" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F305" s="16"/>
+      <c r="G305" s="96" t="s">
         <v>588</v>
       </c>
-      <c r="H304" s="120"/>
-[...10 lines deleted...]
-      <c r="D305" s="20">
+      <c r="H305" s="118"/>
+      <c r="I305" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J305" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="306" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B306" s="128"/>
+      <c r="C306" s="125"/>
+      <c r="D306" s="20">
         <v>448403</v>
       </c>
-      <c r="E305" s="5" t="s">
+      <c r="E306" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="F305" s="16" t="s">
-[...7 lines deleted...]
-      <c r="J305" s="96" t="s">
+      <c r="F306" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G306" s="97" t="s">
+        <v>89</v>
+      </c>
+      <c r="H306" s="118"/>
+      <c r="I306" s="16"/>
+      <c r="J306" s="96" t="s">
         <v>589</v>
       </c>
     </row>
-    <row r="306" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="D306" s="20">
+    <row r="307" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B307" s="128"/>
+      <c r="C307" s="125"/>
+      <c r="D307" s="20">
         <v>472446</v>
       </c>
-      <c r="E306" s="5" t="s">
+      <c r="E307" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="F306" s="16" t="s">
-[...16 lines deleted...]
-      <c r="D307" s="20">
+      <c r="F307" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G307" s="97" t="s">
+        <v>89</v>
+      </c>
+      <c r="H307" s="118"/>
+      <c r="I307" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J307" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="308" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B308" s="128"/>
+      <c r="C308" s="125"/>
+      <c r="D308" s="20">
         <v>472859</v>
       </c>
-      <c r="E307" s="5" t="s">
+      <c r="E308" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="F307" s="16" t="s">
-[...16 lines deleted...]
-      <c r="D308" s="20">
+      <c r="F308" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G308" s="97" t="s">
+        <v>89</v>
+      </c>
+      <c r="H308" s="118"/>
+      <c r="I308" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J308" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="309" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B309" s="128"/>
+      <c r="C309" s="125"/>
+      <c r="D309" s="20">
         <v>490323</v>
       </c>
-      <c r="E308" s="5" t="s">
+      <c r="E309" s="5" t="s">
         <v>185</v>
-      </c>
-[...19 lines deleted...]
-        <v>67</v>
       </c>
       <c r="F309" s="16"/>
       <c r="G309" s="96" t="s">
+        <v>590</v>
+      </c>
+      <c r="H309" s="118"/>
+      <c r="I309" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J309" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="310" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B310" s="128"/>
+      <c r="C310" s="125"/>
+      <c r="D310" s="20">
+        <v>472719</v>
+      </c>
+      <c r="E310" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F310" s="16"/>
+      <c r="G310" s="96" t="s">
         <v>591</v>
       </c>
-      <c r="H309" s="120"/>
-[...10 lines deleted...]
-      <c r="D310" s="20">
+      <c r="H310" s="118"/>
+      <c r="I310" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J310" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="311" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B311" s="128"/>
+      <c r="C311" s="125"/>
+      <c r="D311" s="20">
         <v>439288</v>
       </c>
-      <c r="E310" s="5" t="s">
+      <c r="E311" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="F310" s="16" t="s">
-[...16 lines deleted...]
-      <c r="D311" s="20">
+      <c r="F311" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G311" s="97" t="s">
+        <v>89</v>
+      </c>
+      <c r="H311" s="118"/>
+      <c r="I311" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J311" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="312" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B312" s="128"/>
+      <c r="C312" s="125"/>
+      <c r="D312" s="20">
         <v>479407</v>
       </c>
-      <c r="E311" s="5" t="s">
+      <c r="E312" s="5" t="s">
         <v>233</v>
-      </c>
-[...19 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F312" s="16"/>
       <c r="G312" s="96" t="s">
+        <v>592</v>
+      </c>
+      <c r="H312" s="118"/>
+      <c r="I312" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J312" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="313" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B313" s="128"/>
+      <c r="C313" s="125"/>
+      <c r="D313" s="20">
+        <v>458327</v>
+      </c>
+      <c r="E313" s="49" t="s">
+        <v>70</v>
+      </c>
+      <c r="F313" s="16"/>
+      <c r="G313" s="96" t="s">
         <v>593</v>
       </c>
-      <c r="H312" s="120"/>
-[...1 lines deleted...]
-      <c r="J312" s="96" t="s">
+      <c r="H313" s="118"/>
+      <c r="I313" s="16"/>
+      <c r="J313" s="96" t="s">
         <v>594</v>
       </c>
     </row>
-    <row r="313" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="D313" s="20">
+    <row r="314" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B314" s="128"/>
+      <c r="C314" s="125"/>
+      <c r="D314" s="20">
         <v>479925</v>
       </c>
-      <c r="E313" s="49" t="s">
+      <c r="E314" s="49" t="s">
         <v>595</v>
       </c>
-      <c r="F313" s="16" t="s">
-[...16 lines deleted...]
-      <c r="D314" s="20">
+      <c r="F314" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G314" s="97" t="s">
+        <v>89</v>
+      </c>
+      <c r="H314" s="118"/>
+      <c r="I314" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J314" s="97" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="315" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B315" s="128"/>
+      <c r="C315" s="125"/>
+      <c r="D315" s="20">
         <v>481132</v>
       </c>
-      <c r="E314" s="98" t="s">
+      <c r="E315" s="98" t="s">
         <v>186</v>
       </c>
-      <c r="F314" s="16" t="s">
-[...7 lines deleted...]
-      <c r="J314" s="96" t="s">
+      <c r="F315" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G315" s="97" t="s">
+        <v>89</v>
+      </c>
+      <c r="H315" s="118"/>
+      <c r="I315" s="16"/>
+      <c r="J315" s="96" t="s">
         <v>596</v>
       </c>
     </row>
-    <row r="315" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="D315" s="20">
+    <row r="316" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B316" s="128"/>
+      <c r="C316" s="125"/>
+      <c r="D316" s="20">
         <v>462320</v>
       </c>
-      <c r="E315" s="49" t="s">
+      <c r="E316" s="49" t="s">
         <v>71</v>
-      </c>
-[...19 lines deleted...]
-        <v>109</v>
       </c>
       <c r="F316" s="16"/>
       <c r="G316" s="96" t="s">
+        <v>597</v>
+      </c>
+      <c r="H316" s="118"/>
+      <c r="I316" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J316" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="317" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B317" s="128"/>
+      <c r="C317" s="125"/>
+      <c r="D317" s="20">
+        <v>462195</v>
+      </c>
+      <c r="E317" s="49" t="s">
+        <v>109</v>
+      </c>
+      <c r="F317" s="16"/>
+      <c r="G317" s="96" t="s">
         <v>598</v>
       </c>
-      <c r="H316" s="120"/>
-[...10 lines deleted...]
-      <c r="D317" s="27">
+      <c r="H317" s="118"/>
+      <c r="I317" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J317" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="318" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B318" s="129"/>
+      <c r="C318" s="126"/>
+      <c r="D318" s="27">
         <v>483812</v>
       </c>
-      <c r="E317" s="28" t="s">
+      <c r="E318" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="F317" s="15"/>
-      <c r="G317" s="99" t="s">
+      <c r="F318" s="15"/>
+      <c r="G318" s="99" t="s">
         <v>599</v>
       </c>
-      <c r="H317" s="121"/>
-[...3 lines deleted...]
-      <c r="J317" s="15" t="s">
+      <c r="H318" s="119"/>
+      <c r="I318" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J318" s="15" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G317">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G318">
     <sortCondition ref="B10:B245"/>
     <sortCondition ref="C10:C245"/>
     <sortCondition ref="E10:E245"/>
   </sortState>
   <mergeCells count="84">
-    <mergeCell ref="I147:I149"/>
-[...45 lines deleted...]
-    <mergeCell ref="C130:C135"/>
+    <mergeCell ref="C296:C318"/>
+    <mergeCell ref="B151:B163"/>
+    <mergeCell ref="B248:B256"/>
+    <mergeCell ref="B182:B193"/>
+    <mergeCell ref="C151:C152"/>
+    <mergeCell ref="B164:B181"/>
+    <mergeCell ref="C213:C224"/>
+    <mergeCell ref="C248:C256"/>
+    <mergeCell ref="C182:C193"/>
+    <mergeCell ref="B257:B294"/>
+    <mergeCell ref="C243:C245"/>
+    <mergeCell ref="C236:C242"/>
+    <mergeCell ref="C226:C234"/>
+    <mergeCell ref="C258:C279"/>
+    <mergeCell ref="B225:B247"/>
+    <mergeCell ref="B194:B224"/>
+    <mergeCell ref="H296:H318"/>
+    <mergeCell ref="H280:H287"/>
+    <mergeCell ref="H248:H256"/>
+    <mergeCell ref="H243:H245"/>
+    <mergeCell ref="H258:H279"/>
     <mergeCell ref="B5:J5"/>
     <mergeCell ref="B6:J6"/>
     <mergeCell ref="C68:C89"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="H68:H89"/>
     <mergeCell ref="C11:C30"/>
     <mergeCell ref="H9:H30"/>
     <mergeCell ref="B7:J7"/>
     <mergeCell ref="B11:B30"/>
     <mergeCell ref="H60:H67"/>
     <mergeCell ref="B60:B89"/>
     <mergeCell ref="C34:C40"/>
     <mergeCell ref="C31:C33"/>
     <mergeCell ref="C41:C54"/>
     <mergeCell ref="C60:C67"/>
-    <mergeCell ref="H295:H317"/>
-[...19 lines deleted...]
-    <mergeCell ref="B194:B224"/>
+    <mergeCell ref="B31:B59"/>
+    <mergeCell ref="C116:C129"/>
+    <mergeCell ref="B116:B135"/>
+    <mergeCell ref="C55:C59"/>
+    <mergeCell ref="B90:B115"/>
+    <mergeCell ref="C97:C115"/>
+    <mergeCell ref="C90:C96"/>
+    <mergeCell ref="C130:C135"/>
+    <mergeCell ref="C136:C150"/>
+    <mergeCell ref="C194:C212"/>
+    <mergeCell ref="C153:C163"/>
+    <mergeCell ref="B295:B318"/>
+    <mergeCell ref="H136:H150"/>
+    <mergeCell ref="B136:B150"/>
+    <mergeCell ref="H226:H233"/>
+    <mergeCell ref="C280:C287"/>
+    <mergeCell ref="C288:C294"/>
+    <mergeCell ref="H153:H163"/>
+    <mergeCell ref="H151:H152"/>
+    <mergeCell ref="H213:H224"/>
+    <mergeCell ref="H194:H212"/>
+    <mergeCell ref="H182:H193"/>
+    <mergeCell ref="H164:H181"/>
+    <mergeCell ref="C164:C181"/>
+    <mergeCell ref="H116:H129"/>
+    <mergeCell ref="J94:J96"/>
+    <mergeCell ref="D103:D104"/>
+    <mergeCell ref="E103:E104"/>
+    <mergeCell ref="F103:F104"/>
+    <mergeCell ref="D94:D96"/>
+    <mergeCell ref="E94:E96"/>
+    <mergeCell ref="F94:F96"/>
+    <mergeCell ref="I103:I104"/>
+    <mergeCell ref="J103:J104"/>
+    <mergeCell ref="I94:I96"/>
+    <mergeCell ref="H90:H96"/>
+    <mergeCell ref="H97:H115"/>
+    <mergeCell ref="I147:I149"/>
+    <mergeCell ref="D265:D267"/>
+    <mergeCell ref="E265:E267"/>
+    <mergeCell ref="F265:F267"/>
+    <mergeCell ref="J265:J267"/>
+    <mergeCell ref="I265:I267"/>
+    <mergeCell ref="D147:D149"/>
+    <mergeCell ref="E147:E149"/>
+    <mergeCell ref="F147:F149"/>
+    <mergeCell ref="J147:J149"/>
   </mergeCells>
   <phoneticPr fontId="17" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="G15" r:id="rId1" xr:uid="{CE538DD4-D962-4587-878F-AC1FEE128ECF}"/>
     <hyperlink ref="G19" r:id="rId2" xr:uid="{85D30740-CAE7-4D38-924F-90DB83B7ABFB}"/>
     <hyperlink ref="G25" r:id="rId3" xr:uid="{9B325A23-D64A-42B6-AFAF-6A9EB10ADA22}"/>
     <hyperlink ref="G26" r:id="rId4" xr:uid="{D0C4AF9A-7AD6-4276-BBA8-7936B845A98E}"/>
     <hyperlink ref="G30" r:id="rId5" xr:uid="{6E4E8E52-C1EB-4FD3-99F6-E0CC7A56B019}"/>
     <hyperlink ref="G29" r:id="rId6" xr:uid="{71CB9DAE-2470-4C6C-A083-1A756BF04E86}"/>
     <hyperlink ref="G184" r:id="rId7" xr:uid="{D5BB91E6-B2C7-45A3-A658-3641851F805C}"/>
     <hyperlink ref="G83" r:id="rId8" xr:uid="{E750963B-9B23-4E84-A144-ADD71EDB89A2}"/>
     <hyperlink ref="G91" r:id="rId9" xr:uid="{6D493489-8669-492F-A5FE-6D50768587C6}"/>
     <hyperlink ref="G92" r:id="rId10" xr:uid="{FAE18B76-31CD-4BAB-9568-EDF829C5049A}"/>
     <hyperlink ref="G99" r:id="rId11" xr:uid="{99506FB5-3172-4767-A011-5580D7AC0D55}"/>
     <hyperlink ref="G107" r:id="rId12" xr:uid="{848CC3AF-2CDC-422C-A138-35590813B890}"/>
     <hyperlink ref="G108" r:id="rId13" xr:uid="{F0495B6E-72D7-41EB-A1FB-8D37D522D3DA}"/>
     <hyperlink ref="G114" r:id="rId14" xr:uid="{62A35B40-4AE9-4F3E-81B2-11BFA6F2922A}"/>
     <hyperlink ref="G124" r:id="rId15" xr:uid="{E7D58BD5-723E-43E9-9296-30E4B7CA1C81}"/>
     <hyperlink ref="G126" r:id="rId16" xr:uid="{7E7248DE-7C5C-455D-BEC7-751D594E5AB3}"/>
     <hyperlink ref="G128" r:id="rId17" xr:uid="{629BAE44-3FB6-4E2D-BE00-590AA5B0B0ED}"/>
     <hyperlink ref="G129" r:id="rId18" xr:uid="{786530F1-14DB-4EFB-A6A2-DA6100DC9646}"/>
     <hyperlink ref="G132" r:id="rId19" xr:uid="{907E7665-12E0-4488-B2AA-14DABE0D7D4B}"/>
     <hyperlink ref="G134" r:id="rId20" xr:uid="{601BBC13-4EA0-40F2-9F19-CDC94DC17FC8}"/>
     <hyperlink ref="G135" r:id="rId21" xr:uid="{BF1BF8D3-8887-4DB3-82E9-3BD2612C7C35}"/>
     <hyperlink ref="G166" r:id="rId22" xr:uid="{4EEACD9F-F8EF-4435-B3C6-8F35BC92BE54}"/>
@@ -10255,70 +10283,70 @@
     <hyperlink ref="G190" r:id="rId114" xr:uid="{9BCBA47A-557B-47DB-9521-FCF1307D784C}"/>
     <hyperlink ref="G191" r:id="rId115" xr:uid="{808E0270-061A-4E23-91E0-9655F8695C46}"/>
     <hyperlink ref="G192" r:id="rId116" xr:uid="{E0B1E144-208E-4839-BD27-83334237A1C4}"/>
     <hyperlink ref="G193" r:id="rId117" xr:uid="{7DFC72A6-CD55-4F3E-A7AE-E649B787EB42}"/>
     <hyperlink ref="G196" r:id="rId118" xr:uid="{5C776350-F50D-420B-8AB8-8DD90AC69A82}"/>
     <hyperlink ref="G198" r:id="rId119" xr:uid="{CF1FA94A-CC13-4C75-9A46-269D32F1F923}"/>
     <hyperlink ref="G201" r:id="rId120" xr:uid="{2C4F9094-3AEC-4B58-BEE0-DA292BB0318A}"/>
     <hyperlink ref="G202" r:id="rId121" xr:uid="{C88E45B0-BF4F-4BA7-9700-915A9B8A74BC}"/>
     <hyperlink ref="G204" r:id="rId122" xr:uid="{BEBB5EC6-23DA-414E-A210-D59B0D251392}"/>
     <hyperlink ref="G209" r:id="rId123" xr:uid="{61B78593-4DE9-4167-A0C2-59314A0D086B}"/>
     <hyperlink ref="G210" r:id="rId124" xr:uid="{2A62462B-35D8-44DC-A161-1EE635AEC495}"/>
     <hyperlink ref="G211" r:id="rId125" xr:uid="{66EE28F6-2644-44AE-964D-A0EE1AC303BD}"/>
     <hyperlink ref="G212" r:id="rId126" xr:uid="{65182450-3E73-4AE7-8A62-F8E170129003}"/>
     <hyperlink ref="G226" r:id="rId127" xr:uid="{4CDEB8E9-F131-4B46-AFD6-4927951F5271}"/>
     <hyperlink ref="G229" r:id="rId128" xr:uid="{D92947C6-3805-4733-B606-9BCB1E735378}"/>
     <hyperlink ref="G232" r:id="rId129" xr:uid="{1ABB2CFF-AF1C-4FE2-9D50-9122828D1E55}"/>
     <hyperlink ref="G233" r:id="rId130" xr:uid="{9C21DA3C-3CE9-4D79-8303-673518616B95}"/>
     <hyperlink ref="G256" r:id="rId131" xr:uid="{C8E5DCB7-377E-4290-972D-0596F999F540}"/>
     <hyperlink ref="G258" r:id="rId132" xr:uid="{35A74ABE-AFFC-41F3-A0DE-C371751B1E20}"/>
     <hyperlink ref="G260" r:id="rId133" xr:uid="{2D81C81A-C493-4B78-A84E-3852FCCFFB9B}"/>
     <hyperlink ref="G264" r:id="rId134" xr:uid="{CD107E3E-A505-46E7-89DD-8049BFEB5FF8}"/>
     <hyperlink ref="G268" r:id="rId135" xr:uid="{0E53660C-A1C2-40D2-AAD3-2F5C1D57ACB7}"/>
     <hyperlink ref="G269" r:id="rId136" xr:uid="{F0875690-DA44-4FC6-A741-18A4E4025C1E}"/>
     <hyperlink ref="G270" r:id="rId137" xr:uid="{0C70A1F9-DAAD-4EF8-857A-33C8B2FD9A3D}"/>
     <hyperlink ref="G275" r:id="rId138" xr:uid="{3E0103AF-8971-4B1C-919F-02998A626F89}"/>
-    <hyperlink ref="G278" r:id="rId139" xr:uid="{CD3EC0D0-01DC-45B5-9B45-6B9E72CCFD8C}"/>
-[...18 lines deleted...]
-    <hyperlink ref="G317" r:id="rId158" xr:uid="{529125A0-BF29-4EF7-8344-D1BC7B5F3C99}"/>
+    <hyperlink ref="G279" r:id="rId139" xr:uid="{CD3EC0D0-01DC-45B5-9B45-6B9E72CCFD8C}"/>
+    <hyperlink ref="G293" r:id="rId140" xr:uid="{BABD8811-5265-4645-B685-2F6C49AC7B10}"/>
+    <hyperlink ref="G294" r:id="rId141" xr:uid="{8C0D2A47-C110-4E39-BAA5-2AEA792E2215}"/>
+    <hyperlink ref="G296" r:id="rId142" xr:uid="{7C3396EF-CFA4-4834-81DB-076E3A622239}"/>
+    <hyperlink ref="G297" r:id="rId143" xr:uid="{1912E1FA-1840-46B8-A82E-66FEF82554B2}"/>
+    <hyperlink ref="G298" r:id="rId144" xr:uid="{720F79A7-A7D0-4797-B975-6384372E672F}"/>
+    <hyperlink ref="G299" r:id="rId145" xr:uid="{DC71894C-C8CD-40BC-93DC-D7A9FFE62956}"/>
+    <hyperlink ref="G300" r:id="rId146" xr:uid="{7E515ED3-5BF4-4C37-B3ED-4980A079A848}"/>
+    <hyperlink ref="G301" r:id="rId147" xr:uid="{010A17A4-8637-4B15-ADA2-F2F9E98FA7FC}"/>
+    <hyperlink ref="G302" r:id="rId148" xr:uid="{C34D5F8F-CA6D-4974-9623-82EF1D83F01F}"/>
+    <hyperlink ref="G303" r:id="rId149" xr:uid="{C8C9C55D-F810-4A63-A907-ACFC90FC92EA}"/>
+    <hyperlink ref="G304" r:id="rId150" xr:uid="{C5F9B6D7-F146-4419-B717-1BBF416A209B}"/>
+    <hyperlink ref="G305" r:id="rId151" xr:uid="{72426555-C5DD-4C2F-B365-28959008D83A}"/>
+    <hyperlink ref="G309" r:id="rId152" xr:uid="{378961A9-BAD3-46D5-AE7B-56508B1D5B51}"/>
+    <hyperlink ref="G310" r:id="rId153" xr:uid="{C2CCE4F2-0DEB-42D5-A74B-59BF95C0A857}"/>
+    <hyperlink ref="G312" r:id="rId154" xr:uid="{73FBF8EE-E198-4BF3-A334-E2DB64B85A74}"/>
+    <hyperlink ref="G313" r:id="rId155" xr:uid="{66A7C160-9496-42C4-8826-4242FC200012}"/>
+    <hyperlink ref="G316" r:id="rId156" xr:uid="{5DD3DC8A-15CC-4314-AEDE-91CCB20BE7AD}"/>
+    <hyperlink ref="G317" r:id="rId157" xr:uid="{679A561A-C69B-4D44-AA42-1CD8D5C811EC}"/>
+    <hyperlink ref="G318" r:id="rId158" xr:uid="{529125A0-BF29-4EF7-8344-D1BC7B5F3C99}"/>
     <hyperlink ref="G84" r:id="rId159" xr:uid="{9C829458-5724-4301-8A90-64014D48719C}"/>
     <hyperlink ref="G228" r:id="rId160" xr:uid="{CBD4E2E4-C155-46BB-B2CE-750247870204}"/>
     <hyperlink ref="J228" r:id="rId161" xr:uid="{CCAE17F2-8AE5-44DD-9E64-E3195D19C828}"/>
     <hyperlink ref="J70" r:id="rId162" xr:uid="{C9BBA824-951B-4FDF-BF80-75083992EF48}"/>
     <hyperlink ref="J166" r:id="rId163" xr:uid="{E70010F3-7EE9-4E7D-8439-8C2B29F46847}"/>
     <hyperlink ref="J168" r:id="rId164" xr:uid="{B078A6E7-CCA6-4893-A609-6E14C1BB0F27}"/>
     <hyperlink ref="J66" r:id="rId165" xr:uid="{FD0DCE4C-2A81-4DDA-A536-CB6D6A10C732}"/>
     <hyperlink ref="G11" r:id="rId166" xr:uid="{E5626CC1-EC6C-4501-A6F8-577CD4738C07}"/>
     <hyperlink ref="G216" r:id="rId167" xr:uid="{2848801F-62E6-4F5E-8A18-7985B2FEC18B}"/>
     <hyperlink ref="G175" r:id="rId168" xr:uid="{40F5E98A-B65E-4272-B6B2-CED461E6EE9F}"/>
     <hyperlink ref="J175" r:id="rId169" xr:uid="{95784600-BECC-4E0C-A3C3-2AD85BBF7183}"/>
     <hyperlink ref="J64" r:id="rId170" xr:uid="{EE09581C-80DC-4FB2-BF4A-9405E61E8E9A}"/>
     <hyperlink ref="G143" r:id="rId171" xr:uid="{047F4753-AD77-479B-86A3-E6FB04F2984A}"/>
     <hyperlink ref="G223" r:id="rId172" xr:uid="{B654B711-1299-4C67-BF1B-C36F2B37381F}"/>
     <hyperlink ref="G94" r:id="rId173" xr:uid="{D140769E-2ABC-4D34-A84E-6F4AA2E4D60E}"/>
     <hyperlink ref="G95" r:id="rId174" xr:uid="{17CDF8D9-ACE3-482F-94D2-E3E17F303724}"/>
     <hyperlink ref="G248" r:id="rId175" xr:uid="{091D19E8-0342-4897-87B0-E31BCF97F993}"/>
     <hyperlink ref="G12" r:id="rId176" xr:uid="{44780A0C-6880-44CB-A979-5376B9D76C8A}"/>
     <hyperlink ref="J12" r:id="rId177" xr:uid="{BCD058B9-21F0-4137-A6DB-EF2ADC2A3BB2}"/>
     <hyperlink ref="G23" r:id="rId178" xr:uid="{4E4BA2DF-ECC3-4D82-9C18-F7663A856D7A}"/>
     <hyperlink ref="G235" r:id="rId179" display="C1-435662-26" xr:uid="{F7779531-D145-4CB7-8322-69B961D5541D}"/>
     <hyperlink ref="J24" r:id="rId180" xr:uid="{A6CB7B6B-8AA5-4722-9630-9234A6465735}"/>
     <hyperlink ref="G27" r:id="rId181" xr:uid="{5D926F59-3CEF-44C6-94E3-61759DC8F615}"/>
     <hyperlink ref="G37" r:id="rId182" xr:uid="{BDDB70C6-906B-4D7D-BA11-9E3D2534B364}"/>
     <hyperlink ref="G35" r:id="rId183" xr:uid="{49338B64-D4A7-4C37-877B-ADC3BC9EDEB9}"/>
@@ -10397,105 +10425,107 @@
     <hyperlink ref="G237" r:id="rId256" xr:uid="{5CEDBFF6-01B9-4CC1-A67C-7B3E29C86CC4}"/>
     <hyperlink ref="G242" r:id="rId257" xr:uid="{C9FA8B36-D804-4F33-B356-9225A2409D48}"/>
     <hyperlink ref="G239" r:id="rId258" xr:uid="{4A690FA6-E276-4D67-8490-4418225CBE17}"/>
     <hyperlink ref="J239" r:id="rId259" xr:uid="{BC897F08-11AF-4836-B130-91FB406DDB55}"/>
     <hyperlink ref="G240" r:id="rId260" xr:uid="{D429BC46-3D89-4360-B559-4DDF188C1CF0}"/>
     <hyperlink ref="G241" r:id="rId261" xr:uid="{F8474133-1A35-40FF-9EA6-EEA873E9CAE1}"/>
     <hyperlink ref="J242" r:id="rId262" xr:uid="{02D803AA-3A6D-45A3-872B-983C8B2556B7}"/>
     <hyperlink ref="G249" r:id="rId263" xr:uid="{66DC85C6-2FAD-4452-A710-8D94C689A487}"/>
     <hyperlink ref="G251" r:id="rId264" xr:uid="{4C28AF5D-E74C-4546-BD80-7022384A8902}"/>
     <hyperlink ref="G253" r:id="rId265" xr:uid="{3395C89B-BB40-4F13-95A2-A3F4CC67F786}"/>
     <hyperlink ref="G259" r:id="rId266" xr:uid="{8129C85A-2513-434C-B2E4-1651DF1CB8A9}"/>
     <hyperlink ref="G261" r:id="rId267" xr:uid="{8A7875EE-77DA-4E0E-915D-C64473AE6E44}"/>
     <hyperlink ref="G262" r:id="rId268" xr:uid="{549E140F-FC64-4C74-89BF-E8D7D07509D9}"/>
     <hyperlink ref="G263" r:id="rId269" xr:uid="{A0ECEC06-23C9-49E9-A57B-ED96BC8A8049}"/>
     <hyperlink ref="I264" r:id="rId270" xr:uid="{CA7B064D-EB45-4A4A-9A24-1F38A7B7FBF7}"/>
     <hyperlink ref="G60" r:id="rId271" xr:uid="{A953E29B-28E3-4C5F-95FE-E105303177D2}"/>
     <hyperlink ref="I174" r:id="rId272" xr:uid="{AEBDBC46-22BF-48E7-821F-7B52FAE0D1AA}"/>
     <hyperlink ref="G188" r:id="rId273" xr:uid="{221CA1AF-FAC9-4EF8-8F38-A4BFF82E0578}"/>
     <hyperlink ref="J188" r:id="rId274" xr:uid="{B5689B09-3EB1-44A7-A054-F04D01E7414B}"/>
     <hyperlink ref="G271" r:id="rId275" xr:uid="{FE6EB286-26D6-46F9-BB7A-03BDB15C34F0}"/>
     <hyperlink ref="G272" r:id="rId276" xr:uid="{8FB6F93C-2C5C-42E8-A060-763374537B45}"/>
     <hyperlink ref="G273" r:id="rId277" xr:uid="{E1C69E68-1D3F-4854-BC62-E5BBBF078394}"/>
     <hyperlink ref="G274" r:id="rId278" xr:uid="{7399752E-B0A4-4A47-A0CD-91C53935D0F4}"/>
     <hyperlink ref="G276" r:id="rId279" xr:uid="{A2889424-C9B1-4198-A47B-B3820E4C3978}"/>
     <hyperlink ref="G277" r:id="rId280" xr:uid="{A0296D21-371B-4150-B655-7732EE6F6260}"/>
-    <hyperlink ref="G279" r:id="rId281" xr:uid="{E1963ABB-A03A-4ADE-91C8-C9A61B10FDED}"/>
-[...7 lines deleted...]
-    <hyperlink ref="G286" r:id="rId289" xr:uid="{A7FB2395-D477-4E79-B5E2-42E33489BE17}"/>
+    <hyperlink ref="G280" r:id="rId281" xr:uid="{E1963ABB-A03A-4ADE-91C8-C9A61B10FDED}"/>
+    <hyperlink ref="I280" r:id="rId282" xr:uid="{6FD1A45E-2536-4C35-BBE8-E97618944058}"/>
+    <hyperlink ref="G281" r:id="rId283" xr:uid="{FD2D0075-9C2C-48A5-A8E0-D4A182083298}"/>
+    <hyperlink ref="G282" r:id="rId284" xr:uid="{18C9268A-B2CB-4C12-B8EB-0A205F4CE5D3}"/>
+    <hyperlink ref="G283" r:id="rId285" xr:uid="{4878EE2D-F486-48C4-87B5-DB9CB135A2C5}"/>
+    <hyperlink ref="G284" r:id="rId286" xr:uid="{3EEDD294-5314-45D4-BE9B-6B02777BB623}"/>
+    <hyperlink ref="F285" r:id="rId287" xr:uid="{A274453D-BCCA-463F-9A7C-502434CB55EC}"/>
+    <hyperlink ref="I285" r:id="rId288" xr:uid="{B214721F-D03B-4B5C-88EB-EB35BC4E9F17}"/>
+    <hyperlink ref="G287" r:id="rId289" xr:uid="{A7FB2395-D477-4E79-B5E2-42E33489BE17}"/>
     <hyperlink ref="I153" r:id="rId290" xr:uid="{BD3026A3-E0D2-48CC-9B71-88C511181A29}"/>
     <hyperlink ref="I154" r:id="rId291" xr:uid="{E36CBB3A-D194-44B5-9979-B2D27B1AE771}"/>
-    <hyperlink ref="J289" r:id="rId292" xr:uid="{81D62A8A-D5BC-4DE0-8609-BEF6F9FA44E9}"/>
-[...2 lines deleted...]
-    <hyperlink ref="G288" r:id="rId295" xr:uid="{C5B9650C-7742-4082-A6E3-2F7BCD6C7F90}"/>
+    <hyperlink ref="J290" r:id="rId292" xr:uid="{81D62A8A-D5BC-4DE0-8609-BEF6F9FA44E9}"/>
+    <hyperlink ref="G288" r:id="rId293" xr:uid="{1289D56E-E9C1-4105-A5C4-E50D8E5AD4D8}"/>
+    <hyperlink ref="G292" r:id="rId294" xr:uid="{4F08D137-75F7-4362-9419-F9973180D799}"/>
+    <hyperlink ref="G289" r:id="rId295" xr:uid="{C5B9650C-7742-4082-A6E3-2F7BCD6C7F90}"/>
     <hyperlink ref="G257" r:id="rId296" xr:uid="{A2ADB4FD-8E7E-43C6-AD84-E91BD809CF01}"/>
-    <hyperlink ref="I295" r:id="rId297" xr:uid="{B6C05AA7-12FC-4ADE-88C6-DCA557C37D8C}"/>
-[...4 lines deleted...]
-    <hyperlink ref="J314" r:id="rId302" xr:uid="{E71C29AE-71B2-4CDE-B23D-9691623888BF}"/>
+    <hyperlink ref="I296" r:id="rId297" xr:uid="{B6C05AA7-12FC-4ADE-88C6-DCA557C37D8C}"/>
+    <hyperlink ref="J303" r:id="rId298" xr:uid="{5AFC9A12-4CC0-4332-8B68-26AE7E446A8B}"/>
+    <hyperlink ref="J304" r:id="rId299" xr:uid="{2926E6BA-3E96-4AFF-A884-E275ABCB504A}"/>
+    <hyperlink ref="J306" r:id="rId300" xr:uid="{EEAC7210-6D56-40BF-948A-538E7064E5A3}"/>
+    <hyperlink ref="J313" r:id="rId301" xr:uid="{1717A586-6FF9-4E69-AF8E-1614D71FB644}"/>
+    <hyperlink ref="J315" r:id="rId302" xr:uid="{E71C29AE-71B2-4CDE-B23D-9691623888BF}"/>
     <hyperlink ref="J118" r:id="rId303" xr:uid="{40D54971-256D-41ED-97FE-EFA99C6273B0}"/>
     <hyperlink ref="G120" r:id="rId304" xr:uid="{B9497A62-157E-4098-BE62-954186987468}"/>
     <hyperlink ref="F125" r:id="rId305" xr:uid="{8FF11FC7-FEC8-4B19-B5AB-4875B77AFD6D}"/>
     <hyperlink ref="J128" r:id="rId306" xr:uid="{DC385F6A-3673-4BEE-AAB4-8E803ACF1DEB}"/>
     <hyperlink ref="J129" r:id="rId307" xr:uid="{F9988203-3610-4101-B909-79E1D6A5DCCA}"/>
     <hyperlink ref="J65" r:id="rId308" xr:uid="{6C0E02B8-55D2-4A81-85B6-16062F639B8A}"/>
     <hyperlink ref="J120" r:id="rId309" xr:uid="{BF1A636D-5B02-4280-8EA2-CB6683B91F21}"/>
     <hyperlink ref="G20" r:id="rId310" xr:uid="{29CBD30F-05FB-41F3-AD50-D965A649943B}"/>
     <hyperlink ref="J180" r:id="rId311" xr:uid="{ECE05D90-C0DB-4781-B768-531F378A2EAD}"/>
     <hyperlink ref="G61" r:id="rId312" xr:uid="{A4D1D17C-EA63-44DF-A014-6471426440C6}"/>
     <hyperlink ref="J98" r:id="rId313" xr:uid="{018C46CC-C5D3-4290-86DD-90693FFC6406}"/>
-    <hyperlink ref="G294" r:id="rId314" xr:uid="{4ED597E6-77FC-40FD-8DA2-29E821E68335}"/>
+    <hyperlink ref="G295" r:id="rId314" xr:uid="{4ED597E6-77FC-40FD-8DA2-29E821E68335}"/>
     <hyperlink ref="G225" r:id="rId315" xr:uid="{4099AF44-F8DF-4DE6-8E9E-C53CEA1B4A66}"/>
     <hyperlink ref="H149" r:id="rId316" display="C1-434110-26_incidencia" xr:uid="{79A669DD-B5F3-4FE8-A05C-4F449C89798F}"/>
     <hyperlink ref="H147" r:id="rId317" display="C1-569862-26" xr:uid="{37E6C694-F1A0-4C77-B43E-AC366640D05F}"/>
     <hyperlink ref="H148" r:id="rId318" display="C1-569862-26_avaluacio" xr:uid="{1E09CB3C-AFA3-458B-A602-A21A00A5CBD9}"/>
     <hyperlink ref="G149" r:id="rId319" xr:uid="{83E64D48-54C5-4337-9D86-27C615C7FAF1}"/>
     <hyperlink ref="G147" r:id="rId320" xr:uid="{9304F059-E0AD-430D-9A4C-0C0B14DB942B}"/>
     <hyperlink ref="G148" r:id="rId321" xr:uid="{603BA9C1-33DF-4E80-AE41-F47B465FB1DF}"/>
     <hyperlink ref="H267" r:id="rId322" display="C1-568995-26_incidencia" xr:uid="{BBCA5B7E-C1EB-42EC-B1F8-250C1BEE6367}"/>
     <hyperlink ref="H265" r:id="rId323" display="C1-568995-26" xr:uid="{B102F876-0F2C-40A3-8168-062EF5C0C05E}"/>
     <hyperlink ref="H266" r:id="rId324" display="C1-568995-26_avaluacio" xr:uid="{11C0E027-FA43-47C0-9A2E-2831B68E64D7}"/>
     <hyperlink ref="G267" r:id="rId325" xr:uid="{71E67628-463A-4709-8AE3-5EF6CEB83997}"/>
     <hyperlink ref="G265" r:id="rId326" xr:uid="{911FD66E-0902-4A6C-9A66-39B2EC89C6FB}"/>
     <hyperlink ref="G266" r:id="rId327" xr:uid="{6548D2BD-88ED-44B5-A06E-0AEFAA9BB2CA}"/>
+    <hyperlink ref="G278" r:id="rId328" xr:uid="{FB891BDA-0A72-4DEF-B6D3-EE9C3C900333}"/>
+    <hyperlink ref="J278" r:id="rId329" xr:uid="{07AC9D6E-28B6-4EA5-A285-084398A7549D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="8" scale="76" orientation="portrait" r:id="rId328"/>
+  <pageSetup paperSize="8" scale="76" orientation="portrait" r:id="rId330"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="89" max="16383" man="1"/>
     <brk id="150" max="16383" man="1"/>
   </rowBreaks>
-  <drawing r:id="rId329"/>
+  <drawing r:id="rId331"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervals amb nom</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>