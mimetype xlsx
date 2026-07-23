--- v2 (2026-06-19)
+++ v3 (2026-07-23)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\DSCL\SGL\Tecnologies\Homologacio formularis\Pla 2024-2027\2-Catàleg\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87537B92-22C7-40A7-AB6A-93F1783E7D23}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{39ECB8BA-BCD4-4BC5-A57F-08E7CC21F34C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CONSULTA_BASE" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">CONSULTA_BASE!$B$11:$J$256</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">CONSULTA_BASE!$B$1:$J$256</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">CONSULTA_BASE!$B$11:$J$257</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">CONSULTA_BASE!$B$1:$J$257</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1248" uniqueCount="654">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1252" uniqueCount="656">
   <si>
     <t>Direcció Serveis de Formació</t>
   </si>
   <si>
     <t>Avaluació de la qualitat de les aigües</t>
   </si>
   <si>
     <t>Avaluació del soroll</t>
   </si>
   <si>
     <t>Elaboració de mapes de soroll, mapes de capacitat acústica i plans d'acció</t>
   </si>
   <si>
     <t>Estudis de la qualitat de l'aire</t>
   </si>
   <si>
     <t>Mesures dels camps electromagnètics</t>
   </si>
   <si>
     <t>Promoció de la mobilitat sostenible</t>
   </si>
   <si>
     <t>Promoció de mesures per a l'eficiència energètica, l'estalvi i les energies renovables</t>
   </si>
   <si>
@@ -1987,60 +1987,66 @@
   <si>
     <t>Gestió material de la borsa supramunicipal de personal temporal Treballador/a Social</t>
   </si>
   <si>
     <t>C1-569862-26</t>
   </si>
   <si>
     <t>C1-569862-26_avaluacio</t>
   </si>
   <si>
     <t>Gestió material de la borsa supramunicipal de personal temporal Tècnic/a d'Educació Infantil</t>
   </si>
   <si>
     <t>C1-568995-26</t>
   </si>
   <si>
     <t>C1-568995-26_avaluacio</t>
   </si>
   <si>
     <t>C1-568995-26_incidencia</t>
   </si>
   <si>
     <t>C1-569862-26_incidencia</t>
   </si>
   <si>
-    <t>Data actualització: 28/05/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Suport a la creació i reforç de les Oficines de Gestió de Prestacions Socials (OGPS)</t>
   </si>
   <si>
     <t>C1-570011-26</t>
   </si>
   <si>
     <t>C4-570011-26</t>
+  </si>
+  <si>
+    <t>Actuacions en l'àmbit LGBTI+</t>
+  </si>
+  <si>
+    <t>C4-577434-26</t>
+  </si>
+  <si>
+    <t>Data actualització: 25/06/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -3013,64 +3019,64 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Enllaç" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFE7EEF5"/>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -3462,60 +3468,60 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509798-26" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-549281-26" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-505636-26.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497285-26" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-466781-26" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435754-26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434779-26" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477661-26" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433880-26" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_avaluacio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-446834-26" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434235-26" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444847-26" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-454441-26" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442152-26" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455339-26" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-438013-26" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-436337-26.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462030-26" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444960-26" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472595-26" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-566543-26" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-356695-25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-447226-26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436735-26" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434924-26" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-461759-26" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-498080-26" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455119-26" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435514-26" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-508109-26.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-496926-26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481452-26" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-452319-26" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458499-26" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_incidencia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442334-26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-549281-26" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444593-26" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-469370-26" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474452-26" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-461452-26" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434318-26" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464840-26" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455362-26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446920-26" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443400-26" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437603-26" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434430-26" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-566250-26" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-438374-26" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-462030-26" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448815-26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443084-26" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-436735-26" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442460-26" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458217-26" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477995-26" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-496907-26" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-498080-26" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436160-26" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446898-26" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-508063-26" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433435-26" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-467039-26" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435992-26" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462271-26" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433488-26" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-448351-26" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-490544-26" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-434318-26" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481231-26" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-461351-26" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-505573-26" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442393-26" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_incidencia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446874-26" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474124-26" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-438093-26" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448941-26" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437944-26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443049-26" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508991-26" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-437664-26" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442591-26" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-464458-26" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-435992-26" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-563200-26" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-440054-26" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458457-26" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436337-26" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-460605-26.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433305-26" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-450649-26" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440977-26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-459995-26" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_avaluacio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-490323-26" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434110-26" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-447226-26" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-433880-26" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464458-26" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-496646-26" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-480751-26" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446855-26" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477360-26" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448649-26" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508109-26" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-436258-26.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-435561-26" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446834-26" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434110-26_incidencia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437981-26" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-480555-26" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-435514-26" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-442797-26" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-437173-26" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477510-26" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-497569-26" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-447452-26" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-530268-26" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433918-26" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-498258-26" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-469175-26" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-472595-26" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440956-26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-455734-26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433412-26" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-510406-26" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455420-26" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-483812-26" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440087-26" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-481132-26" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-460553-26" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-570011-26" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497374-26" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-450627-26" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433024-26" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434604-26" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-467224-26" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435489-26" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477769-26" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472719-26" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434110-26_avaluacio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435662-26" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-498151-26" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-511028-26.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-488938-26" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458184-26" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-437236-26" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-496907-26" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446774-26" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464700-26" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433508-26" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434171-26" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-439368-26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435897-26" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-497739-26" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440889-26" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-433207-26.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_avaluacio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434149-26" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508234-26" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-436314-26.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C4-435561-26" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-510112-26" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-439410-26" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448622-26" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497569-26" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444329-26" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472547-26" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472631-26" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-436291-26" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-440934-26" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-475119-26" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-503471-26" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434191-26" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-434604-26" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-507087-26.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-497517-26" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-530310-26" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497739-26" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434456-26" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436379-26" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-471240-26" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-433918-26" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-530498-26" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-454485-26" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-469370-26" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-570011-26" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-448622-26.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437001-26" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433002-26" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508704-26" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-473730-26" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-479407-26" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-454466-26" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-457950-26" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458391-26" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509897-26" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-481057-26" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464190-26" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-441690-26" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_incidencia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433527-26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433334-26" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497517-26" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437963-26" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-490398-26" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-310383-25" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-439410-26" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435224-26" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-471240-26" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-435897-26" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-530498-26" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442934-26" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458499-26" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435625-26" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-505596-26.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-485312_XAM_PM-26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-510045-26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-480462-26" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-450673-26" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458327-26" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-475570-26" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-498647-26" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474373-26" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509320-26" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446579-26" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-466393-26" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440507-26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458457-26" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433459-26" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437664-26" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444826-26" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-438036-26" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-488408-26" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-485312_XAM_CST-26" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-432977-26" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462390-26" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-438396-26" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442412-26" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-343383-25" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-514029-26" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508586-26" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436421-26" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-038-23.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509692-26" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-447568-26" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-470853-26" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-448403-26" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444368-26" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434212-26" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455054-26" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462320-26" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C4-475570-26" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_avaluacio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477592-26" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508461-26" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-530736-26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-460553-26" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433358-26" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-470384-26" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-441304-26" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-448649-26.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437023-26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481057-26" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-485936-26" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-439911-26" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433040-26" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-558720-26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436045-26" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448351-26" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-514029-26" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-436216-26" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-482218-26" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436216-26" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-511427-26" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446131-26" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442252-26" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-512489-26" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464503-26" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462195-26" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-475119-26" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458327-26" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_incidencia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474473-26" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497409-26" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-530736-26" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-468851-26" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436462-26" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443500-26" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-524738-26" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481173-26" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440934-26" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-549045-26" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509798-26" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-549281-26" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-505636-26.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497285-26" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-466781-26" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435754-26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434779-26" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477661-26" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433880-26" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_avaluacio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-446834-26" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434235-26" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444847-26" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-454441-26" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442152-26" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455339-26" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-438013-26" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-436337-26.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462030-26" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444960-26" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472595-26" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-566543-26" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-356695-25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-447226-26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436735-26" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434924-26" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-461759-26" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-498080-26" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455119-26" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435514-26" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-508109-26.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-496926-26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481452-26" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-452319-26" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458499-26" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_incidencia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442334-26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-549281-26" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444593-26" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-469370-26" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474452-26" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-461452-26" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434318-26" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464840-26" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455362-26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446920-26" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443400-26" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437603-26" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434430-26" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-566250-26" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-438374-26" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-462030-26" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448815-26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443084-26" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-436735-26" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442460-26" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458217-26" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477995-26" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-496907-26" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-498080-26" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436160-26" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446898-26" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-508063-26" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433435-26" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-467039-26" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435992-26" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462271-26" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433488-26" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-448351-26" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-490544-26" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-434318-26" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481231-26" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-461351-26" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-505573-26" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442393-26" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_incidencia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446874-26" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474124-26" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-438093-26" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448941-26" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437944-26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443049-26" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508991-26" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-437664-26" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442591-26" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-464458-26" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-435992-26" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-563200-26" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-440054-26" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458457-26" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436337-26" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-460605-26.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433305-26" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-450649-26" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440977-26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-459995-26" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_avaluacio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-490323-26" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434110-26" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-447226-26" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-433880-26" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464458-26" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-496646-26" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-480751-26" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446855-26" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477360-26" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448649-26" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508109-26" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-436258-26.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-435561-26" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446834-26" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434110-26_incidencia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437981-26" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-480555-26" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-435514-26" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-442797-26" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-437173-26" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477510-26" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-497569-26" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-447452-26" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-530268-26" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433918-26" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-498258-26" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-469175-26" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-472595-26" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440956-26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-455734-26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433412-26" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-510406-26" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455420-26" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-483812-26" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440087-26" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-481132-26" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-460553-26" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-570011-26" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497374-26" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-450627-26" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433024-26" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434604-26" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-467224-26" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435489-26" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477769-26" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472719-26" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434110-26_avaluacio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435662-26" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-498151-26" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-511028-26.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-488938-26" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458184-26" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-437236-26" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-496907-26" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446774-26" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464700-26" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433508-26" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434171-26" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-439368-26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435897-26" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-497739-26" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440889-26" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-433207-26.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_avaluacio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434149-26" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508234-26" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-436314-26.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C4-435561-26" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-510112-26" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-439410-26" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448622-26" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497569-26" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444329-26" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472547-26" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-472631-26" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-436291-26" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-440934-26" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-475119-26" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-503471-26" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434191-26" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-434604-26" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-507087-26.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-497517-26" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-530310-26" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497739-26" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434456-26" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436379-26" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-471240-26" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-433918-26" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-530498-26" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-454485-26" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-469370-26" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-570011-26" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-448622-26.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437001-26" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433002-26" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508704-26" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-473730-26" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-479407-26" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-454466-26" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-457950-26" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458391-26" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509897-26" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-481057-26" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464190-26" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-441690-26" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_incidencia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433527-26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433334-26" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497517-26" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437963-26" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-490398-26" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-577434-26" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-310383-25" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-439410-26" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435224-26" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-471240-26" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-435897-26" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-530498-26" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442934-26" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458499-26" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-435625-26" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-505596-26.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-485312_XAM_PM-26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-510045-26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-480462-26" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-450673-26" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458327-26" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-475570-26" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-498647-26" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474373-26" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509320-26" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446579-26" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-466393-26" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440507-26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-458457-26" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433459-26" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437664-26" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444826-26" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-438036-26" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-488408-26" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-485312_XAM_CST-26" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-432977-26" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462390-26" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C1-438396-26" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442412-26" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-343383-25" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-514029-26" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508586-26" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436421-26" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-038-23.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-509692-26" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-447568-26" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-470853-26" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-448403-26" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-444368-26" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-434212-26" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-455054-26" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462320-26" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/C4-475570-26" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-569862-26_avaluacio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-477592-26" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-508461-26" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-530736-26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-460553-26" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433358-26" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-470384-26" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-441304-26" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/205293/380439764/C4-448649-26.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-437023-26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481057-26" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-485936-26" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-439911-26" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-433040-26" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-558720-26" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436045-26" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-448351-26" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-514029-26" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-436216-26" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-482218-26" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436216-26" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-511427-26" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-446131-26" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-442252-26" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-512489-26" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-464503-26" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-462195-26" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-475119-26" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-458327-26" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-568995-26_incidencia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-474473-26" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-497409-26" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-006-26" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c4-530736-26" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-468851-26" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-001-26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-436462-26" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-443500-26" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-524738-26" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-481173-26" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-440934-26" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diba.cat/documents/d/plaxgl/c1-549045-26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J318"/>
+  <dimension ref="A1:J319"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane ySplit="10" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D11" sqref="D11"/>
+      <selection pane="bottomLeft" activeCell="B7" sqref="B7:J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.5546875" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" customWidth="1"/>
     <col min="3" max="3" width="16.88671875" customWidth="1"/>
     <col min="4" max="4" width="8.6640625" customWidth="1"/>
     <col min="5" max="5" width="100.5546875" customWidth="1"/>
     <col min="6" max="6" width="23.109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="29.77734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="1.5546875" customWidth="1"/>
     <col min="9" max="9" width="12.44140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="17.5546875" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" s="1" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J1" s="7"/>
     </row>
     <row r="2" spans="2:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="J2" s="7"/>
     </row>
     <row r="3" spans="2:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="J3" s="7"/>
     </row>
@@ -3527,61 +3533,61 @@
         <v>240</v>
       </c>
       <c r="C5" s="146"/>
       <c r="D5" s="146"/>
       <c r="E5" s="146"/>
       <c r="F5" s="146"/>
       <c r="G5" s="146"/>
       <c r="H5" s="146"/>
       <c r="I5" s="146"/>
       <c r="J5" s="146"/>
     </row>
     <row r="6" spans="2:10" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="147" t="s">
         <v>90</v>
       </c>
       <c r="C6" s="147"/>
       <c r="D6" s="147"/>
       <c r="E6" s="147"/>
       <c r="F6" s="147"/>
       <c r="G6" s="147"/>
       <c r="H6" s="147"/>
       <c r="I6" s="147"/>
       <c r="J6" s="147"/>
     </row>
     <row r="7" spans="2:10" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="154" t="s">
-[...9 lines deleted...]
-      <c r="J7" s="154"/>
+      <c r="B7" s="158" t="s">
+        <v>655</v>
+      </c>
+      <c r="C7" s="158"/>
+      <c r="D7" s="158"/>
+      <c r="E7" s="158"/>
+      <c r="F7" s="158"/>
+      <c r="G7" s="158"/>
+      <c r="H7" s="158"/>
+      <c r="I7" s="158"/>
+      <c r="J7" s="158"/>
     </row>
     <row r="8" spans="2:10" s="1" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="7"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="8"/>
     </row>
     <row r="9" spans="2:10" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="F9" s="150" t="s">
         <v>82</v>
       </c>
       <c r="G9" s="151"/>
       <c r="H9" s="152"/>
       <c r="I9" s="150" t="s">
         <v>83</v>
       </c>
       <c r="J9" s="151"/>
     </row>
@@ -6508,51 +6514,51 @@
       <c r="I149" s="110"/>
       <c r="J149" s="109"/>
     </row>
     <row r="150" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B150" s="131"/>
       <c r="C150" s="126"/>
       <c r="D150" s="27">
         <v>444847</v>
       </c>
       <c r="E150" s="28" t="s">
         <v>220</v>
       </c>
       <c r="F150" s="15"/>
       <c r="G150" s="42" t="s">
         <v>316</v>
       </c>
       <c r="H150" s="119"/>
       <c r="I150" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J150" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="151" spans="2:10" s="19" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B151" s="158" t="s">
+      <c r="B151" s="157" t="s">
         <v>144</v>
       </c>
       <c r="C151" s="124" t="s">
         <v>60</v>
       </c>
       <c r="D151" s="21">
         <v>508234</v>
       </c>
       <c r="E151" s="39" t="s">
         <v>162</v>
       </c>
       <c r="F151" s="16"/>
       <c r="G151" s="40" t="s">
         <v>433</v>
       </c>
       <c r="H151" s="123"/>
       <c r="I151" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J151" s="47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="152" spans="2:10" s="19" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B152" s="130"/>
@@ -6787,51 +6793,51 @@
         <v>89</v>
       </c>
     </row>
     <row r="163" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B163" s="130"/>
       <c r="C163" s="126"/>
       <c r="D163" s="27">
         <v>461351</v>
       </c>
       <c r="E163" s="72" t="s">
         <v>169</v>
       </c>
       <c r="F163" s="61"/>
       <c r="G163" s="70" t="s">
         <v>443</v>
       </c>
       <c r="H163" s="118"/>
       <c r="I163" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J163" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="164" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B164" s="158" t="s">
+      <c r="B164" s="157" t="s">
         <v>145</v>
       </c>
       <c r="C164" s="124" t="s">
         <v>118</v>
       </c>
       <c r="D164" s="21">
         <v>436258</v>
       </c>
       <c r="E164" s="46" t="s">
         <v>171</v>
       </c>
       <c r="F164" s="47" t="s">
         <v>89</v>
       </c>
       <c r="G164" s="16" t="s">
         <v>89</v>
       </c>
       <c r="H164" s="118"/>
       <c r="I164" s="47"/>
       <c r="J164" s="48" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="165" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B165" s="130"/>
@@ -7161,3371 +7167,3393 @@
         <v>627</v>
       </c>
     </row>
     <row r="181" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B181" s="131"/>
       <c r="C181" s="126"/>
       <c r="D181" s="27">
         <v>436462</v>
       </c>
       <c r="E181" s="28" t="s">
         <v>52</v>
       </c>
       <c r="F181" s="15"/>
       <c r="G181" s="70" t="s">
         <v>446</v>
       </c>
       <c r="H181" s="135"/>
       <c r="I181" s="15" t="s">
         <v>89</v>
       </c>
       <c r="J181" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="182" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B182" s="158" t="s">
+      <c r="B182" s="157" t="s">
         <v>143</v>
       </c>
       <c r="C182" s="124" t="s">
         <v>216</v>
       </c>
       <c r="D182" s="64">
         <v>530268</v>
       </c>
       <c r="E182" s="39" t="s">
         <v>449</v>
       </c>
       <c r="F182" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G182" s="16" t="s">
         <v>89</v>
       </c>
       <c r="H182" s="123"/>
       <c r="I182" s="16"/>
       <c r="J182" s="41" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="183" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B183" s="130"/>
       <c r="C183" s="125"/>
       <c r="D183" s="20">
-        <v>508586</v>
+        <v>577434</v>
       </c>
       <c r="E183" s="6" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-        <v>451</v>
+        <v>653</v>
+      </c>
+      <c r="F183" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G183" s="16" t="s">
+        <v>89</v>
       </c>
       <c r="H183" s="118"/>
-      <c r="I183" s="16" t="s">
-[...3 lines deleted...]
-        <v>89</v>
+      <c r="I183" s="16"/>
+      <c r="J183" s="14" t="s">
+        <v>654</v>
       </c>
     </row>
     <row r="184" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B184" s="130"/>
       <c r="C184" s="125"/>
       <c r="D184" s="20">
-        <v>508991</v>
-[...2 lines deleted...]
-        <v>563</v>
+        <v>508586</v>
+      </c>
+      <c r="E184" s="6" t="s">
+        <v>14</v>
       </c>
       <c r="F184" s="16"/>
-      <c r="G184" s="14" t="s">
-        <v>452</v>
+      <c r="G184" s="48" t="s">
+        <v>451</v>
       </c>
       <c r="H184" s="118"/>
       <c r="I184" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J184" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="185" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B185" s="130"/>
       <c r="C185" s="125"/>
       <c r="D185" s="20">
-        <v>530310</v>
+        <v>508991</v>
       </c>
       <c r="E185" s="73" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F185" s="16"/>
       <c r="G185" s="14" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="H185" s="118"/>
       <c r="I185" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J185" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="186" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B186" s="130"/>
       <c r="C186" s="125"/>
       <c r="D186" s="20">
-        <v>508704</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>530310</v>
+      </c>
+      <c r="E186" s="73" t="s">
+        <v>564</v>
       </c>
       <c r="F186" s="16"/>
       <c r="G186" s="14" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="H186" s="118"/>
       <c r="I186" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J186" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="187" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B187" s="130"/>
       <c r="C187" s="125"/>
       <c r="D187" s="20">
-        <v>530736</v>
+        <v>508704</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>565</v>
-[...1 lines deleted...]
-      <c r="F187" s="56"/>
+        <v>217</v>
+      </c>
+      <c r="F187" s="16"/>
       <c r="G187" s="14" t="s">
-        <v>482</v>
+        <v>454</v>
       </c>
       <c r="H187" s="118"/>
-      <c r="I187" s="41"/>
-[...1 lines deleted...]
-        <v>483</v>
+      <c r="I187" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J187" s="16" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="188" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B188" s="130"/>
       <c r="C188" s="125"/>
       <c r="D188" s="20">
-        <v>530498</v>
+        <v>530736</v>
       </c>
       <c r="E188" s="5" t="s">
-        <v>566</v>
-[...1 lines deleted...]
-      <c r="F188" s="18"/>
+        <v>565</v>
+      </c>
+      <c r="F188" s="56"/>
       <c r="G188" s="14" t="s">
-        <v>538</v>
+        <v>482</v>
       </c>
       <c r="H188" s="118"/>
-      <c r="I188" s="17"/>
+      <c r="I188" s="41"/>
       <c r="J188" s="14" t="s">
-        <v>539</v>
+        <v>483</v>
       </c>
     </row>
     <row r="189" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B189" s="130"/>
       <c r="C189" s="125"/>
       <c r="D189" s="20">
-        <v>510045</v>
+        <v>530498</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="F189" s="16"/>
+        <v>566</v>
+      </c>
+      <c r="F189" s="18"/>
       <c r="G189" s="14" t="s">
-        <v>455</v>
+        <v>538</v>
       </c>
       <c r="H189" s="118"/>
-      <c r="I189" s="13" t="s">
-[...3 lines deleted...]
-        <v>89</v>
+      <c r="I189" s="17"/>
+      <c r="J189" s="14" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="190" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B190" s="130"/>
       <c r="C190" s="125"/>
       <c r="D190" s="20">
-        <v>509692</v>
+        <v>510045</v>
       </c>
       <c r="E190" s="5" t="s">
-        <v>230</v>
+        <v>122</v>
       </c>
       <c r="F190" s="16"/>
       <c r="G190" s="14" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="H190" s="118"/>
-      <c r="I190" s="16" t="s">
+      <c r="I190" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J190" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="191" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B191" s="130"/>
       <c r="C191" s="125"/>
-      <c r="D191" s="57">
-        <v>512489</v>
+      <c r="D191" s="20">
+        <v>509692</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="F191" s="16"/>
-      <c r="G191" s="42" t="s">
-        <v>457</v>
+      <c r="G191" s="14" t="s">
+        <v>456</v>
       </c>
       <c r="H191" s="118"/>
       <c r="I191" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J191" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="192" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B192" s="130"/>
       <c r="C192" s="125"/>
       <c r="D192" s="57">
-        <v>510406</v>
+        <v>512489</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>173</v>
+        <v>218</v>
       </c>
       <c r="F192" s="16"/>
       <c r="G192" s="42" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="H192" s="118"/>
       <c r="I192" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J192" s="16" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="193" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="D193" s="27">
+    <row r="193" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B193" s="130"/>
+      <c r="C193" s="125"/>
+      <c r="D193" s="57">
+        <v>510406</v>
+      </c>
+      <c r="E193" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="F193" s="16"/>
+      <c r="G193" s="42" t="s">
+        <v>458</v>
+      </c>
+      <c r="H193" s="118"/>
+      <c r="I193" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J193" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="194" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B194" s="131"/>
+      <c r="C194" s="126"/>
+      <c r="D194" s="27">
         <v>509798</v>
       </c>
-      <c r="E193" s="28" t="s">
+      <c r="E194" s="28" t="s">
         <v>126</v>
       </c>
-      <c r="F193" s="52"/>
-      <c r="G193" s="70" t="s">
+      <c r="F194" s="52"/>
+      <c r="G194" s="70" t="s">
         <v>459</v>
       </c>
-      <c r="H193" s="119"/>
-[...8 lines deleted...]
-      <c r="B194" s="130" t="s">
+      <c r="H194" s="119"/>
+      <c r="I194" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="J194" s="15" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="195" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B195" s="130" t="s">
         <v>621</v>
       </c>
-      <c r="C194" s="124" t="s">
+      <c r="C195" s="124" t="s">
         <v>181</v>
       </c>
-      <c r="D194" s="21">
+      <c r="D195" s="21">
         <v>464458</v>
       </c>
-      <c r="E194" s="6" t="s">
+      <c r="E195" s="6" t="s">
         <v>461</v>
       </c>
-      <c r="F194" s="47"/>
-      <c r="G194" s="14" t="s">
+      <c r="F195" s="47"/>
+      <c r="G195" s="14" t="s">
         <v>462</v>
       </c>
-      <c r="H194" s="118"/>
-[...1 lines deleted...]
-      <c r="J194" s="48" t="s">
+      <c r="H195" s="118"/>
+      <c r="I195" s="47"/>
+      <c r="J195" s="48" t="s">
         <v>463</v>
-      </c>
-[...17 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="196" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B196" s="130"/>
       <c r="C196" s="125"/>
       <c r="D196" s="21">
-        <v>481452</v>
+        <v>496907</v>
       </c>
       <c r="E196" s="6" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F196" s="16"/>
-      <c r="G196" s="48" t="s">
-        <v>467</v>
+      <c r="G196" s="14" t="s">
+        <v>465</v>
       </c>
       <c r="H196" s="118"/>
-      <c r="I196" s="16" t="s">
-[...3 lines deleted...]
-        <v>89</v>
+      <c r="I196" s="16"/>
+      <c r="J196" s="14" t="s">
+        <v>484</v>
       </c>
     </row>
     <row r="197" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B197" s="130"/>
       <c r="C197" s="125"/>
       <c r="D197" s="21">
-        <v>502341</v>
+        <v>481452</v>
       </c>
       <c r="E197" s="6" t="s">
-        <v>468</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>466</v>
+      </c>
+      <c r="F197" s="16"/>
+      <c r="G197" s="48" t="s">
+        <v>467</v>
       </c>
       <c r="H197" s="118"/>
       <c r="I197" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="J197" s="13" t="s">
+      <c r="J197" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="198" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B198" s="130"/>
       <c r="C198" s="125"/>
       <c r="D198" s="21">
-        <v>446898</v>
+        <v>502341</v>
       </c>
       <c r="E198" s="6" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-        <v>460</v>
+        <v>468</v>
+      </c>
+      <c r="F198" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G198" s="13" t="s">
+        <v>89</v>
       </c>
       <c r="H198" s="118"/>
-      <c r="I198" s="14" t="s">
-[...2 lines deleted...]
-      <c r="J198" s="16"/>
+      <c r="I198" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J198" s="13" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="199" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B199" s="130"/>
       <c r="C199" s="125"/>
       <c r="D199" s="21">
-        <v>443809</v>
+        <v>446898</v>
       </c>
       <c r="E199" s="6" t="s">
-        <v>469</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>226</v>
+      </c>
+      <c r="F199" s="16"/>
+      <c r="G199" s="48" t="s">
+        <v>460</v>
       </c>
       <c r="H199" s="118"/>
-      <c r="I199" s="16" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I199" s="14" t="s">
+        <v>328</v>
+      </c>
+      <c r="J199" s="16"/>
     </row>
     <row r="200" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B200" s="130"/>
       <c r="C200" s="125"/>
       <c r="D200" s="21">
-        <v>440132</v>
+        <v>443809</v>
       </c>
       <c r="E200" s="6" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="F200" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G200" s="13" t="s">
         <v>89</v>
       </c>
       <c r="H200" s="118"/>
       <c r="I200" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J200" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="201" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B201" s="130"/>
       <c r="C201" s="125"/>
       <c r="D201" s="21">
-        <v>437944</v>
+        <v>440132</v>
       </c>
       <c r="E201" s="6" t="s">
-        <v>224</v>
-[...3 lines deleted...]
-        <v>304</v>
+        <v>470</v>
+      </c>
+      <c r="F201" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G201" s="13" t="s">
+        <v>89</v>
       </c>
       <c r="H201" s="118"/>
       <c r="I201" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="J201" s="16" t="s">
+      <c r="J201" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="202" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B202" s="130"/>
       <c r="C202" s="125"/>
-      <c r="D202" s="20">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="D202" s="21">
+        <v>437944</v>
+      </c>
+      <c r="E202" s="6" t="s">
+        <v>224</v>
       </c>
       <c r="F202" s="16"/>
       <c r="G202" s="14" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="H202" s="118"/>
       <c r="I202" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J202" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="203" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B203" s="130"/>
       <c r="C203" s="125"/>
       <c r="D203" s="20">
-        <v>438013</v>
+        <v>437981</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>174</v>
+        <v>105</v>
       </c>
       <c r="F203" s="16"/>
       <c r="G203" s="14" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="H203" s="118"/>
       <c r="I203" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J203" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="204" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B204" s="130"/>
       <c r="C204" s="125"/>
       <c r="D204" s="20">
-        <v>444329</v>
+        <v>438013</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>227</v>
+        <v>174</v>
       </c>
       <c r="F204" s="16"/>
       <c r="G204" s="14" t="s">
-        <v>471</v>
+        <v>307</v>
       </c>
       <c r="H204" s="118"/>
       <c r="I204" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J204" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="205" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B205" s="130"/>
       <c r="C205" s="125"/>
       <c r="D205" s="20">
-        <v>443616</v>
+        <v>444329</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>227</v>
+      </c>
+      <c r="F205" s="16"/>
+      <c r="G205" s="14" t="s">
+        <v>471</v>
       </c>
       <c r="H205" s="118"/>
       <c r="I205" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J205" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="206" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B206" s="130"/>
       <c r="C206" s="125"/>
       <c r="D206" s="20">
-        <v>446920</v>
+        <v>443616</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-        <v>472</v>
+        <v>61</v>
+      </c>
+      <c r="F206" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G206" s="13" t="s">
+        <v>89</v>
       </c>
       <c r="H206" s="118"/>
       <c r="I206" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J206" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="207" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B207" s="130"/>
       <c r="C207" s="125"/>
       <c r="D207" s="20">
-        <v>446874</v>
+        <v>446920</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="F207" s="16"/>
+        <v>62</v>
+      </c>
+      <c r="F207" s="13"/>
       <c r="G207" s="14" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="H207" s="118"/>
       <c r="I207" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J207" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="208" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B208" s="130"/>
       <c r="C208" s="125"/>
       <c r="D208" s="20">
-        <v>446855</v>
+        <v>446874</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F208" s="16"/>
       <c r="G208" s="14" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="H208" s="118"/>
       <c r="I208" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J208" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="209" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B209" s="130"/>
       <c r="C209" s="125"/>
-      <c r="D209" s="57">
-[...3 lines deleted...]
-        <v>225</v>
+      <c r="D209" s="20">
+        <v>446855</v>
+      </c>
+      <c r="E209" s="5" t="s">
+        <v>64</v>
       </c>
       <c r="F209" s="16"/>
-      <c r="G209" s="42" t="s">
-        <v>305</v>
+      <c r="G209" s="14" t="s">
+        <v>474</v>
       </c>
       <c r="H209" s="118"/>
       <c r="I209" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J209" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="210" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B210" s="130"/>
       <c r="C210" s="125"/>
       <c r="D210" s="57">
-        <v>438036</v>
+        <v>437963</v>
       </c>
       <c r="E210" s="49" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="F210" s="13"/>
+        <v>225</v>
+      </c>
+      <c r="F210" s="16"/>
       <c r="G210" s="42" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="H210" s="118"/>
-      <c r="I210" s="13" t="s">
+      <c r="I210" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J210" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="211" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B211" s="130"/>
       <c r="C211" s="125"/>
       <c r="D211" s="57">
+        <v>438036</v>
+      </c>
+      <c r="E211" s="49" t="s">
+        <v>175</v>
+      </c>
+      <c r="F211" s="13"/>
+      <c r="G211" s="42" t="s">
+        <v>308</v>
+      </c>
+      <c r="H211" s="118"/>
+      <c r="I211" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J211" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="212" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B212" s="130"/>
+      <c r="C212" s="125"/>
+      <c r="D212" s="57">
         <v>481057</v>
       </c>
-      <c r="E211" s="49" t="s">
+      <c r="E212" s="49" t="s">
         <v>476</v>
       </c>
-      <c r="F211" s="61"/>
-      <c r="G211" s="42" t="s">
+      <c r="F212" s="61"/>
+      <c r="G212" s="42" t="s">
         <v>477</v>
       </c>
-      <c r="H211" s="118"/>
-[...1 lines deleted...]
-      <c r="J211" s="42" t="s">
+      <c r="H212" s="118"/>
+      <c r="I212" s="16"/>
+      <c r="J212" s="42" t="s">
         <v>480</v>
       </c>
     </row>
-    <row r="212" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="D212" s="57">
+    <row r="213" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B213" s="130"/>
+      <c r="C213" s="126"/>
+      <c r="D213" s="57">
         <v>524738</v>
       </c>
-      <c r="E212" s="49" t="s">
+      <c r="E213" s="49" t="s">
         <v>478</v>
       </c>
-      <c r="F212" s="15"/>
-      <c r="G212" s="42" t="s">
+      <c r="F213" s="15"/>
+      <c r="G213" s="42" t="s">
         <v>479</v>
       </c>
-      <c r="H212" s="119"/>
-[...26 lines deleted...]
-      <c r="J213" s="47" t="s">
+      <c r="H213" s="119"/>
+      <c r="I213" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J213" s="15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="214" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B214" s="130"/>
-      <c r="C214" s="125"/>
-[...8 lines deleted...]
-        <v>269</v>
+      <c r="C214" s="124" t="s">
+        <v>54</v>
+      </c>
+      <c r="D214" s="51">
+        <v>433508</v>
+      </c>
+      <c r="E214" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="F214" s="52"/>
+      <c r="G214" s="40" t="s">
+        <v>273</v>
       </c>
       <c r="H214" s="118"/>
       <c r="I214" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="J214" s="16" t="s">
+      <c r="J214" s="47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="215" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B215" s="130"/>
       <c r="C215" s="125"/>
-      <c r="D215" s="21">
-        <v>433412</v>
+      <c r="D215" s="20">
+        <v>433334</v>
       </c>
       <c r="E215" s="6" t="s">
-        <v>188</v>
+        <v>53</v>
       </c>
       <c r="F215" s="13"/>
-      <c r="G215" s="48" t="s">
-        <v>270</v>
+      <c r="G215" s="14" t="s">
+        <v>269</v>
       </c>
       <c r="H215" s="118"/>
       <c r="I215" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J215" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="216" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B216" s="130"/>
       <c r="C216" s="125"/>
       <c r="D216" s="21">
-        <v>439911</v>
+        <v>433412</v>
       </c>
       <c r="E216" s="6" t="s">
-        <v>287</v>
+        <v>188</v>
       </c>
       <c r="F216" s="13"/>
       <c r="G216" s="48" t="s">
-        <v>288</v>
+        <v>270</v>
       </c>
       <c r="H216" s="118"/>
       <c r="I216" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J216" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="217" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B217" s="130"/>
       <c r="C217" s="125"/>
-      <c r="D217" s="20">
-[...3 lines deleted...]
-        <v>176</v>
+      <c r="D217" s="21">
+        <v>439911</v>
+      </c>
+      <c r="E217" s="6" t="s">
+        <v>287</v>
       </c>
       <c r="F217" s="13"/>
-      <c r="G217" s="14" t="s">
-        <v>271</v>
+      <c r="G217" s="48" t="s">
+        <v>288</v>
       </c>
       <c r="H217" s="118"/>
       <c r="I217" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J217" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="218" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B218" s="130"/>
       <c r="C218" s="125"/>
       <c r="D218" s="20">
-        <v>433527</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>433435</v>
+      </c>
+      <c r="E218" s="50" t="s">
+        <v>176</v>
       </c>
       <c r="F218" s="13"/>
       <c r="G218" s="14" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="H218" s="118"/>
       <c r="I218" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J218" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="219" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B219" s="130"/>
       <c r="C219" s="125"/>
       <c r="D219" s="20">
-        <v>433386</v>
+        <v>433527</v>
       </c>
       <c r="E219" s="49" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>73</v>
+      </c>
+      <c r="F219" s="13"/>
+      <c r="G219" s="14" t="s">
+        <v>274</v>
       </c>
       <c r="H219" s="118"/>
       <c r="I219" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J219" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="220" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B220" s="130"/>
       <c r="C220" s="125"/>
       <c r="D220" s="20">
-        <v>433305</v>
+        <v>433386</v>
       </c>
       <c r="E220" s="49" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-        <v>268</v>
+        <v>481</v>
+      </c>
+      <c r="F220" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G220" s="16" t="s">
+        <v>89</v>
       </c>
       <c r="H220" s="118"/>
       <c r="I220" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J220" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="221" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B221" s="130"/>
       <c r="C221" s="125"/>
       <c r="D221" s="20">
-        <v>433459</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>433305</v>
+      </c>
+      <c r="E221" s="49" t="s">
+        <v>177</v>
       </c>
       <c r="F221" s="16"/>
       <c r="G221" s="14" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="H221" s="118"/>
       <c r="I221" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J221" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="222" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B222" s="130"/>
       <c r="C222" s="125"/>
       <c r="D222" s="20">
-        <v>433358</v>
+        <v>433459</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F222" s="16"/>
       <c r="G222" s="14" t="s">
-        <v>298</v>
+        <v>272</v>
       </c>
       <c r="H222" s="118"/>
       <c r="I222" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J222" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="223" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B223" s="130"/>
       <c r="C223" s="125"/>
-      <c r="D223" s="57">
-[...3 lines deleted...]
-        <v>313</v>
+      <c r="D223" s="20">
+        <v>433358</v>
+      </c>
+      <c r="E223" s="5" t="s">
+        <v>56</v>
       </c>
       <c r="F223" s="16"/>
       <c r="G223" s="14" t="s">
-        <v>314</v>
+        <v>298</v>
       </c>
       <c r="H223" s="118"/>
       <c r="I223" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J223" s="16" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="224" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="D224" s="27">
+    <row r="224" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B224" s="130"/>
+      <c r="C224" s="125"/>
+      <c r="D224" s="57">
+        <v>433488</v>
+      </c>
+      <c r="E224" s="49" t="s">
+        <v>313</v>
+      </c>
+      <c r="F224" s="16"/>
+      <c r="G224" s="14" t="s">
+        <v>314</v>
+      </c>
+      <c r="H224" s="118"/>
+      <c r="I224" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J224" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="225" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B225" s="131"/>
+      <c r="C225" s="126"/>
+      <c r="D225" s="27">
         <v>446579</v>
       </c>
-      <c r="E224" s="28" t="s">
+      <c r="E225" s="28" t="s">
         <v>297</v>
       </c>
-      <c r="F224" s="61"/>
-      <c r="G224" s="70" t="s">
+      <c r="F225" s="61"/>
+      <c r="G225" s="70" t="s">
         <v>299</v>
       </c>
-      <c r="H224" s="118"/>
-[...8 lines deleted...]
-      <c r="B225" s="158" t="s">
+      <c r="H225" s="118"/>
+      <c r="I225" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J225" s="15" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="226" spans="2:10" s="19" customFormat="1" ht="70.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B226" s="157" t="s">
         <v>620</v>
       </c>
-      <c r="C225" s="106" t="s">
+      <c r="C226" s="106" t="s">
         <v>640</v>
       </c>
-      <c r="D225" s="37">
+      <c r="D226" s="37">
         <v>566250</v>
       </c>
-      <c r="E225" s="103" t="s">
+      <c r="E226" s="103" t="s">
         <v>639</v>
       </c>
-      <c r="F225" s="38"/>
-      <c r="G225" s="93" t="s">
+      <c r="F226" s="38"/>
+      <c r="G226" s="93" t="s">
         <v>641</v>
       </c>
-      <c r="H225" s="107"/>
-[...25 lines deleted...]
-        <v>496</v>
+      <c r="H226" s="107"/>
+      <c r="I226" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="J226" s="16" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="227" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B227" s="130"/>
-      <c r="C227" s="125"/>
-[...6 lines deleted...]
-      <c r="F227" s="16"/>
+      <c r="C227" s="124" t="s">
+        <v>91</v>
+      </c>
+      <c r="D227" s="51">
+        <v>435897</v>
+      </c>
+      <c r="E227" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="F227" s="47"/>
       <c r="G227" s="48" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="H227" s="118"/>
-      <c r="I227" s="16" t="s">
-[...3 lines deleted...]
-        <v>89</v>
+      <c r="I227" s="47"/>
+      <c r="J227" s="40" t="s">
+        <v>496</v>
       </c>
     </row>
     <row r="228" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B228" s="130"/>
       <c r="C228" s="125"/>
       <c r="D228" s="20">
-        <v>436735</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>434235</v>
+      </c>
+      <c r="E228" s="5" t="s">
+        <v>413</v>
       </c>
       <c r="F228" s="16"/>
-      <c r="G228" s="14" t="s">
-        <v>248</v>
+      <c r="G228" s="48" t="s">
+        <v>486</v>
       </c>
       <c r="H228" s="118"/>
-      <c r="I228" s="16"/>
-[...1 lines deleted...]
-        <v>249</v>
+      <c r="I228" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J228" s="16" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="229" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B229" s="130"/>
       <c r="C229" s="125"/>
       <c r="D229" s="20">
-        <v>444960</v>
+        <v>436735</v>
       </c>
       <c r="E229" s="6" t="s">
-        <v>135</v>
+        <v>247</v>
       </c>
       <c r="F229" s="16"/>
       <c r="G229" s="14" t="s">
-        <v>296</v>
+        <v>248</v>
       </c>
       <c r="H229" s="118"/>
-      <c r="I229" s="16" t="s">
-[...3 lines deleted...]
-        <v>89</v>
+      <c r="I229" s="16"/>
+      <c r="J229" s="14" t="s">
+        <v>249</v>
       </c>
     </row>
     <row r="230" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B230" s="130"/>
       <c r="C230" s="125"/>
       <c r="D230" s="20">
-        <v>435116</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>444960</v>
+      </c>
+      <c r="E230" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="F230" s="16"/>
+      <c r="G230" s="14" t="s">
+        <v>296</v>
       </c>
       <c r="H230" s="118"/>
       <c r="I230" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J230" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="231" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B231" s="130"/>
       <c r="C231" s="125"/>
       <c r="D231" s="20">
-        <v>434318</v>
+        <v>435116</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>488</v>
-[...3 lines deleted...]
-        <v>489</v>
+        <v>487</v>
+      </c>
+      <c r="F231" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G231" s="16" t="s">
+        <v>89</v>
       </c>
       <c r="H231" s="118"/>
-      <c r="I231" s="16"/>
-[...1 lines deleted...]
-        <v>490</v>
+      <c r="I231" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J231" s="16" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="232" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B232" s="130"/>
       <c r="C232" s="125"/>
       <c r="D232" s="20">
-        <v>437603</v>
+        <v>434318</v>
       </c>
       <c r="E232" s="5" t="s">
-        <v>194</v>
+        <v>488</v>
       </c>
       <c r="F232" s="16"/>
       <c r="G232" s="14" t="s">
-        <v>279</v>
+        <v>489</v>
       </c>
       <c r="H232" s="118"/>
-      <c r="I232" s="16" t="s">
-[...3 lines deleted...]
-        <v>89</v>
+      <c r="I232" s="16"/>
+      <c r="J232" s="14" t="s">
+        <v>490</v>
       </c>
     </row>
     <row r="233" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B233" s="130"/>
       <c r="C233" s="125"/>
-      <c r="D233" s="57">
+      <c r="D233" s="20">
+        <v>437603</v>
+      </c>
+      <c r="E233" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="F233" s="16"/>
+      <c r="G233" s="14" t="s">
+        <v>279</v>
+      </c>
+      <c r="H233" s="118"/>
+      <c r="I233" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J233" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="234" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B234" s="130"/>
+      <c r="C234" s="125"/>
+      <c r="D234" s="57">
         <v>435992</v>
       </c>
-      <c r="E233" s="5" t="s">
+      <c r="E234" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="F233" s="13"/>
-      <c r="G233" s="42" t="s">
+      <c r="F234" s="13"/>
+      <c r="G234" s="42" t="s">
         <v>491</v>
       </c>
-      <c r="H233" s="118"/>
-[...1 lines deleted...]
-      <c r="J233" s="42" t="s">
+      <c r="H234" s="118"/>
+      <c r="I234" s="56"/>
+      <c r="J234" s="42" t="s">
         <v>492</v>
       </c>
     </row>
-    <row r="234" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="D234" s="27">
+    <row r="235" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B235" s="130"/>
+      <c r="C235" s="126"/>
+      <c r="D235" s="27">
         <v>433918</v>
       </c>
-      <c r="E234" s="49" t="s">
+      <c r="E235" s="49" t="s">
         <v>493</v>
       </c>
-      <c r="F234" s="52"/>
-      <c r="G234" s="42" t="s">
+      <c r="F235" s="52"/>
+      <c r="G235" s="42" t="s">
         <v>494</v>
       </c>
-      <c r="H234" s="75"/>
-[...1 lines deleted...]
-      <c r="J234" s="42" t="s">
+      <c r="H235" s="75"/>
+      <c r="I235" s="33"/>
+      <c r="J235" s="42" t="s">
         <v>495</v>
       </c>
     </row>
-    <row r="235" spans="2:10" s="19" customFormat="1" ht="70.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="C235" s="24" t="s">
+    <row r="236" spans="2:10" s="19" customFormat="1" ht="70.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B236" s="130"/>
+      <c r="C236" s="24" t="s">
         <v>344</v>
       </c>
-      <c r="D235" s="64">
+      <c r="D236" s="64">
         <v>530182</v>
       </c>
-      <c r="E235" s="67" t="s">
+      <c r="E236" s="67" t="s">
         <v>345</v>
       </c>
-      <c r="F235" s="76"/>
-      <c r="G235" s="77" t="s">
+      <c r="F236" s="76"/>
+      <c r="G236" s="77" t="s">
         <v>346</v>
       </c>
-      <c r="H235" s="26"/>
-[...9 lines deleted...]
-      <c r="C236" s="124" t="s">
+      <c r="H236" s="26"/>
+      <c r="I236" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="J236" s="38" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="237" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B237" s="130"/>
+      <c r="C237" s="124" t="s">
         <v>497</v>
       </c>
-      <c r="D236" s="64">
+      <c r="D237" s="64">
         <v>510112</v>
       </c>
-      <c r="E236" s="103" t="s">
+      <c r="E237" s="103" t="s">
         <v>119</v>
       </c>
-      <c r="F236" s="79"/>
-      <c r="G236" s="40" t="s">
+      <c r="F237" s="79"/>
+      <c r="G237" s="40" t="s">
         <v>498</v>
       </c>
-      <c r="H236" s="25"/>
-      <c r="I236" s="14" t="s">
+      <c r="H237" s="25"/>
+      <c r="I237" s="14" t="s">
         <v>328</v>
       </c>
-      <c r="J236" s="80"/>
-[...22 lines deleted...]
-    <row r="238" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J237" s="80"/>
+    </row>
+    <row r="238" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B238" s="130"/>
       <c r="C238" s="125"/>
       <c r="D238" s="20">
-        <v>511427</v>
-[...12 lines deleted...]
-      <c r="J238" s="61" t="s">
+        <v>498258</v>
+      </c>
+      <c r="E238" s="73" t="s">
+        <v>142</v>
+      </c>
+      <c r="F238" s="16"/>
+      <c r="G238" s="22" t="s">
+        <v>501</v>
+      </c>
+      <c r="H238" s="30"/>
+      <c r="I238" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="J238" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="239" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B239" s="130"/>
       <c r="C239" s="125"/>
       <c r="D239" s="20">
-        <v>498080</v>
+        <v>511427</v>
       </c>
       <c r="E239" s="5" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="F239" s="13"/>
+        <v>499</v>
+      </c>
+      <c r="F239" s="82"/>
       <c r="G239" s="14" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="H239" s="29"/>
-      <c r="I239" s="13"/>
-[...1 lines deleted...]
-        <v>503</v>
+      <c r="I239" s="61" t="s">
+        <v>89</v>
+      </c>
+      <c r="J239" s="61" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="240" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B240" s="130"/>
       <c r="C240" s="125"/>
       <c r="D240" s="20">
-        <v>505573</v>
+        <v>498080</v>
       </c>
       <c r="E240" s="5" t="s">
-        <v>504</v>
-[...1 lines deleted...]
-      <c r="F240" s="16"/>
+        <v>187</v>
+      </c>
+      <c r="F240" s="13"/>
       <c r="G240" s="14" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="H240" s="29"/>
-      <c r="I240" s="13" t="s">
-[...3 lines deleted...]
-        <v>89</v>
+      <c r="I240" s="13"/>
+      <c r="J240" s="14" t="s">
+        <v>503</v>
       </c>
     </row>
     <row r="241" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B241" s="130"/>
       <c r="C241" s="125"/>
-      <c r="D241" s="57">
-[...5 lines deleted...]
-      <c r="F241" s="52"/>
+      <c r="D241" s="20">
+        <v>505573</v>
+      </c>
+      <c r="E241" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="F241" s="16"/>
       <c r="G241" s="14" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="H241" s="29"/>
       <c r="I241" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J241" s="61" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="242" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="242" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B242" s="130"/>
-      <c r="C242" s="126"/>
+      <c r="C242" s="125"/>
       <c r="D242" s="57">
+        <v>496646</v>
+      </c>
+      <c r="E242" s="83" t="s">
+        <v>506</v>
+      </c>
+      <c r="F242" s="52"/>
+      <c r="G242" s="14" t="s">
+        <v>510</v>
+      </c>
+      <c r="H242" s="29"/>
+      <c r="I242" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J242" s="61" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="243" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B243" s="130"/>
+      <c r="C243" s="126"/>
+      <c r="D243" s="57">
         <v>497739</v>
       </c>
-      <c r="E242" s="84" t="s">
+      <c r="E243" s="84" t="s">
         <v>511</v>
       </c>
-      <c r="F242" s="15"/>
-      <c r="G242" s="70" t="s">
+      <c r="F243" s="15"/>
+      <c r="G243" s="70" t="s">
         <v>512</v>
       </c>
-      <c r="H242" s="81"/>
-[...1 lines deleted...]
-      <c r="J242" s="70" t="s">
+      <c r="H243" s="81"/>
+      <c r="I243" s="61"/>
+      <c r="J243" s="70" t="s">
         <v>513</v>
-      </c>
-[...21 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="244" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B244" s="130"/>
-      <c r="C244" s="125"/>
-      <c r="D244" s="65">
+      <c r="C244" s="124" t="s">
+        <v>46</v>
+      </c>
+      <c r="D244" s="51">
+        <v>496926</v>
+      </c>
+      <c r="E244" s="78" t="s">
+        <v>514</v>
+      </c>
+      <c r="F244" s="47"/>
+      <c r="G244" s="85" t="s">
+        <v>516</v>
+      </c>
+      <c r="H244" s="123"/>
+      <c r="I244" s="47" t="s">
+        <v>89</v>
+      </c>
+      <c r="J244" s="47" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="245" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B245" s="130"/>
+      <c r="C245" s="125"/>
+      <c r="D245" s="65">
         <v>498633</v>
       </c>
-      <c r="E244" s="71" t="s">
+      <c r="E245" s="71" t="s">
         <v>515</v>
       </c>
-      <c r="F244" s="13" t="s">
-[...16 lines deleted...]
-      <c r="D245" s="57">
+      <c r="F245" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="G245" s="61" t="s">
+        <v>89</v>
+      </c>
+      <c r="H245" s="118"/>
+      <c r="I245" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J245" s="61" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="246" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B246" s="130"/>
+      <c r="C246" s="126"/>
+      <c r="D246" s="57">
         <v>479712</v>
       </c>
-      <c r="E245" s="74" t="s">
+      <c r="E246" s="74" t="s">
         <v>47</v>
       </c>
-      <c r="F245" s="15" t="s">
-[...15 lines deleted...]
-      <c r="C246" s="24" t="s">
+      <c r="F246" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="G246" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="H246" s="118"/>
+      <c r="I246" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="J246" s="15" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="247" spans="2:10" s="19" customFormat="1" ht="71.400000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B247" s="130"/>
+      <c r="C247" s="24" t="s">
         <v>192</v>
       </c>
-      <c r="D246" s="51">
+      <c r="D247" s="51">
         <v>435224</v>
       </c>
-      <c r="E246" s="66" t="s">
+      <c r="E247" s="66" t="s">
         <v>120</v>
       </c>
-      <c r="F246" s="55"/>
-      <c r="G246" s="77" t="s">
+      <c r="F247" s="55"/>
+      <c r="G247" s="77" t="s">
         <v>283</v>
       </c>
-      <c r="H246" s="25"/>
-[...9 lines deleted...]
-      <c r="C247" s="36" t="s">
+      <c r="H247" s="25"/>
+      <c r="I247" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="J247" s="38" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="248" spans="2:10" s="19" customFormat="1" ht="39.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B248" s="131"/>
+      <c r="C248" s="36" t="s">
         <v>507</v>
       </c>
-      <c r="D247" s="37">
+      <c r="D248" s="37">
         <v>435662</v>
       </c>
-      <c r="E247" s="67" t="s">
+      <c r="E248" s="67" t="s">
         <v>179</v>
       </c>
-      <c r="F247" s="38" t="s">
-[...14 lines deleted...]
-      <c r="B248" s="158" t="s">
+      <c r="F248" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="G248" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="H248" s="11"/>
+      <c r="I248" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="J248" s="38" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="249" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B249" s="157" t="s">
         <v>146</v>
       </c>
-      <c r="C248" s="124" t="s">
+      <c r="C249" s="124" t="s">
         <v>75</v>
       </c>
-      <c r="D248" s="51">
+      <c r="D249" s="51">
         <v>454466</v>
       </c>
-      <c r="E248" s="6" t="s">
+      <c r="E249" s="6" t="s">
         <v>110</v>
       </c>
-      <c r="F248" s="47"/>
-      <c r="G248" s="14" t="s">
+      <c r="F249" s="47"/>
+      <c r="G249" s="14" t="s">
         <v>329</v>
       </c>
-      <c r="H248" s="155"/>
-      <c r="I248" s="40" t="s">
+      <c r="H249" s="154"/>
+      <c r="I249" s="40" t="s">
         <v>328</v>
       </c>
-      <c r="J248" s="16"/>
-[...20 lines deleted...]
-      </c>
+      <c r="J249" s="16"/>
     </row>
     <row r="250" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B250" s="130"/>
       <c r="C250" s="125"/>
       <c r="D250" s="20">
-        <v>464900</v>
+        <v>464190</v>
       </c>
       <c r="E250" s="5" t="s">
-        <v>193</v>
-[...7 lines deleted...]
-      <c r="H250" s="156"/>
+        <v>111</v>
+      </c>
+      <c r="F250" s="16"/>
+      <c r="G250" s="14" t="s">
+        <v>517</v>
+      </c>
+      <c r="H250" s="155"/>
       <c r="I250" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="J250" s="13" t="s">
+      <c r="J250" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="251" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B251" s="130"/>
       <c r="C251" s="125"/>
       <c r="D251" s="20">
-        <v>466393</v>
+        <v>464900</v>
       </c>
       <c r="E251" s="5" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-      <c r="H251" s="156"/>
+        <v>193</v>
+      </c>
+      <c r="F251" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="G251" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H251" s="155"/>
       <c r="I251" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="J251" s="16" t="s">
+      <c r="J251" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="252" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B252" s="130"/>
       <c r="C252" s="125"/>
       <c r="D252" s="20">
-        <v>466511</v>
+        <v>466393</v>
       </c>
       <c r="E252" s="5" t="s">
-        <v>134</v>
-[...7 lines deleted...]
-      <c r="H252" s="156"/>
+        <v>79</v>
+      </c>
+      <c r="F252" s="16"/>
+      <c r="G252" s="14" t="s">
+        <v>518</v>
+      </c>
+      <c r="H252" s="155"/>
       <c r="I252" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J252" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="253" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B253" s="130"/>
       <c r="C253" s="125"/>
       <c r="D253" s="20">
-        <v>470384</v>
-[...8 lines deleted...]
-      <c r="H253" s="156"/>
+        <v>466511</v>
+      </c>
+      <c r="E253" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="F253" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="G253" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H253" s="155"/>
       <c r="I253" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J253" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="254" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B254" s="130"/>
       <c r="C254" s="125"/>
       <c r="D254" s="20">
-        <v>466624</v>
-[...10 lines deleted...]
-      <c r="H254" s="156"/>
+        <v>470384</v>
+      </c>
+      <c r="E254" s="104" t="s">
+        <v>182</v>
+      </c>
+      <c r="F254" s="97"/>
+      <c r="G254" s="14" t="s">
+        <v>519</v>
+      </c>
+      <c r="H254" s="155"/>
       <c r="I254" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J254" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="255" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B255" s="130"/>
       <c r="C255" s="125"/>
       <c r="D255" s="20">
+        <v>466624</v>
+      </c>
+      <c r="E255" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F255" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G255" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H255" s="155"/>
+      <c r="I255" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J255" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="256" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B256" s="130"/>
+      <c r="C256" s="125"/>
+      <c r="D256" s="20">
         <v>470968</v>
       </c>
-      <c r="E255" s="5" t="s">
+      <c r="E256" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="F255" s="16" t="s">
-[...16 lines deleted...]
-      <c r="D256" s="27">
+      <c r="F256" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G256" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H256" s="155"/>
+      <c r="I256" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J256" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="257" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B257" s="130"/>
+      <c r="C257" s="126"/>
+      <c r="D257" s="27">
         <v>459995</v>
       </c>
-      <c r="E256" s="28" t="s">
+      <c r="E257" s="28" t="s">
         <v>112</v>
       </c>
-      <c r="F256" s="86"/>
-      <c r="G256" s="70" t="s">
+      <c r="F257" s="86"/>
+      <c r="G257" s="70" t="s">
         <v>520</v>
       </c>
-      <c r="H256" s="157"/>
-[...8 lines deleted...]
-      <c r="B257" s="136" t="s">
+      <c r="H257" s="156"/>
+      <c r="I257" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="J257" s="15" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="258" spans="2:10" s="19" customFormat="1" ht="76.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B258" s="136" t="s">
         <v>619</v>
       </c>
-      <c r="C257" s="88" t="s">
+      <c r="C258" s="88" t="s">
         <v>567</v>
       </c>
-      <c r="D257" s="37">
+      <c r="D258" s="37">
         <v>470853</v>
       </c>
-      <c r="E257" s="67" t="s">
+      <c r="E258" s="67" t="s">
         <v>121</v>
       </c>
-      <c r="F257" s="38"/>
-      <c r="G257" s="93" t="s">
+      <c r="F258" s="38"/>
+      <c r="G258" s="93" t="s">
         <v>568</v>
       </c>
-      <c r="H257" s="92"/>
-[...26 lines deleted...]
-      <c r="J258" s="16" t="s">
+      <c r="H258" s="92"/>
+      <c r="I258" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="J258" s="38" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="259" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B259" s="137"/>
-      <c r="C259" s="133"/>
+      <c r="C259" s="132" t="s">
+        <v>124</v>
+      </c>
       <c r="D259" s="20">
-        <v>468851</v>
+        <v>477769</v>
       </c>
       <c r="E259" s="5" t="s">
-        <v>522</v>
+        <v>15</v>
       </c>
       <c r="F259" s="16"/>
       <c r="G259" s="14" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="H259" s="118"/>
       <c r="I259" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J259" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="260" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B260" s="137"/>
       <c r="C260" s="133"/>
       <c r="D260" s="20">
-        <v>473730</v>
+        <v>468851</v>
       </c>
       <c r="E260" s="5" t="s">
-        <v>203</v>
+        <v>522</v>
       </c>
       <c r="F260" s="16"/>
       <c r="G260" s="14" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="H260" s="118"/>
       <c r="I260" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J260" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="261" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B261" s="137"/>
       <c r="C261" s="133"/>
       <c r="D261" s="20">
-        <v>446774</v>
+        <v>473730</v>
       </c>
       <c r="E261" s="5" t="s">
-        <v>525</v>
+        <v>203</v>
       </c>
       <c r="F261" s="16"/>
       <c r="G261" s="14" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="H261" s="118"/>
       <c r="I261" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J261" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="262" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B262" s="137"/>
       <c r="C262" s="133"/>
       <c r="D262" s="20">
-        <v>454441</v>
+        <v>446774</v>
       </c>
       <c r="E262" s="5" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="F262" s="16"/>
       <c r="G262" s="14" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="H262" s="118"/>
       <c r="I262" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J262" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="263" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B263" s="137"/>
       <c r="C263" s="133"/>
       <c r="D263" s="20">
-        <v>464840</v>
+        <v>454441</v>
       </c>
       <c r="E263" s="5" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="F263" s="16"/>
       <c r="G263" s="14" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="H263" s="118"/>
       <c r="I263" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J263" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="264" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B264" s="137"/>
       <c r="C264" s="133"/>
       <c r="D264" s="20">
-        <v>480462</v>
+        <v>464840</v>
       </c>
       <c r="E264" s="5" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="F264" s="13"/>
+        <v>529</v>
+      </c>
+      <c r="F264" s="16"/>
       <c r="G264" s="14" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="H264" s="118"/>
-      <c r="I264" s="48" t="s">
-[...2 lines deleted...]
-      <c r="J264" s="13"/>
+      <c r="I264" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J264" s="16" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="265" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B265" s="137"/>
       <c r="C265" s="133"/>
-      <c r="D265" s="111">
-[...5 lines deleted...]
-      <c r="F265" s="115"/>
+      <c r="D265" s="20">
+        <v>480462</v>
+      </c>
+      <c r="E265" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="F265" s="13"/>
       <c r="G265" s="14" t="s">
-        <v>646</v>
+        <v>531</v>
       </c>
       <c r="H265" s="118"/>
-      <c r="I265" s="108" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I265" s="48" t="s">
+        <v>328</v>
+      </c>
+      <c r="J265" s="13"/>
     </row>
     <row r="266" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B266" s="137"/>
       <c r="C266" s="133"/>
-      <c r="D266" s="112"/>
-[...1 lines deleted...]
-      <c r="F266" s="116"/>
+      <c r="D266" s="111">
+        <v>568995</v>
+      </c>
+      <c r="E266" s="113" t="s">
+        <v>645</v>
+      </c>
+      <c r="F266" s="115"/>
       <c r="G266" s="14" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="H266" s="118"/>
-      <c r="I266" s="109"/>
-[...2 lines deleted...]
-    <row r="267" spans="2:10" s="19" customFormat="1" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I266" s="108" t="s">
+        <v>89</v>
+      </c>
+      <c r="J266" s="108" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="267" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B267" s="137"/>
       <c r="C267" s="133"/>
       <c r="D267" s="112"/>
       <c r="E267" s="114"/>
-      <c r="F267" s="117"/>
+      <c r="F267" s="116"/>
       <c r="G267" s="14" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="H267" s="118"/>
-      <c r="I267" s="110"/>
+      <c r="I267" s="109"/>
       <c r="J267" s="109"/>
     </row>
-    <row r="268" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="268" spans="2:10" s="19" customFormat="1" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B268" s="137"/>
       <c r="C268" s="133"/>
-      <c r="D268" s="20">
-[...5 lines deleted...]
-      <c r="F268" s="16"/>
+      <c r="D268" s="112"/>
+      <c r="E268" s="114"/>
+      <c r="F268" s="117"/>
       <c r="G268" s="14" t="s">
-        <v>532</v>
+        <v>648</v>
       </c>
       <c r="H268" s="118"/>
-      <c r="I268" s="16" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I268" s="110"/>
+      <c r="J268" s="109"/>
     </row>
     <row r="269" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B269" s="137"/>
       <c r="C269" s="133"/>
       <c r="D269" s="20">
-        <v>464503</v>
+        <v>455054</v>
       </c>
       <c r="E269" s="5" t="s">
-        <v>533</v>
+        <v>18</v>
       </c>
       <c r="F269" s="16"/>
       <c r="G269" s="14" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="H269" s="118"/>
       <c r="I269" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="J269" s="16" t="s">
+      <c r="J269" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="270" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B270" s="137"/>
       <c r="C270" s="133"/>
       <c r="D270" s="20">
-        <v>455420</v>
+        <v>464503</v>
       </c>
       <c r="E270" s="5" t="s">
-        <v>19</v>
+        <v>533</v>
       </c>
       <c r="F270" s="16"/>
       <c r="G270" s="14" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="H270" s="118"/>
       <c r="I270" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J270" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="271" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B271" s="137"/>
       <c r="C271" s="133"/>
       <c r="D271" s="20">
-        <v>447568</v>
+        <v>455420</v>
       </c>
       <c r="E271" s="5" t="s">
-        <v>536</v>
+        <v>19</v>
       </c>
       <c r="F271" s="16"/>
       <c r="G271" s="14" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="H271" s="118"/>
       <c r="I271" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J271" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="272" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B272" s="137"/>
       <c r="C272" s="133"/>
       <c r="D272" s="20">
-        <v>446131</v>
+        <v>447568</v>
       </c>
       <c r="E272" s="5" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="F272" s="16"/>
-      <c r="G272" s="41" t="s">
-        <v>542</v>
+      <c r="G272" s="14" t="s">
+        <v>540</v>
       </c>
       <c r="H272" s="118"/>
       <c r="I272" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J272" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="273" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B273" s="137"/>
       <c r="C273" s="133"/>
       <c r="D273" s="20">
-        <v>469175</v>
+        <v>446131</v>
       </c>
       <c r="E273" s="5" t="s">
-        <v>633</v>
+        <v>541</v>
       </c>
       <c r="F273" s="16"/>
-      <c r="G273" s="14" t="s">
-        <v>543</v>
+      <c r="G273" s="41" t="s">
+        <v>542</v>
       </c>
       <c r="H273" s="118"/>
       <c r="I273" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J273" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="274" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B274" s="137"/>
       <c r="C274" s="133"/>
       <c r="D274" s="20">
-        <v>434456</v>
+        <v>469175</v>
       </c>
       <c r="E274" s="5" t="s">
-        <v>544</v>
+        <v>633</v>
       </c>
       <c r="F274" s="16"/>
       <c r="G274" s="14" t="s">
-        <v>303</v>
+        <v>543</v>
       </c>
       <c r="H274" s="118"/>
       <c r="I274" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J274" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="275" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B275" s="137"/>
       <c r="C275" s="133"/>
       <c r="D275" s="20">
-        <v>477661</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>434456</v>
+      </c>
+      <c r="E275" s="5" t="s">
+        <v>544</v>
       </c>
       <c r="F275" s="16"/>
       <c r="G275" s="14" t="s">
-        <v>546</v>
+        <v>303</v>
       </c>
       <c r="H275" s="118"/>
       <c r="I275" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J275" s="16" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="276" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="276" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B276" s="137"/>
       <c r="C276" s="133"/>
-      <c r="D276" s="43">
-[...5 lines deleted...]
-      <c r="F276" s="45"/>
+      <c r="D276" s="20">
+        <v>477661</v>
+      </c>
+      <c r="E276" s="73" t="s">
+        <v>136</v>
+      </c>
+      <c r="F276" s="16"/>
       <c r="G276" s="14" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="H276" s="118"/>
       <c r="I276" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J276" s="16" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="277" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="277" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B277" s="137"/>
       <c r="C277" s="133"/>
-      <c r="D277" s="57">
-[...5 lines deleted...]
-      <c r="F277" s="16"/>
+      <c r="D277" s="43">
+        <v>455119</v>
+      </c>
+      <c r="E277" s="44" t="s">
+        <v>545</v>
+      </c>
+      <c r="F277" s="45"/>
       <c r="G277" s="14" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="H277" s="118"/>
       <c r="I277" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J277" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="278" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B278" s="137"/>
       <c r="C278" s="133"/>
       <c r="D278" s="57">
+        <v>434430</v>
+      </c>
+      <c r="E278" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="F278" s="16"/>
+      <c r="G278" s="14" t="s">
+        <v>548</v>
+      </c>
+      <c r="H278" s="118"/>
+      <c r="I278" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J278" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="279" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B279" s="137"/>
+      <c r="C279" s="133"/>
+      <c r="D279" s="57">
         <v>570011</v>
       </c>
-      <c r="E278" s="5" t="s">
+      <c r="E279" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="F279" s="52"/>
+      <c r="G279" s="14" t="s">
         <v>651</v>
       </c>
-      <c r="F278" s="52"/>
-      <c r="G278" s="14" t="s">
+      <c r="H279" s="118"/>
+      <c r="I279" s="52"/>
+      <c r="J279" s="14" t="s">
         <v>652</v>
       </c>
-      <c r="H278" s="118"/>
-[...8 lines deleted...]
-      <c r="D279" s="27">
+    </row>
+    <row r="280" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B280" s="137"/>
+      <c r="C280" s="134"/>
+      <c r="D280" s="27">
         <v>452319</v>
       </c>
-      <c r="E279" s="35" t="s">
+      <c r="E280" s="35" t="s">
         <v>549</v>
       </c>
-      <c r="F279" s="15"/>
-      <c r="G279" s="87" t="s">
+      <c r="F280" s="15"/>
+      <c r="G280" s="87" t="s">
         <v>550</v>
       </c>
-      <c r="H279" s="118"/>
-[...21 lines deleted...]
-      </c>
       <c r="H280" s="118"/>
-      <c r="I280" s="48" t="s">
-[...2 lines deleted...]
-      <c r="J280" s="16"/>
+      <c r="I280" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J280" s="15" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="281" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B281" s="137"/>
-      <c r="C281" s="133"/>
-[...1 lines deleted...]
-        <v>440889</v>
+      <c r="C281" s="132" t="s">
+        <v>508</v>
+      </c>
+      <c r="D281" s="21">
+        <v>442393</v>
       </c>
       <c r="E281" s="5" t="s">
-        <v>551</v>
+        <v>17</v>
       </c>
       <c r="F281" s="16"/>
       <c r="G281" s="14" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="H281" s="118"/>
-      <c r="I281" s="16" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I281" s="48" t="s">
+        <v>328</v>
+      </c>
+      <c r="J281" s="16"/>
     </row>
     <row r="282" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B282" s="137"/>
       <c r="C282" s="133"/>
       <c r="D282" s="20">
-        <v>441690</v>
+        <v>440889</v>
       </c>
       <c r="E282" s="5" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F282" s="16"/>
       <c r="G282" s="14" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="H282" s="118"/>
       <c r="I282" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J282" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="283" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B283" s="137"/>
       <c r="C283" s="133"/>
       <c r="D283" s="20">
-        <v>440507</v>
+        <v>441690</v>
       </c>
       <c r="E283" s="5" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="F283" s="16"/>
       <c r="G283" s="14" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="H283" s="118"/>
       <c r="I283" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J283" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="284" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B284" s="137"/>
       <c r="C284" s="133"/>
       <c r="D284" s="20">
-        <v>441304</v>
+        <v>440507</v>
       </c>
       <c r="E284" s="5" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="F284" s="16"/>
       <c r="G284" s="14" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="H284" s="118"/>
       <c r="I284" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J284" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="285" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B285" s="137"/>
       <c r="C285" s="133"/>
       <c r="D285" s="20">
-        <v>442279</v>
+        <v>441304</v>
       </c>
       <c r="E285" s="5" t="s">
-        <v>560</v>
-[...4 lines deleted...]
-      <c r="G285" s="16"/>
+        <v>558</v>
+      </c>
+      <c r="F285" s="16"/>
+      <c r="G285" s="14" t="s">
+        <v>559</v>
+      </c>
       <c r="H285" s="118"/>
-      <c r="I285" s="48" t="s">
-[...2 lines deleted...]
-      <c r="J285" s="16"/>
+      <c r="I285" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J285" s="16" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="286" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B286" s="137"/>
       <c r="C286" s="133"/>
-      <c r="D286" s="57">
+      <c r="D286" s="20">
+        <v>442279</v>
+      </c>
+      <c r="E286" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="F286" s="14" t="s">
+        <v>371</v>
+      </c>
+      <c r="G286" s="16"/>
+      <c r="H286" s="118"/>
+      <c r="I286" s="48" t="s">
+        <v>328</v>
+      </c>
+      <c r="J286" s="16"/>
+    </row>
+    <row r="287" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B287" s="137"/>
+      <c r="C287" s="133"/>
+      <c r="D287" s="57">
         <v>561818</v>
       </c>
-      <c r="E286" s="49" t="s">
+      <c r="E287" s="49" t="s">
         <v>630</v>
       </c>
-      <c r="F286" s="42"/>
-[...8 lines deleted...]
-      <c r="D287" s="57">
+      <c r="F287" s="42"/>
+      <c r="G287" s="52"/>
+      <c r="H287" s="118"/>
+      <c r="I287" s="22"/>
+      <c r="J287" s="52"/>
+    </row>
+    <row r="288" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B288" s="137"/>
+      <c r="C288" s="134"/>
+      <c r="D288" s="57">
         <v>442152</v>
       </c>
-      <c r="E287" s="83" t="s">
+      <c r="E288" s="83" t="s">
         <v>561</v>
       </c>
-      <c r="F287" s="15"/>
-      <c r="G287" s="42" t="s">
+      <c r="F288" s="15"/>
+      <c r="G288" s="42" t="s">
         <v>562</v>
       </c>
-      <c r="H287" s="118"/>
-[...26 lines deleted...]
-      <c r="J288" s="101" t="s">
+      <c r="H288" s="118"/>
+      <c r="I288" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J288" s="52" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="289" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B289" s="137"/>
-      <c r="C289" s="133"/>
-[...8 lines deleted...]
-        <v>574</v>
+      <c r="C289" s="132" t="s">
+        <v>509</v>
+      </c>
+      <c r="D289" s="51">
+        <v>440087</v>
+      </c>
+      <c r="E289" s="39" t="s">
+        <v>572</v>
+      </c>
+      <c r="F289" s="16"/>
+      <c r="G289" s="40" t="s">
+        <v>571</v>
       </c>
       <c r="H289" s="30"/>
       <c r="I289" s="90" t="s">
         <v>89</v>
       </c>
-      <c r="J289" s="89" t="s">
-[...3 lines deleted...]
-    <row r="290" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J289" s="101" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="290" spans="2:10" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B290" s="137"/>
       <c r="C290" s="133"/>
       <c r="D290" s="20">
-        <v>440054</v>
+        <v>442934</v>
       </c>
       <c r="E290" s="5" t="s">
-        <v>238</v>
-[...10 lines deleted...]
-        <v>569</v>
+        <v>614</v>
+      </c>
+      <c r="F290" s="89"/>
+      <c r="G290" s="14" t="s">
+        <v>574</v>
+      </c>
+      <c r="H290" s="30"/>
+      <c r="I290" s="90" t="s">
+        <v>89</v>
+      </c>
+      <c r="J290" s="89" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="291" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B291" s="137"/>
       <c r="C291" s="133"/>
       <c r="D291" s="20">
-        <v>447154</v>
+        <v>440054</v>
       </c>
       <c r="E291" s="5" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="F291" s="89" t="s">
+        <v>238</v>
+      </c>
+      <c r="F291" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G291" s="13" t="s">
         <v>89</v>
       </c>
       <c r="H291" s="29"/>
-      <c r="I291" s="90" t="s">
-[...3 lines deleted...]
-        <v>89</v>
+      <c r="I291" s="16"/>
+      <c r="J291" s="42" t="s">
+        <v>569</v>
       </c>
     </row>
     <row r="292" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B292" s="137"/>
       <c r="C292" s="133"/>
       <c r="D292" s="20">
-        <v>454485</v>
+        <v>447154</v>
       </c>
       <c r="E292" s="5" t="s">
-        <v>570</v>
-[...3 lines deleted...]
-        <v>573</v>
+        <v>12</v>
+      </c>
+      <c r="F292" s="89" t="s">
+        <v>89</v>
+      </c>
+      <c r="G292" s="13" t="s">
+        <v>89</v>
       </c>
       <c r="H292" s="29"/>
       <c r="I292" s="90" t="s">
         <v>89</v>
       </c>
-      <c r="J292" s="89" t="s">
+      <c r="J292" s="90" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="293" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B293" s="137"/>
       <c r="C293" s="133"/>
       <c r="D293" s="20">
-        <v>443084</v>
+        <v>454485</v>
       </c>
       <c r="E293" s="5" t="s">
-        <v>612</v>
-[...1 lines deleted...]
-      <c r="F293" s="16"/>
+        <v>570</v>
+      </c>
+      <c r="F293" s="89"/>
       <c r="G293" s="14" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="H293" s="29"/>
       <c r="I293" s="90" t="s">
         <v>89</v>
       </c>
       <c r="J293" s="89" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="294" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="D294" s="27">
+    <row r="294" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B294" s="137"/>
+      <c r="C294" s="133"/>
+      <c r="D294" s="20">
+        <v>443084</v>
+      </c>
+      <c r="E294" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="F294" s="16"/>
+      <c r="G294" s="14" t="s">
+        <v>575</v>
+      </c>
+      <c r="H294" s="29"/>
+      <c r="I294" s="90" t="s">
+        <v>89</v>
+      </c>
+      <c r="J294" s="89" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="295" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B295" s="138"/>
+      <c r="C295" s="134"/>
+      <c r="D295" s="27">
         <v>443049</v>
       </c>
-      <c r="E294" s="28" t="s">
+      <c r="E295" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="F294" s="15"/>
-      <c r="G294" s="70" t="s">
+      <c r="F295" s="15"/>
+      <c r="G295" s="70" t="s">
         <v>576</v>
       </c>
-      <c r="H294" s="29"/>
-[...8 lines deleted...]
-      <c r="B295" s="127" t="s">
+      <c r="H295" s="29"/>
+      <c r="I295" s="91" t="s">
+        <v>89</v>
+      </c>
+      <c r="J295" s="91" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="296" spans="2:10" s="19" customFormat="1" ht="76.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B296" s="127" t="s">
         <v>625</v>
       </c>
-      <c r="C295" s="105" t="s">
+      <c r="C296" s="105" t="s">
         <v>625</v>
       </c>
-      <c r="D295" s="65">
+      <c r="D296" s="65">
         <v>566543</v>
       </c>
-      <c r="E295" s="84" t="s">
+      <c r="E296" s="84" t="s">
         <v>637</v>
       </c>
-      <c r="F295" s="15"/>
-      <c r="G295" s="96" t="s">
+      <c r="F296" s="15"/>
+      <c r="G296" s="96" t="s">
         <v>638</v>
       </c>
-      <c r="H295" s="29"/>
-[...26 lines deleted...]
-      <c r="J296" s="16"/>
+      <c r="H296" s="29"/>
+      <c r="I296" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J296" s="58" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="297" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B297" s="128"/>
-      <c r="C297" s="125"/>
-[...8 lines deleted...]
-        <v>578</v>
+      <c r="C297" s="124" t="s">
+        <v>57</v>
+      </c>
+      <c r="D297" s="51">
+        <v>480555</v>
+      </c>
+      <c r="E297" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="F297" s="94"/>
+      <c r="G297" s="95" t="s">
+        <v>577</v>
       </c>
       <c r="H297" s="118"/>
-      <c r="I297" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I297" s="40" t="s">
+        <v>328</v>
+      </c>
+      <c r="J297" s="16"/>
     </row>
     <row r="298" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B298" s="128"/>
       <c r="C298" s="125"/>
       <c r="D298" s="20">
-        <v>490398</v>
+        <v>472547</v>
       </c>
       <c r="E298" s="5" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F298" s="16"/>
       <c r="G298" s="96" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="H298" s="118"/>
       <c r="I298" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J298" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="299" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B299" s="128"/>
       <c r="C299" s="125"/>
       <c r="D299" s="20">
-        <v>462390</v>
+        <v>490398</v>
       </c>
       <c r="E299" s="5" t="s">
-        <v>106</v>
+        <v>235</v>
       </c>
       <c r="F299" s="16"/>
       <c r="G299" s="96" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="H299" s="118"/>
       <c r="I299" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J299" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="300" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B300" s="128"/>
       <c r="C300" s="125"/>
       <c r="D300" s="20">
-        <v>485936</v>
+        <v>462390</v>
       </c>
       <c r="E300" s="5" t="s">
-        <v>231</v>
+        <v>106</v>
       </c>
       <c r="F300" s="16"/>
       <c r="G300" s="96" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="H300" s="118"/>
       <c r="I300" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J300" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="301" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B301" s="128"/>
       <c r="C301" s="125"/>
       <c r="D301" s="20">
-        <v>481173</v>
+        <v>485936</v>
       </c>
       <c r="E301" s="5" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F301" s="16"/>
       <c r="G301" s="96" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="H301" s="118"/>
       <c r="I301" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J301" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="302" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B302" s="128"/>
       <c r="C302" s="125"/>
       <c r="D302" s="20">
-        <v>472631</v>
+        <v>481173</v>
       </c>
       <c r="E302" s="5" t="s">
-        <v>107</v>
+        <v>232</v>
       </c>
       <c r="F302" s="16"/>
       <c r="G302" s="96" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="H302" s="118"/>
       <c r="I302" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J302" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="303" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B303" s="128"/>
       <c r="C303" s="125"/>
       <c r="D303" s="20">
-        <v>472595</v>
+        <v>472631</v>
       </c>
       <c r="E303" s="5" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="F303" s="16"/>
       <c r="G303" s="96" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="H303" s="118"/>
-      <c r="I303" s="16"/>
-[...1 lines deleted...]
-        <v>585</v>
+      <c r="I303" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J303" s="16" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="304" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B304" s="128"/>
       <c r="C304" s="125"/>
       <c r="D304" s="20">
-        <v>549281</v>
+        <v>472595</v>
       </c>
       <c r="E304" s="5" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="F304" s="16"/>
       <c r="G304" s="96" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="H304" s="118"/>
       <c r="I304" s="16"/>
-      <c r="J304" s="96" t="s">
-        <v>587</v>
+      <c r="J304" s="14" t="s">
+        <v>585</v>
       </c>
     </row>
     <row r="305" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B305" s="128"/>
       <c r="C305" s="125"/>
       <c r="D305" s="20">
-        <v>462271</v>
+        <v>549281</v>
       </c>
       <c r="E305" s="5" t="s">
-        <v>183</v>
+        <v>66</v>
       </c>
       <c r="F305" s="16"/>
       <c r="G305" s="96" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="H305" s="118"/>
-      <c r="I305" s="13" t="s">
-[...3 lines deleted...]
-        <v>89</v>
+      <c r="I305" s="16"/>
+      <c r="J305" s="96" t="s">
+        <v>587</v>
       </c>
     </row>
     <row r="306" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B306" s="128"/>
       <c r="C306" s="125"/>
       <c r="D306" s="20">
-        <v>448403</v>
+        <v>462271</v>
       </c>
       <c r="E306" s="5" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>183</v>
+      </c>
+      <c r="F306" s="16"/>
+      <c r="G306" s="96" t="s">
+        <v>588</v>
       </c>
       <c r="H306" s="118"/>
-      <c r="I306" s="16"/>
-[...1 lines deleted...]
-        <v>589</v>
+      <c r="I306" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J306" s="16" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="307" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B307" s="128"/>
       <c r="C307" s="125"/>
       <c r="D307" s="20">
-        <v>472446</v>
+        <v>448403</v>
       </c>
       <c r="E307" s="5" t="s">
-        <v>59</v>
+        <v>184</v>
       </c>
       <c r="F307" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G307" s="97" t="s">
         <v>89</v>
       </c>
       <c r="H307" s="118"/>
-      <c r="I307" s="16" t="s">
-[...3 lines deleted...]
-        <v>89</v>
+      <c r="I307" s="16"/>
+      <c r="J307" s="96" t="s">
+        <v>589</v>
       </c>
     </row>
     <row r="308" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B308" s="128"/>
       <c r="C308" s="125"/>
       <c r="D308" s="20">
-        <v>472859</v>
+        <v>472446</v>
       </c>
       <c r="E308" s="5" t="s">
-        <v>108</v>
+        <v>59</v>
       </c>
       <c r="F308" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G308" s="97" t="s">
         <v>89</v>
       </c>
       <c r="H308" s="118"/>
       <c r="I308" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J308" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="309" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B309" s="128"/>
       <c r="C309" s="125"/>
       <c r="D309" s="20">
-        <v>490323</v>
+        <v>472859</v>
       </c>
       <c r="E309" s="5" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-        <v>590</v>
+        <v>108</v>
+      </c>
+      <c r="F309" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G309" s="97" t="s">
+        <v>89</v>
       </c>
       <c r="H309" s="118"/>
       <c r="I309" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J309" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="310" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B310" s="128"/>
       <c r="C310" s="125"/>
       <c r="D310" s="20">
-        <v>472719</v>
+        <v>490323</v>
       </c>
       <c r="E310" s="5" t="s">
-        <v>67</v>
+        <v>185</v>
       </c>
       <c r="F310" s="16"/>
       <c r="G310" s="96" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="H310" s="118"/>
       <c r="I310" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J310" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="311" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B311" s="128"/>
       <c r="C311" s="125"/>
       <c r="D311" s="20">
-        <v>439288</v>
+        <v>472719</v>
       </c>
       <c r="E311" s="5" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>67</v>
+      </c>
+      <c r="F311" s="16"/>
+      <c r="G311" s="96" t="s">
+        <v>591</v>
       </c>
       <c r="H311" s="118"/>
       <c r="I311" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J311" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="312" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B312" s="128"/>
       <c r="C312" s="125"/>
       <c r="D312" s="20">
-        <v>479407</v>
+        <v>439288</v>
       </c>
       <c r="E312" s="5" t="s">
-        <v>233</v>
-[...3 lines deleted...]
-        <v>592</v>
+        <v>68</v>
+      </c>
+      <c r="F312" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G312" s="97" t="s">
+        <v>89</v>
       </c>
       <c r="H312" s="118"/>
       <c r="I312" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J312" s="16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="313" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B313" s="128"/>
       <c r="C313" s="125"/>
       <c r="D313" s="20">
-        <v>458327</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>479407</v>
+      </c>
+      <c r="E313" s="5" t="s">
+        <v>233</v>
       </c>
       <c r="F313" s="16"/>
       <c r="G313" s="96" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="H313" s="118"/>
-      <c r="I313" s="16"/>
-[...1 lines deleted...]
-        <v>594</v>
+      <c r="I313" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J313" s="16" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="314" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B314" s="128"/>
       <c r="C314" s="125"/>
       <c r="D314" s="20">
-        <v>479925</v>
+        <v>458327</v>
       </c>
       <c r="E314" s="49" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>70</v>
+      </c>
+      <c r="F314" s="16"/>
+      <c r="G314" s="96" t="s">
+        <v>593</v>
       </c>
       <c r="H314" s="118"/>
-      <c r="I314" s="16" t="s">
-[...3 lines deleted...]
-        <v>89</v>
+      <c r="I314" s="16"/>
+      <c r="J314" s="96" t="s">
+        <v>594</v>
       </c>
     </row>
     <row r="315" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B315" s="128"/>
       <c r="C315" s="125"/>
       <c r="D315" s="20">
-        <v>481132</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>479925</v>
+      </c>
+      <c r="E315" s="49" t="s">
+        <v>595</v>
       </c>
       <c r="F315" s="16" t="s">
         <v>89</v>
       </c>
       <c r="G315" s="97" t="s">
         <v>89</v>
       </c>
       <c r="H315" s="118"/>
-      <c r="I315" s="16"/>
-[...1 lines deleted...]
-        <v>596</v>
+      <c r="I315" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J315" s="97" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="316" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B316" s="128"/>
       <c r="C316" s="125"/>
       <c r="D316" s="20">
-        <v>462320</v>
-[...6 lines deleted...]
-        <v>597</v>
+        <v>481132</v>
+      </c>
+      <c r="E316" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="F316" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="G316" s="97" t="s">
+        <v>89</v>
       </c>
       <c r="H316" s="118"/>
-      <c r="I316" s="16" t="s">
-[...3 lines deleted...]
-        <v>89</v>
+      <c r="I316" s="16"/>
+      <c r="J316" s="96" t="s">
+        <v>596</v>
       </c>
     </row>
     <row r="317" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B317" s="128"/>
       <c r="C317" s="125"/>
       <c r="D317" s="20">
-        <v>462195</v>
+        <v>462320</v>
       </c>
       <c r="E317" s="49" t="s">
-        <v>109</v>
+        <v>71</v>
       </c>
       <c r="F317" s="16"/>
       <c r="G317" s="96" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="H317" s="118"/>
       <c r="I317" s="16" t="s">
         <v>89</v>
       </c>
       <c r="J317" s="16" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="318" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="D318" s="27">
+    <row r="318" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B318" s="128"/>
+      <c r="C318" s="125"/>
+      <c r="D318" s="20">
+        <v>462195</v>
+      </c>
+      <c r="E318" s="49" t="s">
+        <v>109</v>
+      </c>
+      <c r="F318" s="16"/>
+      <c r="G318" s="96" t="s">
+        <v>598</v>
+      </c>
+      <c r="H318" s="118"/>
+      <c r="I318" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J318" s="16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="319" spans="2:10" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B319" s="129"/>
+      <c r="C319" s="126"/>
+      <c r="D319" s="27">
         <v>483812</v>
       </c>
-      <c r="E318" s="28" t="s">
+      <c r="E319" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="F318" s="15"/>
-      <c r="G318" s="99" t="s">
+      <c r="F319" s="15"/>
+      <c r="G319" s="99" t="s">
         <v>599</v>
       </c>
-      <c r="H318" s="119"/>
-[...3 lines deleted...]
-      <c r="J318" s="15" t="s">
+      <c r="H319" s="119"/>
+      <c r="I319" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J319" s="15" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G318">
-[...2 lines deleted...]
-    <sortCondition ref="E10:E245"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:G319">
+    <sortCondition ref="B10:B246"/>
+    <sortCondition ref="C10:C246"/>
+    <sortCondition ref="E10:E246"/>
   </sortState>
   <mergeCells count="84">
-    <mergeCell ref="C296:C318"/>
+    <mergeCell ref="C297:C319"/>
     <mergeCell ref="B151:B163"/>
-    <mergeCell ref="B248:B256"/>
-    <mergeCell ref="B182:B193"/>
+    <mergeCell ref="B249:B257"/>
+    <mergeCell ref="B182:B194"/>
     <mergeCell ref="C151:C152"/>
     <mergeCell ref="B164:B181"/>
-    <mergeCell ref="C213:C224"/>
-[...13 lines deleted...]
-    <mergeCell ref="H258:H279"/>
+    <mergeCell ref="C214:C225"/>
+    <mergeCell ref="C249:C257"/>
+    <mergeCell ref="C182:C194"/>
+    <mergeCell ref="B258:B295"/>
+    <mergeCell ref="C244:C246"/>
+    <mergeCell ref="C237:C243"/>
+    <mergeCell ref="C227:C235"/>
+    <mergeCell ref="C259:C280"/>
+    <mergeCell ref="B226:B248"/>
+    <mergeCell ref="B195:B225"/>
+    <mergeCell ref="H297:H319"/>
+    <mergeCell ref="H281:H288"/>
+    <mergeCell ref="H249:H257"/>
+    <mergeCell ref="H244:H246"/>
+    <mergeCell ref="H259:H280"/>
     <mergeCell ref="B5:J5"/>
     <mergeCell ref="B6:J6"/>
     <mergeCell ref="C68:C89"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="H68:H89"/>
     <mergeCell ref="C11:C30"/>
     <mergeCell ref="H9:H30"/>
     <mergeCell ref="B7:J7"/>
     <mergeCell ref="B11:B30"/>
     <mergeCell ref="H60:H67"/>
     <mergeCell ref="B60:B89"/>
     <mergeCell ref="C34:C40"/>
     <mergeCell ref="C31:C33"/>
     <mergeCell ref="C41:C54"/>
     <mergeCell ref="C60:C67"/>
     <mergeCell ref="B31:B59"/>
     <mergeCell ref="C116:C129"/>
     <mergeCell ref="B116:B135"/>
     <mergeCell ref="C55:C59"/>
     <mergeCell ref="B90:B115"/>
     <mergeCell ref="C97:C115"/>
     <mergeCell ref="C90:C96"/>
     <mergeCell ref="C130:C135"/>
     <mergeCell ref="C136:C150"/>
-    <mergeCell ref="C194:C212"/>
+    <mergeCell ref="C195:C213"/>
     <mergeCell ref="C153:C163"/>
-    <mergeCell ref="B295:B318"/>
+    <mergeCell ref="B296:B319"/>
     <mergeCell ref="H136:H150"/>
     <mergeCell ref="B136:B150"/>
-    <mergeCell ref="H226:H233"/>
-[...1 lines deleted...]
-    <mergeCell ref="C288:C294"/>
+    <mergeCell ref="H227:H234"/>
+    <mergeCell ref="C281:C288"/>
+    <mergeCell ref="C289:C295"/>
     <mergeCell ref="H153:H163"/>
     <mergeCell ref="H151:H152"/>
-    <mergeCell ref="H213:H224"/>
-[...1 lines deleted...]
-    <mergeCell ref="H182:H193"/>
+    <mergeCell ref="H214:H225"/>
+    <mergeCell ref="H195:H213"/>
+    <mergeCell ref="H182:H194"/>
     <mergeCell ref="H164:H181"/>
     <mergeCell ref="C164:C181"/>
     <mergeCell ref="H116:H129"/>
     <mergeCell ref="J94:J96"/>
     <mergeCell ref="D103:D104"/>
     <mergeCell ref="E103:E104"/>
     <mergeCell ref="F103:F104"/>
     <mergeCell ref="D94:D96"/>
     <mergeCell ref="E94:E96"/>
     <mergeCell ref="F94:F96"/>
     <mergeCell ref="I103:I104"/>
     <mergeCell ref="J103:J104"/>
     <mergeCell ref="I94:I96"/>
     <mergeCell ref="H90:H96"/>
     <mergeCell ref="H97:H115"/>
     <mergeCell ref="I147:I149"/>
-    <mergeCell ref="D265:D267"/>
-[...3 lines deleted...]
-    <mergeCell ref="I265:I267"/>
+    <mergeCell ref="D266:D268"/>
+    <mergeCell ref="E266:E268"/>
+    <mergeCell ref="F266:F268"/>
+    <mergeCell ref="J266:J268"/>
+    <mergeCell ref="I266:I268"/>
     <mergeCell ref="D147:D149"/>
     <mergeCell ref="E147:E149"/>
     <mergeCell ref="F147:F149"/>
     <mergeCell ref="J147:J149"/>
   </mergeCells>
   <phoneticPr fontId="17" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="G15" r:id="rId1" xr:uid="{CE538DD4-D962-4587-878F-AC1FEE128ECF}"/>
     <hyperlink ref="G19" r:id="rId2" xr:uid="{85D30740-CAE7-4D38-924F-90DB83B7ABFB}"/>
     <hyperlink ref="G25" r:id="rId3" xr:uid="{9B325A23-D64A-42B6-AFAF-6A9EB10ADA22}"/>
     <hyperlink ref="G26" r:id="rId4" xr:uid="{D0C4AF9A-7AD6-4276-BBA8-7936B845A98E}"/>
     <hyperlink ref="G30" r:id="rId5" xr:uid="{6E4E8E52-C1EB-4FD3-99F6-E0CC7A56B019}"/>
     <hyperlink ref="G29" r:id="rId6" xr:uid="{71CB9DAE-2470-4C6C-A083-1A756BF04E86}"/>
-    <hyperlink ref="G184" r:id="rId7" xr:uid="{D5BB91E6-B2C7-45A3-A658-3641851F805C}"/>
+    <hyperlink ref="G185" r:id="rId7" xr:uid="{D5BB91E6-B2C7-45A3-A658-3641851F805C}"/>
     <hyperlink ref="G83" r:id="rId8" xr:uid="{E750963B-9B23-4E84-A144-ADD71EDB89A2}"/>
     <hyperlink ref="G91" r:id="rId9" xr:uid="{6D493489-8669-492F-A5FE-6D50768587C6}"/>
     <hyperlink ref="G92" r:id="rId10" xr:uid="{FAE18B76-31CD-4BAB-9568-EDF829C5049A}"/>
     <hyperlink ref="G99" r:id="rId11" xr:uid="{99506FB5-3172-4767-A011-5580D7AC0D55}"/>
     <hyperlink ref="G107" r:id="rId12" xr:uid="{848CC3AF-2CDC-422C-A138-35590813B890}"/>
     <hyperlink ref="G108" r:id="rId13" xr:uid="{F0495B6E-72D7-41EB-A1FB-8D37D522D3DA}"/>
     <hyperlink ref="G114" r:id="rId14" xr:uid="{62A35B40-4AE9-4F3E-81B2-11BFA6F2922A}"/>
     <hyperlink ref="G124" r:id="rId15" xr:uid="{E7D58BD5-723E-43E9-9296-30E4B7CA1C81}"/>
     <hyperlink ref="G126" r:id="rId16" xr:uid="{7E7248DE-7C5C-455D-BEC7-751D594E5AB3}"/>
     <hyperlink ref="G128" r:id="rId17" xr:uid="{629BAE44-3FB6-4E2D-BE00-590AA5B0B0ED}"/>
     <hyperlink ref="G129" r:id="rId18" xr:uid="{786530F1-14DB-4EFB-A6A2-DA6100DC9646}"/>
     <hyperlink ref="G132" r:id="rId19" xr:uid="{907E7665-12E0-4488-B2AA-14DABE0D7D4B}"/>
     <hyperlink ref="G134" r:id="rId20" xr:uid="{601BBC13-4EA0-40F2-9F19-CDC94DC17FC8}"/>
     <hyperlink ref="G135" r:id="rId21" xr:uid="{BF1BF8D3-8887-4DB3-82E9-3BD2612C7C35}"/>
     <hyperlink ref="G166" r:id="rId22" xr:uid="{4EEACD9F-F8EF-4435-B3C6-8F35BC92BE54}"/>
     <hyperlink ref="G169" r:id="rId23" xr:uid="{17BF6DA4-87FE-47DC-A6C0-2FB6D21EE2F6}"/>
     <hyperlink ref="G170" r:id="rId24" xr:uid="{439AF20F-B24E-4B84-8A69-C14DB1E2666D}"/>
     <hyperlink ref="G172" r:id="rId25" xr:uid="{8B155C0B-BBF2-4F1D-8EC3-CCC43C8AA0FE}"/>
     <hyperlink ref="G173" r:id="rId26" xr:uid="{B82DC26A-807C-4AD6-BB51-0BDB8583683B}"/>
     <hyperlink ref="G176" r:id="rId27" xr:uid="{DDAE3981-AC4D-4B9C-B676-3B03080EBA37}"/>
     <hyperlink ref="G178" r:id="rId28" xr:uid="{757DEB96-D21A-4815-9F5C-2297B37E697E}"/>
     <hyperlink ref="G179" r:id="rId29" xr:uid="{3034FAED-E3BB-4B53-AB54-29ACB60A2998}"/>
     <hyperlink ref="G181" r:id="rId30" xr:uid="{C1F6EC94-2DDB-43D9-A1CA-65A8A0E3B7DB}"/>
     <hyperlink ref="G151" r:id="rId31" xr:uid="{A141601D-AE0B-478B-A02B-14F3C2ED421F}"/>
-    <hyperlink ref="G203" r:id="rId32" xr:uid="{6C3D0494-C08C-4E52-B141-2FB450E606A4}"/>
-[...6 lines deleted...]
-    <hyperlink ref="G222" r:id="rId39" xr:uid="{B5AF3289-EC29-4B7D-A6D9-859B8038EAB1}"/>
+    <hyperlink ref="G204" r:id="rId32" xr:uid="{6C3D0494-C08C-4E52-B141-2FB450E606A4}"/>
+    <hyperlink ref="G207" r:id="rId33" xr:uid="{72E9D2DB-727E-4ED9-B598-7D82A931A2BB}"/>
+    <hyperlink ref="G208" r:id="rId34" xr:uid="{1CC79C6C-CE97-4A54-A46D-79DEAEE619D0}"/>
+    <hyperlink ref="G209" r:id="rId35" xr:uid="{31167F4A-E1FF-433D-A5DF-A5B852D4C667}"/>
+    <hyperlink ref="G214" r:id="rId36" xr:uid="{54F650E4-C895-4203-BC17-32B8CA861DDB}"/>
+    <hyperlink ref="G219" r:id="rId37" xr:uid="{C1DAAD35-52EC-4508-AECA-7C57086A6AA5}"/>
+    <hyperlink ref="G222" r:id="rId38" xr:uid="{04D0A32C-B4A7-4914-8A97-B53C8E436D93}"/>
+    <hyperlink ref="G223" r:id="rId39" xr:uid="{B5AF3289-EC29-4B7D-A6D9-859B8038EAB1}"/>
     <hyperlink ref="G39" r:id="rId40" xr:uid="{A811B389-148F-4A25-95E4-5A8EEE472A66}"/>
     <hyperlink ref="G45" r:id="rId41" xr:uid="{A42F6D9C-E181-4DE7-A2E4-279E1CD76F2E}"/>
     <hyperlink ref="G47" r:id="rId42" xr:uid="{F8997D2E-63B0-4B9F-AC64-803A6513AFA2}"/>
     <hyperlink ref="J83" r:id="rId43" xr:uid="{820AB146-4E0D-4DD0-9B79-B5A66A886FD0}"/>
     <hyperlink ref="J86" r:id="rId44" xr:uid="{2A754E3A-B5C2-4479-B474-841A4E723D91}"/>
     <hyperlink ref="J121" r:id="rId45" xr:uid="{E7DC6F04-D2A8-4CF3-850C-1C02C6CC6EED}"/>
     <hyperlink ref="J122" r:id="rId46" xr:uid="{1FD1BEE0-7EDB-4793-AF7A-7AA1C1E7F165}"/>
     <hyperlink ref="J123" r:id="rId47" xr:uid="{3451C4C9-80AC-4548-80EA-D41F03DB4DC0}"/>
     <hyperlink ref="J125" r:id="rId48" xr:uid="{098AB85D-1E31-471A-8262-31B88CBB6FE4}"/>
     <hyperlink ref="J126" r:id="rId49" display="C4-038-23" xr:uid="{F212FC9F-B7B0-4E21-B258-1D84726F634E}"/>
     <hyperlink ref="J127" r:id="rId50" xr:uid="{6D7D2884-E66E-4217-99A1-2AAD156160E2}"/>
     <hyperlink ref="J164" r:id="rId51" xr:uid="{503D4C68-ED86-4BC8-BB5A-29A688BA74A4}"/>
     <hyperlink ref="J167" r:id="rId52" xr:uid="{0E458726-43C3-4A69-9417-CF32F4B74C23}"/>
     <hyperlink ref="J170" r:id="rId53" xr:uid="{F2BE447E-6676-470F-AF90-8C5D23F11FC8}"/>
     <hyperlink ref="G18" r:id="rId54" xr:uid="{63A1C872-C99A-4AD3-B2A3-B66A7490B82E}"/>
     <hyperlink ref="G16" r:id="rId55" xr:uid="{4F0E1FB2-A243-4049-815C-B3CCA5D7F329}"/>
     <hyperlink ref="G22" r:id="rId56" xr:uid="{752BDBBF-C4C7-48D2-A107-3BD0AF023327}"/>
     <hyperlink ref="G90" r:id="rId57" xr:uid="{6C654F16-E6E5-4FB3-BE1B-44953308C2FE}"/>
     <hyperlink ref="I99" r:id="rId58" xr:uid="{ACEFD32F-6951-44A5-B248-461E0C2E6CCE}"/>
     <hyperlink ref="G70" r:id="rId59" xr:uid="{AB2DB9F9-82CB-4564-BF6A-AB791C911B46}"/>
     <hyperlink ref="G62" r:id="rId60" xr:uid="{D8E8EB4F-AB80-474C-85FE-9F8262E37D32}"/>
     <hyperlink ref="F54" r:id="rId61" xr:uid="{A894F2FB-73CE-486B-9E1F-14DA0A53DF75}"/>
     <hyperlink ref="G56" r:id="rId62" xr:uid="{7AA868E1-921A-4603-8909-AF1C1487E8F8}"/>
     <hyperlink ref="G74" r:id="rId63" xr:uid="{E3D128AB-F760-411A-9D85-F079AB57B3D6}"/>
-    <hyperlink ref="G243" r:id="rId64" xr:uid="{7877143C-078C-4C55-A925-8855DE1273C5}"/>
-[...2 lines deleted...]
-    <hyperlink ref="G215" r:id="rId67" xr:uid="{E8D9563B-2BCD-4710-A2AE-D10ACD8C2C1E}"/>
+    <hyperlink ref="G244" r:id="rId64" xr:uid="{7877143C-078C-4C55-A925-8855DE1273C5}"/>
+    <hyperlink ref="G218" r:id="rId65" xr:uid="{CC0247D0-8C1E-43A3-B8FB-356E37C35854}"/>
+    <hyperlink ref="G221" r:id="rId66" xr:uid="{67F74A56-8357-4CC5-B39B-5E9C65C60463}"/>
+    <hyperlink ref="G216" r:id="rId67" xr:uid="{E8D9563B-2BCD-4710-A2AE-D10ACD8C2C1E}"/>
     <hyperlink ref="G82" r:id="rId68" xr:uid="{5726F486-21DF-4D5E-8623-61DD2C53C460}"/>
     <hyperlink ref="G103" r:id="rId69" xr:uid="{AFBF9D2A-5494-4CB6-8B8B-4D606DBCBECC}"/>
     <hyperlink ref="G104" r:id="rId70" xr:uid="{B3818D5C-BB33-49F2-9E06-6AEAC38C45DB}"/>
     <hyperlink ref="G75" r:id="rId71" xr:uid="{60373904-35AF-44A3-AC1A-E9678CBFB4F5}"/>
     <hyperlink ref="G85" r:id="rId72" xr:uid="{49C13B01-C276-4040-82BD-9EE72E935D9F}"/>
     <hyperlink ref="J85" r:id="rId73" xr:uid="{30CB4447-B602-44CC-8A2A-697ACE556DAF}"/>
     <hyperlink ref="G80" r:id="rId74" xr:uid="{BE1DAC8A-778A-4AA7-B8F4-9BFA856FCF39}"/>
     <hyperlink ref="J80" r:id="rId75" xr:uid="{13BB2040-2277-4B11-AA32-D25BDAFA349C}"/>
     <hyperlink ref="G76" r:id="rId76" xr:uid="{08A15782-645F-4FBC-B231-EEA5112A0646}"/>
-    <hyperlink ref="I248" r:id="rId77" xr:uid="{3E825DA6-B2D7-4359-A651-9731D4F8DE37}"/>
-[...1 lines deleted...]
-    <hyperlink ref="G214" r:id="rId79" xr:uid="{1E79AFC1-3CEC-4497-99CE-E6BE1CDE5504}"/>
+    <hyperlink ref="I249" r:id="rId77" xr:uid="{3E825DA6-B2D7-4359-A651-9731D4F8DE37}"/>
+    <hyperlink ref="G237" r:id="rId78" xr:uid="{CEE1A56C-E26B-49EC-AAFB-26D2519E1E89}"/>
+    <hyperlink ref="G215" r:id="rId79" xr:uid="{1E79AFC1-3CEC-4497-99CE-E6BE1CDE5504}"/>
     <hyperlink ref="G46" r:id="rId80" xr:uid="{66F00FAC-D6B3-4163-8D33-3F74BA2A6196}"/>
     <hyperlink ref="G93" r:id="rId81" xr:uid="{8DCDD096-97FA-4029-8042-2E2CAA82A8A3}"/>
     <hyperlink ref="G101" r:id="rId82" xr:uid="{95E63C83-A128-4109-B158-D2AB6595A6F5}"/>
     <hyperlink ref="G24" r:id="rId83" xr:uid="{CDD68007-E164-43D9-8A3F-8C97387601BC}"/>
     <hyperlink ref="G28" r:id="rId84" xr:uid="{E802DF8B-ACB7-46D9-8AD4-01F2FE0C9440}"/>
     <hyperlink ref="G40" r:id="rId85" xr:uid="{5DA4F1FA-95CF-40AD-A8DE-59F80B5D4685}"/>
     <hyperlink ref="G41" r:id="rId86" xr:uid="{F6BC8FFD-0D05-4B67-B4B5-6F52A6669F44}"/>
     <hyperlink ref="G42" r:id="rId87" xr:uid="{F66B0F9A-90A0-4A13-A5D0-868B294CCE34}"/>
     <hyperlink ref="G48" r:id="rId88" xr:uid="{CE53FC7C-1320-4152-96B0-7B2F68D1E84C}"/>
     <hyperlink ref="G57" r:id="rId89" xr:uid="{5DA027E0-8034-46A5-84E7-C1AA7EE90E7B}"/>
     <hyperlink ref="G58" r:id="rId90" display="C1-310383-25" xr:uid="{91B97321-7837-4E14-AF74-944DFE6CC308}"/>
     <hyperlink ref="G59" r:id="rId91" xr:uid="{2317AAB2-F44B-42FE-911A-88F39D0AB3B7}"/>
     <hyperlink ref="G63" r:id="rId92" xr:uid="{9A0C7C50-4457-4EEB-A334-5537284B9C45}"/>
     <hyperlink ref="G64" r:id="rId93" xr:uid="{8315E4E4-208A-4C92-9B91-486CE43B9F35}"/>
     <hyperlink ref="G66" r:id="rId94" xr:uid="{961F5265-44BA-4F1B-9D0B-1D7C2E4691BD}"/>
     <hyperlink ref="G67" r:id="rId95" xr:uid="{C927C91C-AE53-45D0-AE49-6EBBCBA24E30}"/>
     <hyperlink ref="G69" r:id="rId96" xr:uid="{EECFCF2C-1E23-4974-90BC-4D0F3E43ABFB}"/>
     <hyperlink ref="G71" r:id="rId97" xr:uid="{C935542A-1AB9-44C6-B295-821FFA628057}"/>
     <hyperlink ref="G96" r:id="rId98" xr:uid="{B5D9C71A-151B-486A-8236-D585B6E73DD2}"/>
     <hyperlink ref="G123" r:id="rId99" xr:uid="{697305DF-1322-4F8B-A080-739DFF428B55}"/>
     <hyperlink ref="G127" r:id="rId100" xr:uid="{3C71CE96-086E-44F5-98FF-91D945335309}"/>
     <hyperlink ref="G131" r:id="rId101" xr:uid="{FA8C10A6-5435-4E56-A508-753C4D803A47}"/>
     <hyperlink ref="G133" r:id="rId102" xr:uid="{F08F0C6B-8430-4A88-95CE-41A800881BBE}"/>
     <hyperlink ref="G141" r:id="rId103" xr:uid="{8915BDBD-7893-45E9-9EFE-077CC7B107F3}"/>
     <hyperlink ref="G142" r:id="rId104" xr:uid="{9E032ED5-608D-4B5F-922F-10334EEEBE60}"/>
     <hyperlink ref="G144" r:id="rId105" xr:uid="{4CF70189-7A93-42D3-9758-FA5C78C7043D}"/>
     <hyperlink ref="G146" r:id="rId106" xr:uid="{16A9DEC8-ECC3-4650-AC6C-AD5C04113A28}"/>
     <hyperlink ref="G150" r:id="rId107" xr:uid="{0363F407-D389-461A-9922-E6EB4D110A33}"/>
     <hyperlink ref="G153" r:id="rId108" xr:uid="{6242C00F-A9B8-45F6-86A7-FB4E4D73F335}"/>
     <hyperlink ref="G163" r:id="rId109" xr:uid="{4E0F9D85-BD14-4F22-BEAA-8FE1B03774E9}"/>
     <hyperlink ref="G165" r:id="rId110" xr:uid="{B829B3BA-8E9D-4C5D-9983-DD62941D195D}"/>
     <hyperlink ref="G171" r:id="rId111" xr:uid="{B2820827-2B43-42C0-BC90-AA484160DC86}"/>
-    <hyperlink ref="G186" r:id="rId112" xr:uid="{952A2CD8-9B7D-48E3-B416-D7AC5AC03078}"/>
-[...45 lines deleted...]
-    <hyperlink ref="G318" r:id="rId158" xr:uid="{529125A0-BF29-4EF7-8344-D1BC7B5F3C99}"/>
+    <hyperlink ref="G187" r:id="rId112" xr:uid="{952A2CD8-9B7D-48E3-B416-D7AC5AC03078}"/>
+    <hyperlink ref="G190" r:id="rId113" xr:uid="{073F8A42-CC3E-4FD7-A94A-C524C6731796}"/>
+    <hyperlink ref="G191" r:id="rId114" xr:uid="{9BCBA47A-557B-47DB-9521-FCF1307D784C}"/>
+    <hyperlink ref="G192" r:id="rId115" xr:uid="{808E0270-061A-4E23-91E0-9655F8695C46}"/>
+    <hyperlink ref="G193" r:id="rId116" xr:uid="{E0B1E144-208E-4839-BD27-83334237A1C4}"/>
+    <hyperlink ref="G194" r:id="rId117" xr:uid="{7DFC72A6-CD55-4F3E-A7AE-E649B787EB42}"/>
+    <hyperlink ref="G197" r:id="rId118" xr:uid="{5C776350-F50D-420B-8AB8-8DD90AC69A82}"/>
+    <hyperlink ref="G199" r:id="rId119" xr:uid="{CF1FA94A-CC13-4C75-9A46-269D32F1F923}"/>
+    <hyperlink ref="G202" r:id="rId120" xr:uid="{2C4F9094-3AEC-4B58-BEE0-DA292BB0318A}"/>
+    <hyperlink ref="G203" r:id="rId121" xr:uid="{C88E45B0-BF4F-4BA7-9700-915A9B8A74BC}"/>
+    <hyperlink ref="G205" r:id="rId122" xr:uid="{BEBB5EC6-23DA-414E-A210-D59B0D251392}"/>
+    <hyperlink ref="G210" r:id="rId123" xr:uid="{61B78593-4DE9-4167-A0C2-59314A0D086B}"/>
+    <hyperlink ref="G211" r:id="rId124" xr:uid="{2A62462B-35D8-44DC-A161-1EE635AEC495}"/>
+    <hyperlink ref="G212" r:id="rId125" xr:uid="{66EE28F6-2644-44AE-964D-A0EE1AC303BD}"/>
+    <hyperlink ref="G213" r:id="rId126" xr:uid="{65182450-3E73-4AE7-8A62-F8E170129003}"/>
+    <hyperlink ref="G227" r:id="rId127" xr:uid="{4CDEB8E9-F131-4B46-AFD6-4927951F5271}"/>
+    <hyperlink ref="G230" r:id="rId128" xr:uid="{D92947C6-3805-4733-B606-9BCB1E735378}"/>
+    <hyperlink ref="G233" r:id="rId129" xr:uid="{1ABB2CFF-AF1C-4FE2-9D50-9122828D1E55}"/>
+    <hyperlink ref="G234" r:id="rId130" xr:uid="{9C21DA3C-3CE9-4D79-8303-673518616B95}"/>
+    <hyperlink ref="G257" r:id="rId131" xr:uid="{C8E5DCB7-377E-4290-972D-0596F999F540}"/>
+    <hyperlink ref="G259" r:id="rId132" xr:uid="{35A74ABE-AFFC-41F3-A0DE-C371751B1E20}"/>
+    <hyperlink ref="G261" r:id="rId133" xr:uid="{2D81C81A-C493-4B78-A84E-3852FCCFFB9B}"/>
+    <hyperlink ref="G265" r:id="rId134" xr:uid="{CD107E3E-A505-46E7-89DD-8049BFEB5FF8}"/>
+    <hyperlink ref="G269" r:id="rId135" xr:uid="{0E53660C-A1C2-40D2-AAD3-2F5C1D57ACB7}"/>
+    <hyperlink ref="G270" r:id="rId136" xr:uid="{F0875690-DA44-4FC6-A741-18A4E4025C1E}"/>
+    <hyperlink ref="G271" r:id="rId137" xr:uid="{0C70A1F9-DAAD-4EF8-857A-33C8B2FD9A3D}"/>
+    <hyperlink ref="G276" r:id="rId138" xr:uid="{3E0103AF-8971-4B1C-919F-02998A626F89}"/>
+    <hyperlink ref="G280" r:id="rId139" xr:uid="{CD3EC0D0-01DC-45B5-9B45-6B9E72CCFD8C}"/>
+    <hyperlink ref="G294" r:id="rId140" xr:uid="{BABD8811-5265-4645-B685-2F6C49AC7B10}"/>
+    <hyperlink ref="G295" r:id="rId141" xr:uid="{8C0D2A47-C110-4E39-BAA5-2AEA792E2215}"/>
+    <hyperlink ref="G297" r:id="rId142" xr:uid="{7C3396EF-CFA4-4834-81DB-076E3A622239}"/>
+    <hyperlink ref="G298" r:id="rId143" xr:uid="{1912E1FA-1840-46B8-A82E-66FEF82554B2}"/>
+    <hyperlink ref="G299" r:id="rId144" xr:uid="{720F79A7-A7D0-4797-B975-6384372E672F}"/>
+    <hyperlink ref="G300" r:id="rId145" xr:uid="{DC71894C-C8CD-40BC-93DC-D7A9FFE62956}"/>
+    <hyperlink ref="G301" r:id="rId146" xr:uid="{7E515ED3-5BF4-4C37-B3ED-4980A079A848}"/>
+    <hyperlink ref="G302" r:id="rId147" xr:uid="{010A17A4-8637-4B15-ADA2-F2F9E98FA7FC}"/>
+    <hyperlink ref="G303" r:id="rId148" xr:uid="{C34D5F8F-CA6D-4974-9623-82EF1D83F01F}"/>
+    <hyperlink ref="G304" r:id="rId149" xr:uid="{C8C9C55D-F810-4A63-A907-ACFC90FC92EA}"/>
+    <hyperlink ref="G305" r:id="rId150" xr:uid="{C5F9B6D7-F146-4419-B717-1BBF416A209B}"/>
+    <hyperlink ref="G306" r:id="rId151" xr:uid="{72426555-C5DD-4C2F-B365-28959008D83A}"/>
+    <hyperlink ref="G310" r:id="rId152" xr:uid="{378961A9-BAD3-46D5-AE7B-56508B1D5B51}"/>
+    <hyperlink ref="G311" r:id="rId153" xr:uid="{C2CCE4F2-0DEB-42D5-A74B-59BF95C0A857}"/>
+    <hyperlink ref="G313" r:id="rId154" xr:uid="{73FBF8EE-E198-4BF3-A334-E2DB64B85A74}"/>
+    <hyperlink ref="G314" r:id="rId155" xr:uid="{66A7C160-9496-42C4-8826-4242FC200012}"/>
+    <hyperlink ref="G317" r:id="rId156" xr:uid="{5DD3DC8A-15CC-4314-AEDE-91CCB20BE7AD}"/>
+    <hyperlink ref="G318" r:id="rId157" xr:uid="{679A561A-C69B-4D44-AA42-1CD8D5C811EC}"/>
+    <hyperlink ref="G319" r:id="rId158" xr:uid="{529125A0-BF29-4EF7-8344-D1BC7B5F3C99}"/>
     <hyperlink ref="G84" r:id="rId159" xr:uid="{9C829458-5724-4301-8A90-64014D48719C}"/>
-    <hyperlink ref="G228" r:id="rId160" xr:uid="{CBD4E2E4-C155-46BB-B2CE-750247870204}"/>
-    <hyperlink ref="J228" r:id="rId161" xr:uid="{CCAE17F2-8AE5-44DD-9E64-E3195D19C828}"/>
+    <hyperlink ref="G229" r:id="rId160" xr:uid="{CBD4E2E4-C155-46BB-B2CE-750247870204}"/>
+    <hyperlink ref="J229" r:id="rId161" xr:uid="{CCAE17F2-8AE5-44DD-9E64-E3195D19C828}"/>
     <hyperlink ref="J70" r:id="rId162" xr:uid="{C9BBA824-951B-4FDF-BF80-75083992EF48}"/>
     <hyperlink ref="J166" r:id="rId163" xr:uid="{E70010F3-7EE9-4E7D-8439-8C2B29F46847}"/>
     <hyperlink ref="J168" r:id="rId164" xr:uid="{B078A6E7-CCA6-4893-A609-6E14C1BB0F27}"/>
     <hyperlink ref="J66" r:id="rId165" xr:uid="{FD0DCE4C-2A81-4DDA-A536-CB6D6A10C732}"/>
     <hyperlink ref="G11" r:id="rId166" xr:uid="{E5626CC1-EC6C-4501-A6F8-577CD4738C07}"/>
-    <hyperlink ref="G216" r:id="rId167" xr:uid="{2848801F-62E6-4F5E-8A18-7985B2FEC18B}"/>
+    <hyperlink ref="G217" r:id="rId167" xr:uid="{2848801F-62E6-4F5E-8A18-7985B2FEC18B}"/>
     <hyperlink ref="G175" r:id="rId168" xr:uid="{40F5E98A-B65E-4272-B6B2-CED461E6EE9F}"/>
     <hyperlink ref="J175" r:id="rId169" xr:uid="{95784600-BECC-4E0C-A3C3-2AD85BBF7183}"/>
     <hyperlink ref="J64" r:id="rId170" xr:uid="{EE09581C-80DC-4FB2-BF4A-9405E61E8E9A}"/>
     <hyperlink ref="G143" r:id="rId171" xr:uid="{047F4753-AD77-479B-86A3-E6FB04F2984A}"/>
-    <hyperlink ref="G223" r:id="rId172" xr:uid="{B654B711-1299-4C67-BF1B-C36F2B37381F}"/>
+    <hyperlink ref="G224" r:id="rId172" xr:uid="{B654B711-1299-4C67-BF1B-C36F2B37381F}"/>
     <hyperlink ref="G94" r:id="rId173" xr:uid="{D140769E-2ABC-4D34-A84E-6F4AA2E4D60E}"/>
     <hyperlink ref="G95" r:id="rId174" xr:uid="{17CDF8D9-ACE3-482F-94D2-E3E17F303724}"/>
-    <hyperlink ref="G248" r:id="rId175" xr:uid="{091D19E8-0342-4897-87B0-E31BCF97F993}"/>
+    <hyperlink ref="G249" r:id="rId175" xr:uid="{091D19E8-0342-4897-87B0-E31BCF97F993}"/>
     <hyperlink ref="G12" r:id="rId176" xr:uid="{44780A0C-6880-44CB-A979-5376B9D76C8A}"/>
     <hyperlink ref="J12" r:id="rId177" xr:uid="{BCD058B9-21F0-4137-A6DB-EF2ADC2A3BB2}"/>
     <hyperlink ref="G23" r:id="rId178" xr:uid="{4E4BA2DF-ECC3-4D82-9C18-F7663A856D7A}"/>
-    <hyperlink ref="G235" r:id="rId179" display="C1-435662-26" xr:uid="{F7779531-D145-4CB7-8322-69B961D5541D}"/>
+    <hyperlink ref="G236" r:id="rId179" display="C1-435662-26" xr:uid="{F7779531-D145-4CB7-8322-69B961D5541D}"/>
     <hyperlink ref="J24" r:id="rId180" xr:uid="{A6CB7B6B-8AA5-4722-9630-9234A6465735}"/>
     <hyperlink ref="G27" r:id="rId181" xr:uid="{5D926F59-3CEF-44C6-94E3-61759DC8F615}"/>
     <hyperlink ref="G37" r:id="rId182" xr:uid="{BDDB70C6-906B-4D7D-BA11-9E3D2534B364}"/>
     <hyperlink ref="G35" r:id="rId183" xr:uid="{49338B64-D4A7-4C37-877B-ADC3BC9EDEB9}"/>
     <hyperlink ref="J36" r:id="rId184" xr:uid="{5E7830DF-73BC-46CE-8785-AAE08D4EF0CF}"/>
     <hyperlink ref="J23" r:id="rId185" xr:uid="{E158EF07-71CA-4002-ABBE-BB1F002751BE}"/>
-    <hyperlink ref="G246" r:id="rId186" xr:uid="{7F6A4F41-DF08-45E5-9CBE-56016FD0486B}"/>
+    <hyperlink ref="G247" r:id="rId186" xr:uid="{7F6A4F41-DF08-45E5-9CBE-56016FD0486B}"/>
     <hyperlink ref="G38" r:id="rId187" xr:uid="{2715EE9F-4B42-4704-B5B3-8C55F2EE2EFB}"/>
     <hyperlink ref="G55" r:id="rId188" xr:uid="{9A4DDE43-F892-4315-9EF9-9CA5F59100DF}"/>
     <hyperlink ref="I54" r:id="rId189" xr:uid="{FE5C8D7F-3ADF-476B-BA05-3C36F4423FE0}"/>
     <hyperlink ref="I56" r:id="rId190" xr:uid="{B9AB4619-257F-454A-B8A5-A2B54A904623}"/>
     <hyperlink ref="I57" r:id="rId191" xr:uid="{AC0AE1A5-40CD-4932-B0B2-81675FBB31A4}"/>
     <hyperlink ref="G65" r:id="rId192" xr:uid="{E802C746-10A0-4DB0-824E-6720FFB51D5A}"/>
     <hyperlink ref="J63" r:id="rId193" xr:uid="{3929992D-34F7-4217-A3A7-2E52D25BF285}"/>
     <hyperlink ref="J67" r:id="rId194" xr:uid="{5E586894-94F0-428C-B05F-F0645A512FFA}"/>
     <hyperlink ref="G68" r:id="rId195" xr:uid="{758B0490-C346-4B57-9255-DE3F4CC0F493}"/>
     <hyperlink ref="J87" r:id="rId196" xr:uid="{61CD6176-6D5F-4F2F-B160-73620D6E4BF7}"/>
     <hyperlink ref="G88" r:id="rId197" xr:uid="{C4EE84EF-6AD9-43EB-8F40-77119D91F8B9}"/>
     <hyperlink ref="I101" r:id="rId198" xr:uid="{11722276-4AE6-4579-8EA8-C83798572873}"/>
     <hyperlink ref="I108" r:id="rId199" xr:uid="{F14F5363-3C4F-423B-B5B4-9AE6E59698BB}"/>
     <hyperlink ref="I110" r:id="rId200" xr:uid="{71771901-AF0B-4340-8CBC-5E19E1326D66}"/>
     <hyperlink ref="G110" r:id="rId201" xr:uid="{700D9959-D109-47BB-AB94-B05CE17E8BE5}"/>
     <hyperlink ref="G111" r:id="rId202" xr:uid="{05F2C70A-4D8C-4CEA-A9E3-5F2FA25B655F}"/>
     <hyperlink ref="I111" r:id="rId203" xr:uid="{4BC02D9C-36A3-4CC4-BDDC-1C893AB2BA76}"/>
     <hyperlink ref="G113" r:id="rId204" xr:uid="{241CD2E0-3676-47BD-8ADD-2371E6218BB9}"/>
     <hyperlink ref="I114" r:id="rId205" xr:uid="{51D20BBB-8954-4C34-AF87-4D0A21F74C31}"/>
     <hyperlink ref="G115" r:id="rId206" xr:uid="{FB31799C-4162-427C-9B4C-709DD3FD9E58}"/>
     <hyperlink ref="I115" r:id="rId207" xr:uid="{196598D2-D943-48E6-A58A-AF4CBEA5BE7B}"/>
     <hyperlink ref="F117" r:id="rId208" xr:uid="{C2ABDB38-F610-4409-B07E-DBF7DB3C4A54}"/>
     <hyperlink ref="J116" r:id="rId209" xr:uid="{356F9B78-F0AE-46D0-83C8-6DAF80A21FA6}"/>
     <hyperlink ref="J117" r:id="rId210" xr:uid="{19B26AC7-1073-48FE-A520-489EEEFB8D1E}"/>
     <hyperlink ref="F118" r:id="rId211" xr:uid="{D3D636D1-674A-4051-AC67-0A1BFEFEBBD4}"/>
     <hyperlink ref="G130" r:id="rId212" xr:uid="{9B2EF3E5-73CE-40F5-8BC5-9F2AC1664239}"/>
     <hyperlink ref="J130" r:id="rId213" xr:uid="{E1F01E09-7D4B-4AEB-9732-87266B7C6ACC}"/>
     <hyperlink ref="J131" r:id="rId214" xr:uid="{83D29979-5AE6-43DF-89A6-639D767DCEC5}"/>
     <hyperlink ref="J133" r:id="rId215" xr:uid="{B3386CC3-BD73-4D91-9671-7996B9C37FE1}"/>
     <hyperlink ref="G136" r:id="rId216" xr:uid="{104AC821-D0B9-4B45-9777-6EDAA076F417}"/>
     <hyperlink ref="G139" r:id="rId217" xr:uid="{640658FF-8373-496C-8553-A963152C4F79}"/>
     <hyperlink ref="I139" r:id="rId218" xr:uid="{ECF62200-E43C-48B2-B78E-D619E3644269}"/>
     <hyperlink ref="J140" r:id="rId219" xr:uid="{43AF93A0-526C-4B63-B9A5-02BCDE127A0B}"/>
     <hyperlink ref="J145" r:id="rId220" xr:uid="{9DBAD952-2E4A-4B04-AF9F-D3DB00D8D897}"/>
     <hyperlink ref="G155" r:id="rId221" xr:uid="{AEFE6022-C49C-4D01-B075-FEB4FA462DF8}"/>
     <hyperlink ref="G156" r:id="rId222" xr:uid="{06E4EE7A-4E7F-4900-9830-F0582FD576D4}"/>
     <hyperlink ref="G157" r:id="rId223" xr:uid="{391E06F1-B5D7-4A80-91A6-C9E479493C52}"/>
     <hyperlink ref="I155" r:id="rId224" xr:uid="{13881F4D-1907-47B3-80B7-38403B9FD3E3}"/>
     <hyperlink ref="F160" r:id="rId225" xr:uid="{8BBF2956-5E1D-4B54-89D9-2C16AB76D894}"/>
     <hyperlink ref="I160" r:id="rId226" xr:uid="{6D6CDF5B-0DE0-435E-B22F-AF6F4C49694A}"/>
     <hyperlink ref="G161" r:id="rId227" xr:uid="{41E5FF09-0B43-45F9-8BD1-B965DB6FE33C}"/>
     <hyperlink ref="G162" r:id="rId228" xr:uid="{D5315F16-A3A9-4673-A120-15305A1C7CE5}"/>
     <hyperlink ref="J84" r:id="rId229" xr:uid="{DEA09E08-07CD-4CF6-8849-B790ADFAB1D7}"/>
     <hyperlink ref="G177" r:id="rId230" xr:uid="{3B503B94-C69D-41DF-8832-15450401D614}"/>
     <hyperlink ref="G138" r:id="rId231" xr:uid="{7C1C46DB-113C-42FD-BFCD-615FC64214D3}"/>
     <hyperlink ref="J138" r:id="rId232" xr:uid="{E0CAA7C5-7CB5-48FD-9011-C2B75AD982B8}"/>
-    <hyperlink ref="G183" r:id="rId233" xr:uid="{17BF32F1-65EA-4FAB-AEC7-5832BEFE6AA9}"/>
+    <hyperlink ref="G184" r:id="rId233" xr:uid="{17BF32F1-65EA-4FAB-AEC7-5832BEFE6AA9}"/>
     <hyperlink ref="J179" r:id="rId234" xr:uid="{1EA7A174-E456-494C-B586-752FB3FF2FAC}"/>
     <hyperlink ref="J182" r:id="rId235" xr:uid="{569A66D5-7FB9-4083-8823-265CD5F804B8}"/>
-    <hyperlink ref="G185" r:id="rId236" xr:uid="{2A77CAF6-5BDA-476F-91B6-D76E4A0D2B10}"/>
-[...3 lines deleted...]
-    <hyperlink ref="G194" r:id="rId240" xr:uid="{BA09168D-BEF0-422F-8E14-321407EF358B}"/>
+    <hyperlink ref="G186" r:id="rId236" xr:uid="{2A77CAF6-5BDA-476F-91B6-D76E4A0D2B10}"/>
+    <hyperlink ref="I199" r:id="rId237" xr:uid="{42F39E23-8BE6-400A-86E1-AC2FCC756D49}"/>
+    <hyperlink ref="G196" r:id="rId238" xr:uid="{37070B14-B00C-4A32-8C3A-FD64D6BBF612}"/>
+    <hyperlink ref="J195" r:id="rId239" xr:uid="{6986554F-EC53-4EE7-8DD8-5C1BD3E8B46B}"/>
+    <hyperlink ref="G195" r:id="rId240" xr:uid="{BA09168D-BEF0-422F-8E14-321407EF358B}"/>
     <hyperlink ref="J137" r:id="rId241" xr:uid="{FD52BD84-4D85-43DF-A60F-98C3E4A9B555}"/>
-    <hyperlink ref="J211" r:id="rId242" xr:uid="{4AE1F7EB-917B-4F8F-A26B-C7DF3305851E}"/>
-[...27 lines deleted...]
-    <hyperlink ref="I264" r:id="rId270" xr:uid="{CA7B064D-EB45-4A4A-9A24-1F38A7B7FBF7}"/>
+    <hyperlink ref="J212" r:id="rId242" xr:uid="{4AE1F7EB-917B-4F8F-A26B-C7DF3305851E}"/>
+    <hyperlink ref="G225" r:id="rId243" xr:uid="{E94C7C5E-100B-44B6-9BC5-55BCEED1372C}"/>
+    <hyperlink ref="G188" r:id="rId244" xr:uid="{25CD5E38-476C-4BE7-A0D8-B551B25B9999}"/>
+    <hyperlink ref="J188" r:id="rId245" xr:uid="{05D1D6E1-06A6-48A8-B299-6339A3F86AE0}"/>
+    <hyperlink ref="J196" r:id="rId246" xr:uid="{7E71409F-BA0A-4955-A3B3-F1E7C616AD7B}"/>
+    <hyperlink ref="G228" r:id="rId247" xr:uid="{7451FA83-362F-42CE-86C1-63D4C1A8F574}"/>
+    <hyperlink ref="G232" r:id="rId248" xr:uid="{7943D8C3-F5E3-4057-A045-8F1F1DF6BACE}"/>
+    <hyperlink ref="J232" r:id="rId249" xr:uid="{FB54ADB1-2D44-4E38-AF9C-2461648B03C6}"/>
+    <hyperlink ref="J234" r:id="rId250" xr:uid="{26383606-0049-4C1F-9198-C8A8C609C2D2}"/>
+    <hyperlink ref="G235" r:id="rId251" xr:uid="{7A9C3566-A379-425D-BECD-08788CC35F12}"/>
+    <hyperlink ref="J235" r:id="rId252" xr:uid="{35515FFB-877A-45A5-9C2A-EEBE42989A9A}"/>
+    <hyperlink ref="J227" r:id="rId253" xr:uid="{A43F2007-A52F-4B3F-9899-7C812A4DEB60}"/>
+    <hyperlink ref="I237" r:id="rId254" xr:uid="{109AC7DC-9BD2-4E41-ACB7-9F1488E021EE}"/>
+    <hyperlink ref="G239" r:id="rId255" xr:uid="{A8009E61-8D0B-4F06-83F2-037592B55BE8}"/>
+    <hyperlink ref="G238" r:id="rId256" xr:uid="{5CEDBFF6-01B9-4CC1-A67C-7B3E29C86CC4}"/>
+    <hyperlink ref="G243" r:id="rId257" xr:uid="{C9FA8B36-D804-4F33-B356-9225A2409D48}"/>
+    <hyperlink ref="G240" r:id="rId258" xr:uid="{4A690FA6-E276-4D67-8490-4418225CBE17}"/>
+    <hyperlink ref="J240" r:id="rId259" xr:uid="{BC897F08-11AF-4836-B130-91FB406DDB55}"/>
+    <hyperlink ref="G241" r:id="rId260" xr:uid="{D429BC46-3D89-4360-B559-4DDF188C1CF0}"/>
+    <hyperlink ref="G242" r:id="rId261" xr:uid="{F8474133-1A35-40FF-9EA6-EEA873E9CAE1}"/>
+    <hyperlink ref="J243" r:id="rId262" xr:uid="{02D803AA-3A6D-45A3-872B-983C8B2556B7}"/>
+    <hyperlink ref="G250" r:id="rId263" xr:uid="{66DC85C6-2FAD-4452-A710-8D94C689A487}"/>
+    <hyperlink ref="G252" r:id="rId264" xr:uid="{4C28AF5D-E74C-4546-BD80-7022384A8902}"/>
+    <hyperlink ref="G254" r:id="rId265" xr:uid="{3395C89B-BB40-4F13-95A2-A3F4CC67F786}"/>
+    <hyperlink ref="G260" r:id="rId266" xr:uid="{8129C85A-2513-434C-B2E4-1651DF1CB8A9}"/>
+    <hyperlink ref="G262" r:id="rId267" xr:uid="{8A7875EE-77DA-4E0E-915D-C64473AE6E44}"/>
+    <hyperlink ref="G263" r:id="rId268" xr:uid="{549E140F-FC64-4C74-89BF-E8D7D07509D9}"/>
+    <hyperlink ref="G264" r:id="rId269" xr:uid="{A0ECEC06-23C9-49E9-A57B-ED96BC8A8049}"/>
+    <hyperlink ref="I265" r:id="rId270" xr:uid="{CA7B064D-EB45-4A4A-9A24-1F38A7B7FBF7}"/>
     <hyperlink ref="G60" r:id="rId271" xr:uid="{A953E29B-28E3-4C5F-95FE-E105303177D2}"/>
     <hyperlink ref="I174" r:id="rId272" xr:uid="{AEBDBC46-22BF-48E7-821F-7B52FAE0D1AA}"/>
-    <hyperlink ref="G188" r:id="rId273" xr:uid="{221CA1AF-FAC9-4EF8-8F38-A4BFF82E0578}"/>
-[...15 lines deleted...]
-    <hyperlink ref="G287" r:id="rId289" xr:uid="{A7FB2395-D477-4E79-B5E2-42E33489BE17}"/>
+    <hyperlink ref="G189" r:id="rId273" xr:uid="{221CA1AF-FAC9-4EF8-8F38-A4BFF82E0578}"/>
+    <hyperlink ref="J189" r:id="rId274" xr:uid="{B5689B09-3EB1-44A7-A054-F04D01E7414B}"/>
+    <hyperlink ref="G272" r:id="rId275" xr:uid="{FE6EB286-26D6-46F9-BB7A-03BDB15C34F0}"/>
+    <hyperlink ref="G273" r:id="rId276" xr:uid="{8FB6F93C-2C5C-42E8-A060-763374537B45}"/>
+    <hyperlink ref="G274" r:id="rId277" xr:uid="{E1C69E68-1D3F-4854-BC62-E5BBBF078394}"/>
+    <hyperlink ref="G275" r:id="rId278" xr:uid="{7399752E-B0A4-4A47-A0CD-91C53935D0F4}"/>
+    <hyperlink ref="G277" r:id="rId279" xr:uid="{A2889424-C9B1-4198-A47B-B3820E4C3978}"/>
+    <hyperlink ref="G278" r:id="rId280" xr:uid="{A0296D21-371B-4150-B655-7732EE6F6260}"/>
+    <hyperlink ref="G281" r:id="rId281" xr:uid="{E1963ABB-A03A-4ADE-91C8-C9A61B10FDED}"/>
+    <hyperlink ref="I281" r:id="rId282" xr:uid="{6FD1A45E-2536-4C35-BBE8-E97618944058}"/>
+    <hyperlink ref="G282" r:id="rId283" xr:uid="{FD2D0075-9C2C-48A5-A8E0-D4A182083298}"/>
+    <hyperlink ref="G283" r:id="rId284" xr:uid="{18C9268A-B2CB-4C12-B8EB-0A205F4CE5D3}"/>
+    <hyperlink ref="G284" r:id="rId285" xr:uid="{4878EE2D-F486-48C4-87B5-DB9CB135A2C5}"/>
+    <hyperlink ref="G285" r:id="rId286" xr:uid="{3EEDD294-5314-45D4-BE9B-6B02777BB623}"/>
+    <hyperlink ref="F286" r:id="rId287" xr:uid="{A274453D-BCCA-463F-9A7C-502434CB55EC}"/>
+    <hyperlink ref="I286" r:id="rId288" xr:uid="{B214721F-D03B-4B5C-88EB-EB35BC4E9F17}"/>
+    <hyperlink ref="G288" r:id="rId289" xr:uid="{A7FB2395-D477-4E79-B5E2-42E33489BE17}"/>
     <hyperlink ref="I153" r:id="rId290" xr:uid="{BD3026A3-E0D2-48CC-9B71-88C511181A29}"/>
     <hyperlink ref="I154" r:id="rId291" xr:uid="{E36CBB3A-D194-44B5-9979-B2D27B1AE771}"/>
-    <hyperlink ref="J290" r:id="rId292" xr:uid="{81D62A8A-D5BC-4DE0-8609-BEF6F9FA44E9}"/>
-[...9 lines deleted...]
-    <hyperlink ref="J315" r:id="rId302" xr:uid="{E71C29AE-71B2-4CDE-B23D-9691623888BF}"/>
+    <hyperlink ref="J291" r:id="rId292" xr:uid="{81D62A8A-D5BC-4DE0-8609-BEF6F9FA44E9}"/>
+    <hyperlink ref="G289" r:id="rId293" xr:uid="{1289D56E-E9C1-4105-A5C4-E50D8E5AD4D8}"/>
+    <hyperlink ref="G293" r:id="rId294" xr:uid="{4F08D137-75F7-4362-9419-F9973180D799}"/>
+    <hyperlink ref="G290" r:id="rId295" xr:uid="{C5B9650C-7742-4082-A6E3-2F7BCD6C7F90}"/>
+    <hyperlink ref="G258" r:id="rId296" xr:uid="{A2ADB4FD-8E7E-43C6-AD84-E91BD809CF01}"/>
+    <hyperlink ref="I297" r:id="rId297" xr:uid="{B6C05AA7-12FC-4ADE-88C6-DCA557C37D8C}"/>
+    <hyperlink ref="J304" r:id="rId298" xr:uid="{5AFC9A12-4CC0-4332-8B68-26AE7E446A8B}"/>
+    <hyperlink ref="J305" r:id="rId299" xr:uid="{2926E6BA-3E96-4AFF-A884-E275ABCB504A}"/>
+    <hyperlink ref="J307" r:id="rId300" xr:uid="{EEAC7210-6D56-40BF-948A-538E7064E5A3}"/>
+    <hyperlink ref="J314" r:id="rId301" xr:uid="{1717A586-6FF9-4E69-AF8E-1614D71FB644}"/>
+    <hyperlink ref="J316" r:id="rId302" xr:uid="{E71C29AE-71B2-4CDE-B23D-9691623888BF}"/>
     <hyperlink ref="J118" r:id="rId303" xr:uid="{40D54971-256D-41ED-97FE-EFA99C6273B0}"/>
     <hyperlink ref="G120" r:id="rId304" xr:uid="{B9497A62-157E-4098-BE62-954186987468}"/>
     <hyperlink ref="F125" r:id="rId305" xr:uid="{8FF11FC7-FEC8-4B19-B5AB-4875B77AFD6D}"/>
     <hyperlink ref="J128" r:id="rId306" xr:uid="{DC385F6A-3673-4BEE-AAB4-8E803ACF1DEB}"/>
     <hyperlink ref="J129" r:id="rId307" xr:uid="{F9988203-3610-4101-B909-79E1D6A5DCCA}"/>
     <hyperlink ref="J65" r:id="rId308" xr:uid="{6C0E02B8-55D2-4A81-85B6-16062F639B8A}"/>
     <hyperlink ref="J120" r:id="rId309" xr:uid="{BF1A636D-5B02-4280-8EA2-CB6683B91F21}"/>
     <hyperlink ref="G20" r:id="rId310" xr:uid="{29CBD30F-05FB-41F3-AD50-D965A649943B}"/>
     <hyperlink ref="J180" r:id="rId311" xr:uid="{ECE05D90-C0DB-4781-B768-531F378A2EAD}"/>
     <hyperlink ref="G61" r:id="rId312" xr:uid="{A4D1D17C-EA63-44DF-A014-6471426440C6}"/>
     <hyperlink ref="J98" r:id="rId313" xr:uid="{018C46CC-C5D3-4290-86DD-90693FFC6406}"/>
-    <hyperlink ref="G295" r:id="rId314" xr:uid="{4ED597E6-77FC-40FD-8DA2-29E821E68335}"/>
-    <hyperlink ref="G225" r:id="rId315" xr:uid="{4099AF44-F8DF-4DE6-8E9E-C53CEA1B4A66}"/>
+    <hyperlink ref="G296" r:id="rId314" xr:uid="{4ED597E6-77FC-40FD-8DA2-29E821E68335}"/>
+    <hyperlink ref="G226" r:id="rId315" xr:uid="{4099AF44-F8DF-4DE6-8E9E-C53CEA1B4A66}"/>
     <hyperlink ref="H149" r:id="rId316" display="C1-434110-26_incidencia" xr:uid="{79A669DD-B5F3-4FE8-A05C-4F449C89798F}"/>
     <hyperlink ref="H147" r:id="rId317" display="C1-569862-26" xr:uid="{37E6C694-F1A0-4C77-B43E-AC366640D05F}"/>
     <hyperlink ref="H148" r:id="rId318" display="C1-569862-26_avaluacio" xr:uid="{1E09CB3C-AFA3-458B-A602-A21A00A5CBD9}"/>
     <hyperlink ref="G149" r:id="rId319" xr:uid="{83E64D48-54C5-4337-9D86-27C615C7FAF1}"/>
     <hyperlink ref="G147" r:id="rId320" xr:uid="{9304F059-E0AD-430D-9A4C-0C0B14DB942B}"/>
     <hyperlink ref="G148" r:id="rId321" xr:uid="{603BA9C1-33DF-4E80-AE41-F47B465FB1DF}"/>
-    <hyperlink ref="H267" r:id="rId322" display="C1-568995-26_incidencia" xr:uid="{BBCA5B7E-C1EB-42EC-B1F8-250C1BEE6367}"/>
-[...6 lines deleted...]
-    <hyperlink ref="J278" r:id="rId329" xr:uid="{07AC9D6E-28B6-4EA5-A285-084398A7549D}"/>
+    <hyperlink ref="H268" r:id="rId322" display="C1-568995-26_incidencia" xr:uid="{BBCA5B7E-C1EB-42EC-B1F8-250C1BEE6367}"/>
+    <hyperlink ref="H266" r:id="rId323" display="C1-568995-26" xr:uid="{B102F876-0F2C-40A3-8168-062EF5C0C05E}"/>
+    <hyperlink ref="H267" r:id="rId324" display="C1-568995-26_avaluacio" xr:uid="{11C0E027-FA43-47C0-9A2E-2831B68E64D7}"/>
+    <hyperlink ref="G268" r:id="rId325" xr:uid="{71E67628-463A-4709-8AE3-5EF6CEB83997}"/>
+    <hyperlink ref="G266" r:id="rId326" xr:uid="{911FD66E-0902-4A6C-9A66-39B2EC89C6FB}"/>
+    <hyperlink ref="G267" r:id="rId327" xr:uid="{6548D2BD-88ED-44B5-A06E-0AEFAA9BB2CA}"/>
+    <hyperlink ref="G279" r:id="rId328" xr:uid="{FB891BDA-0A72-4DEF-B6D3-EE9C3C900333}"/>
+    <hyperlink ref="J279" r:id="rId329" xr:uid="{07AC9D6E-28B6-4EA5-A285-084398A7549D}"/>
+    <hyperlink ref="J183" r:id="rId330" xr:uid="{63BC7C2D-C65D-4003-9534-565484F486EE}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="8" scale="76" orientation="portrait" r:id="rId330"/>
+  <pageSetup paperSize="8" scale="76" orientation="portrait" r:id="rId331"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="89" max="16383" man="1"/>
     <brk id="150" max="16383" man="1"/>
   </rowBreaks>
-  <drawing r:id="rId331"/>
+  <drawing r:id="rId332"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervals amb nom</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>