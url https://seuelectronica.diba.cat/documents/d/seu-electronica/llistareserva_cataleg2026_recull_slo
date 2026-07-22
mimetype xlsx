--- v0 (2026-07-02)
+++ v1 (2026-07-22)
@@ -5,82 +5,82 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\SMT\SeccioRecursos\SAR\10 - Convocatòries XGL\1 - Procés_gestió\2 - Instrucció\Llista de reserva Recull\Llista_reserva_2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{25E7FECD-44EA-4762-914B-99D378586D45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EDEA5DF9-8D46-46FC-A64B-993EAA26D8AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{0CF4173B-2989-4712-92E6-D5C3F6F32EA0}"/>
   </bookViews>
   <sheets>
     <sheet name="LlistaRecurs" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">LlistaRecurs!$A$1:$O$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="64">
   <si>
     <t>Ens destinatari</t>
   </si>
   <si>
     <t>NIF Ens</t>
   </si>
   <si>
     <t>Recurs</t>
   </si>
   <si>
     <t>Actuació</t>
   </si>
   <si>
     <t>Núm. PMT</t>
   </si>
   <si>
     <t>Centre gestor</t>
   </si>
   <si>
     <t>Núm. d'ordre</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
@@ -213,106 +213,127 @@
     <t>Treball amb fulls de càlcul amb Excel</t>
   </si>
   <si>
     <t>Tractament de textos amb Word</t>
   </si>
   <si>
     <t>Eines fàcils per millorar la recerca de feina. La intel·ligència artificial t'ajuda!</t>
   </si>
   <si>
     <t>Eines per relacionar-te amb l'administració pública. Sigues un ciutadà digital</t>
   </si>
   <si>
     <t>Ajuntament de Polinyà</t>
   </si>
   <si>
     <t>Ajuntament del Masnou</t>
   </si>
   <si>
     <t>P0816600A</t>
   </si>
   <si>
     <t>P0811700D</t>
   </si>
   <si>
     <t>Decret Núm. 8707 de data 23/06/2026</t>
+  </si>
+  <si>
+    <t>Ajuntament d'Esparreguera</t>
+  </si>
+  <si>
+    <t>Busques feina? Organitza't amb les eines de Google i la seva intel·ligència artificial per optimitzar el teu temps</t>
+  </si>
+  <si>
+    <t>Prepara i simula entrevistes amb IA per aconseguir la feina desitjada</t>
+  </si>
+  <si>
+    <t>Decret núm. 9785 de data 13/07/2026</t>
+  </si>
+  <si>
+    <t>P0807500D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ [$€-403]_-;\-* #,##0.00\ [$€-403]_-;_-* &quot;-&quot;??\ [$€-403]_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="dd/mm/yyyy\ hh:mm"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0" tint="-0.499984740745262"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
@@ -400,247 +421,283 @@
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="8" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
-    <a:clrScheme name="Oficina">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Oficina">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -702,51 +759,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Oficina">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -879,1365 +936,1615 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C1A89E7-DA41-44B1-A0A0-2FEFCB7A10BE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O27"/>
+  <dimension ref="A1:AD34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <pane ySplit="1" topLeftCell="A23" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.77734375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="12.77734375" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.109375" style="8" customWidth="1"/>
     <col min="3" max="3" width="15.109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="21" style="8" customWidth="1"/>
     <col min="5" max="5" width="33" style="8" customWidth="1"/>
     <col min="6" max="6" width="13.5546875" style="8" customWidth="1"/>
-    <col min="7" max="7" width="16.6640625" style="8" customWidth="1"/>
-    <col min="8" max="8" width="43.33203125" style="30" customWidth="1"/>
+    <col min="7" max="7" width="16.6640625" style="56" customWidth="1"/>
+    <col min="8" max="8" width="43.33203125" style="28" customWidth="1"/>
     <col min="9" max="9" width="19.109375" style="8" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="20.5546875" style="8" hidden="1" customWidth="1"/>
     <col min="11" max="12" width="16.21875" style="8" customWidth="1"/>
     <col min="13" max="13" width="21" style="8" customWidth="1"/>
     <col min="14" max="14" width="26.109375" style="8" customWidth="1"/>
     <col min="15" max="15" width="20.33203125" style="8" customWidth="1"/>
     <col min="16" max="16384" width="8.77734375" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="39.6" x14ac:dyDescent="0.3">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:15" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="A1" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="19" t="s">
+      <c r="B1" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="19" t="s">
+      <c r="C1" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D1" s="19" t="s">
+      <c r="D1" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="E1" s="19" t="s">
-[...2 lines deleted...]
-      <c r="F1" s="19" t="s">
+      <c r="E1" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F1" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="19" t="s">
+      <c r="G1" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="H1" s="19" t="s">
+      <c r="H1" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="I1" s="19" t="s">
+      <c r="I1" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="J1" s="19" t="s">
+      <c r="J1" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="K1" s="19" t="s">
+      <c r="K1" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="L1" s="19" t="s">
+      <c r="L1" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="M1" s="19" t="s">
+      <c r="M1" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="19" t="s">
+      <c r="N1" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="19" t="s">
+      <c r="O1" s="18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="9">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G2" s="11">
+      <c r="G2" s="52">
         <v>70057</v>
       </c>
-      <c r="H2" s="29" t="s">
+      <c r="H2" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="I2" s="12">
+      <c r="I2" s="11">
         <v>202610034630</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K2" s="4">
         <v>1500</v>
       </c>
       <c r="L2" s="4">
         <v>0</v>
       </c>
-      <c r="M2" s="13">
+      <c r="M2" s="12">
         <v>46076.439074074071</v>
       </c>
-      <c r="N2" s="18" t="s">
+      <c r="N2" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="O2" s="14" t="s">
+      <c r="O2" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="9">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G3" s="11">
+      <c r="G3" s="52">
         <v>70057</v>
       </c>
-      <c r="H3" s="29" t="s">
+      <c r="H3" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="I3" s="12">
+      <c r="I3" s="11">
         <v>202610034635</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K3" s="4">
         <v>1200</v>
       </c>
       <c r="L3" s="4">
         <v>0</v>
       </c>
       <c r="M3" s="5">
         <v>46076.440081018518</v>
       </c>
-      <c r="N3" s="18" t="s">
+      <c r="N3" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="O3" s="14" t="s">
+      <c r="O3" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="9">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G4" s="11">
+      <c r="G4" s="52">
         <v>70057</v>
       </c>
-      <c r="H4" s="29" t="s">
+      <c r="H4" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="12">
+      <c r="I4" s="11">
         <v>202610034639</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K4" s="4">
         <v>1200</v>
       </c>
       <c r="L4" s="4">
         <v>0</v>
       </c>
       <c r="M4" s="5">
         <v>46076.440868055557</v>
       </c>
-      <c r="N4" s="18" t="s">
+      <c r="N4" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="O4" s="14" t="s">
+      <c r="O4" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="9">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="52">
         <v>70057</v>
       </c>
-      <c r="H5" s="29" t="s">
+      <c r="H5" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="I5" s="12">
+      <c r="I5" s="11">
         <v>202610034641</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="4">
         <v>1650</v>
       </c>
       <c r="L5" s="4">
         <v>0</v>
       </c>
       <c r="M5" s="5">
         <v>46076.441608796296</v>
       </c>
-      <c r="N5" s="18" t="s">
+      <c r="N5" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="O5" s="14" t="s">
+      <c r="O5" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="9">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G6" s="11">
+      <c r="G6" s="52">
         <v>70057</v>
       </c>
-      <c r="H6" s="29" t="s">
+      <c r="H6" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="I6" s="12">
+      <c r="I6" s="11">
         <v>202610034647</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="4">
         <v>380</v>
       </c>
       <c r="L6" s="4">
         <v>0</v>
       </c>
       <c r="M6" s="5">
         <v>46076.442372685182</v>
       </c>
-      <c r="N6" s="18" t="s">
+      <c r="N6" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="O6" s="14" t="s">
+      <c r="O6" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="9">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G7" s="52">
         <v>70057</v>
       </c>
-      <c r="H7" s="29" t="s">
+      <c r="H7" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="I7" s="12">
+      <c r="I7" s="11">
         <v>202610034651</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="4">
         <v>380</v>
       </c>
       <c r="L7" s="4">
         <v>0</v>
       </c>
       <c r="M7" s="5">
         <v>46076.443356481483</v>
       </c>
-      <c r="N7" s="18" t="s">
+      <c r="N7" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="O7" s="14" t="s">
+      <c r="O7" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="52">
         <v>70057</v>
       </c>
-      <c r="H8" s="29" t="s">
+      <c r="H8" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="I8" s="12">
+      <c r="I8" s="11">
         <v>202610034665</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="4">
         <v>400</v>
       </c>
       <c r="L8" s="4">
         <v>0</v>
       </c>
       <c r="M8" s="5">
         <v>46076.446875000001</v>
       </c>
-      <c r="N8" s="18" t="s">
+      <c r="N8" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="O8" s="14" t="s">
+      <c r="O8" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="9">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="52">
         <v>12936</v>
       </c>
-      <c r="H9" s="29" t="s">
+      <c r="H9" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="I9" s="12">
+      <c r="I9" s="11">
         <v>202610035767</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="4">
         <v>1100</v>
       </c>
       <c r="L9" s="4">
         <v>0</v>
       </c>
-      <c r="M9" s="15">
+      <c r="M9" s="14">
         <v>46077.533587962964</v>
       </c>
-      <c r="N9" s="18" t="s">
+      <c r="N9" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="O9" s="14" t="s">
+      <c r="O9" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="9">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="52">
         <v>12936</v>
       </c>
-      <c r="H10" s="29" t="s">
+      <c r="H10" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="I10" s="12">
+      <c r="I10" s="11">
         <v>202610035772</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="4">
         <v>720</v>
       </c>
       <c r="L10" s="4">
         <v>0</v>
       </c>
       <c r="M10" s="5">
         <v>46077.53564814815</v>
       </c>
-      <c r="N10" s="18" t="s">
+      <c r="N10" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="O10" s="14" t="s">
+      <c r="O10" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="9">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="52">
         <v>12936</v>
       </c>
-      <c r="H11" s="29" t="s">
+      <c r="H11" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="I11" s="12">
+      <c r="I11" s="11">
         <v>202610035775</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="4">
         <v>500</v>
       </c>
       <c r="L11" s="4">
         <v>0</v>
       </c>
       <c r="M11" s="5">
         <v>46077.536516203705</v>
       </c>
-      <c r="N11" s="18" t="s">
+      <c r="N11" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="O11" s="14" t="s">
+      <c r="O11" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="9">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G12" s="52">
         <v>12891</v>
       </c>
-      <c r="H12" s="29" t="s">
+      <c r="H12" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="I12" s="12">
+      <c r="I12" s="11">
         <v>202610043933</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="4">
         <v>1080</v>
       </c>
       <c r="L12" s="4">
         <v>0</v>
       </c>
-      <c r="M12" s="15">
+      <c r="M12" s="14">
         <v>46086.7</v>
       </c>
-      <c r="N12" s="18" t="s">
+      <c r="N12" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="O12" s="14" t="s">
+      <c r="O12" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="9">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="52">
         <v>12891</v>
       </c>
-      <c r="H13" s="29" t="s">
+      <c r="H13" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="I13" s="12">
+      <c r="I13" s="11">
         <v>202610043936</v>
       </c>
       <c r="J13" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="4">
         <v>1200</v>
       </c>
       <c r="L13" s="4">
         <v>0</v>
       </c>
       <c r="M13" s="5">
         <v>46086.702870370369</v>
       </c>
-      <c r="N13" s="18" t="s">
+      <c r="N13" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="O13" s="14" t="s">
+      <c r="O13" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="9">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G14" s="11">
+      <c r="G14" s="52">
         <v>12891</v>
       </c>
-      <c r="H14" s="29" t="s">
+      <c r="H14" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="I14" s="12">
+      <c r="I14" s="11">
         <v>202610043938</v>
       </c>
       <c r="J14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="4">
         <v>1500</v>
       </c>
       <c r="L14" s="4">
         <v>0</v>
       </c>
       <c r="M14" s="5">
         <v>46086.703935185185</v>
       </c>
-      <c r="N14" s="18" t="s">
+      <c r="N14" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="O14" s="14" t="s">
+      <c r="O14" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="9">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="G15" s="11">
+      <c r="G15" s="52">
         <v>11133</v>
       </c>
-      <c r="H15" s="29" t="s">
+      <c r="H15" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="I15" s="12">
+      <c r="I15" s="11">
         <v>202610050705</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="4">
         <v>1500</v>
       </c>
       <c r="L15" s="4">
         <v>0</v>
       </c>
       <c r="M15" s="5">
         <v>46097.584328703706</v>
       </c>
-      <c r="N15" s="18" t="s">
+      <c r="N15" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="O15" s="14" t="s">
+      <c r="O15" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="9">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="G16" s="11">
+      <c r="G16" s="52">
         <v>48221</v>
       </c>
-      <c r="H16" s="29" t="s">
+      <c r="H16" s="27" t="s">
         <v>43</v>
       </c>
-      <c r="I16" s="12">
+      <c r="I16" s="11">
         <v>202610052444</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="4">
         <v>1440</v>
       </c>
       <c r="L16" s="4">
         <v>0</v>
       </c>
-      <c r="M16" s="16">
+      <c r="M16" s="15">
         <v>46099.482893518521</v>
       </c>
-      <c r="N16" s="18" t="s">
+      <c r="N16" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="O16" s="14" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O16" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="9">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="G17" s="11">
+      <c r="G17" s="52">
         <v>48221</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="I17" s="12">
+      <c r="I17" s="11">
         <v>202610052445</v>
       </c>
       <c r="J17" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="4">
         <v>1200</v>
       </c>
       <c r="L17" s="4">
         <v>0</v>
       </c>
       <c r="M17" s="6">
         <v>46099.48332175926</v>
       </c>
-      <c r="N17" s="18" t="s">
+      <c r="N17" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="O17" s="14" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O17" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="9">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="52">
         <v>48221</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I18" s="12">
+      <c r="I18" s="11">
         <v>202610052446</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="4">
         <v>1200</v>
       </c>
       <c r="L18" s="4">
         <v>0</v>
       </c>
       <c r="M18" s="7">
         <v>46099.483738425923</v>
       </c>
-      <c r="N18" s="18" t="s">
+      <c r="N18" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="O18" s="14" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O18" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="9">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G19" s="52">
         <v>48221</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="I19" s="12">
+      <c r="I19" s="11">
         <v>202610052449</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="4">
         <v>1200</v>
       </c>
       <c r="L19" s="4">
         <v>0</v>
       </c>
       <c r="M19" s="5">
         <v>46099.4841087963</v>
       </c>
-      <c r="N19" s="18" t="s">
+      <c r="N19" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="O19" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="33">
+      <c r="O19" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="9">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G20" s="11">
+      <c r="G20" s="52">
         <v>12936</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="I20" s="12">
+      <c r="I20" s="11">
         <v>202610059923</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="K20" s="17">
+      <c r="K20" s="16">
         <v>1296</v>
       </c>
       <c r="L20" s="4">
         <v>0</v>
       </c>
-      <c r="M20" s="31">
+      <c r="M20" s="29">
         <v>46107.443391203706</v>
       </c>
-      <c r="N20" s="18" t="s">
+      <c r="N20" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="O20" s="14" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O20" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="9">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G21" s="11">
+      <c r="G21" s="52">
         <v>12936</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="I21" s="12">
+      <c r="I21" s="11">
         <v>202610073501</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="K21" s="17">
+      <c r="K21" s="16">
         <v>1296</v>
       </c>
       <c r="L21" s="4">
         <v>0</v>
       </c>
-      <c r="M21" s="31">
+      <c r="M21" s="29">
         <v>46126.611840277779</v>
       </c>
       <c r="N21" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="O21" s="14" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O21" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="9">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="G22" s="11">
+      <c r="G22" s="52">
         <v>48221</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="I22" s="12">
+      <c r="I22" s="11">
         <v>202610081724</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="K22" s="17">
+      <c r="K22" s="16">
         <v>1237.5</v>
       </c>
       <c r="L22" s="4">
         <v>0</v>
       </c>
-      <c r="M22" s="31">
+      <c r="M22" s="29">
         <v>46140.362858796296</v>
       </c>
-      <c r="N22" s="18" t="s">
+      <c r="N22" s="17" t="s">
         <v>58</v>
       </c>
-      <c r="O22" s="14" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O22" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="9">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>54</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="G23" s="11">
+      <c r="G23" s="52">
         <v>8581</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="I23" s="12">
+      <c r="I23" s="11">
         <v>202610091470</v>
       </c>
       <c r="J23" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="K23" s="17">
+      <c r="K23" s="16">
         <v>412.5</v>
       </c>
       <c r="L23" s="4">
         <v>0</v>
       </c>
-      <c r="M23" s="31">
+      <c r="M23" s="29">
         <v>46155.495949074073</v>
       </c>
-      <c r="N23" s="18" t="s">
+      <c r="N23" s="17" t="s">
         <v>58</v>
       </c>
-      <c r="O23" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A24" s="20">
+      <c r="O23" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="19">
         <v>23</v>
       </c>
-      <c r="B24" s="21" t="s">
-[...8 lines deleted...]
-      <c r="E24" s="21" t="s">
+      <c r="B24" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="20" t="s">
         <v>55</v>
       </c>
-      <c r="F24" s="22" t="s">
+      <c r="F24" s="21" t="s">
         <v>57</v>
       </c>
-      <c r="G24" s="23">
+      <c r="G24" s="53">
         <v>24761</v>
       </c>
-      <c r="H24" s="21" t="s">
+      <c r="H24" s="20" t="s">
         <v>50</v>
       </c>
-      <c r="I24" s="24">
+      <c r="I24" s="22">
         <v>202610093041</v>
       </c>
-      <c r="J24" s="21" t="s">
-[...2 lines deleted...]
-      <c r="K24" s="25">
+      <c r="J24" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K24" s="23">
         <v>945</v>
       </c>
-      <c r="L24" s="26">
-[...2 lines deleted...]
-      <c r="M24" s="32">
+      <c r="L24" s="24">
+        <v>0</v>
+      </c>
+      <c r="M24" s="30">
         <v>46157.561585648145</v>
       </c>
-      <c r="N24" s="27" t="s">
+      <c r="N24" s="25" t="s">
         <v>58</v>
       </c>
-      <c r="O24" s="28" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:15" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O24" s="26" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="9">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="G25" s="11">
+      <c r="G25" s="52">
         <v>24761</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="I25" s="12">
+      <c r="I25" s="11">
         <v>202610093042</v>
       </c>
       <c r="J25" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="K25" s="17">
+      <c r="K25" s="16">
         <v>945</v>
       </c>
       <c r="L25" s="4">
         <v>0</v>
       </c>
-      <c r="M25" s="31">
+      <c r="M25" s="29">
         <v>46157.562037037038</v>
       </c>
-      <c r="N25" s="18" t="s">
+      <c r="N25" s="17" t="s">
         <v>58</v>
       </c>
-      <c r="O25" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A26" s="34">
+      <c r="O25" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="31">
         <v>25</v>
       </c>
-      <c r="B26" s="35" t="s">
-[...8 lines deleted...]
-      <c r="E26" s="35" t="s">
+      <c r="B26" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="F26" s="36" t="s">
+      <c r="F26" s="33" t="s">
         <v>57</v>
       </c>
-      <c r="G26" s="37">
+      <c r="G26" s="54">
         <v>24761</v>
       </c>
-      <c r="H26" s="35" t="s">
+      <c r="H26" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="I26" s="38">
+      <c r="I26" s="34">
         <v>202610093046</v>
       </c>
-      <c r="J26" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K26" s="39">
+      <c r="J26" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="K26" s="35">
         <v>720</v>
       </c>
-      <c r="L26" s="40">
-[...2 lines deleted...]
-      <c r="M26" s="41">
+      <c r="L26" s="36">
+        <v>0</v>
+      </c>
+      <c r="M26" s="37">
         <v>46157.563101851854</v>
       </c>
-      <c r="N26" s="42" t="s">
+      <c r="N26" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="O26" s="43" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:15" s="44" customFormat="1" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O26" s="39" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" s="40" customFormat="1" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="9">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="G27" s="11">
+      <c r="G27" s="52">
         <v>24761</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="I27" s="12">
+      <c r="I27" s="11">
         <v>202610093047</v>
       </c>
       <c r="J27" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="K27" s="17">
+      <c r="K27" s="16">
         <v>720</v>
       </c>
       <c r="L27" s="4">
         <v>0</v>
       </c>
-      <c r="M27" s="31">
+      <c r="M27" s="29">
         <v>46157.563518518517</v>
       </c>
-      <c r="N27" s="18" t="s">
+      <c r="N27" s="17" t="s">
         <v>58</v>
       </c>
-      <c r="O27" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O27" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="P27" s="41"/>
+      <c r="Q27" s="41"/>
+      <c r="R27" s="41"/>
+      <c r="S27" s="41"/>
+      <c r="T27" s="41"/>
+      <c r="U27" s="41"/>
+      <c r="V27" s="41"/>
+      <c r="W27" s="41"/>
+      <c r="X27" s="41"/>
+      <c r="Y27" s="41"/>
+      <c r="Z27" s="41"/>
+      <c r="AA27" s="41"/>
+      <c r="AB27" s="41"/>
+      <c r="AC27" s="41"/>
+      <c r="AD27" s="41"/>
+    </row>
+    <row r="28" spans="1:30" s="40" customFormat="1" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="9">
+        <v>27</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G28" s="52">
+        <v>22665</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="I28" s="11"/>
+      <c r="J28" s="1"/>
+      <c r="K28" s="16">
+        <v>800</v>
+      </c>
+      <c r="L28" s="4">
+        <v>0</v>
+      </c>
+      <c r="M28" s="29">
+        <v>46205.386469907404</v>
+      </c>
+      <c r="N28" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="O28" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="41"/>
+      <c r="R28" s="41"/>
+      <c r="S28" s="41"/>
+      <c r="T28" s="41"/>
+      <c r="U28" s="41"/>
+      <c r="V28" s="41"/>
+      <c r="W28" s="41"/>
+      <c r="X28" s="41"/>
+      <c r="Y28" s="41"/>
+      <c r="Z28" s="41"/>
+      <c r="AA28" s="41"/>
+      <c r="AB28" s="41"/>
+      <c r="AC28" s="41"/>
+      <c r="AD28" s="41"/>
+    </row>
+    <row r="29" spans="1:30" s="40" customFormat="1" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="9">
+        <v>28</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G29" s="52">
+        <v>22665</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="I29" s="11"/>
+      <c r="J29" s="1"/>
+      <c r="K29" s="16">
+        <v>460</v>
+      </c>
+      <c r="L29" s="4">
+        <v>0</v>
+      </c>
+      <c r="M29" s="29">
+        <v>46205.390127314815</v>
+      </c>
+      <c r="N29" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="O29" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="P29" s="41"/>
+      <c r="Q29" s="41"/>
+      <c r="R29" s="41"/>
+      <c r="S29" s="41"/>
+      <c r="T29" s="41"/>
+      <c r="U29" s="41"/>
+      <c r="V29" s="41"/>
+      <c r="W29" s="41"/>
+      <c r="X29" s="41"/>
+      <c r="Y29" s="41"/>
+      <c r="Z29" s="41"/>
+      <c r="AA29" s="41"/>
+      <c r="AB29" s="41"/>
+      <c r="AC29" s="41"/>
+      <c r="AD29" s="41"/>
+    </row>
+    <row r="30" spans="1:30" s="40" customFormat="1" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="9"/>
+      <c r="B30" s="1"/>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="1"/>
+      <c r="I30" s="11"/>
+      <c r="J30" s="1"/>
+      <c r="K30" s="16"/>
+      <c r="L30" s="4"/>
+      <c r="M30" s="29"/>
+      <c r="N30" s="17"/>
+      <c r="O30" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="P30" s="41"/>
+      <c r="Q30" s="41"/>
+      <c r="R30" s="41"/>
+      <c r="S30" s="41"/>
+      <c r="T30" s="41"/>
+      <c r="U30" s="41"/>
+      <c r="V30" s="41"/>
+      <c r="W30" s="41"/>
+      <c r="X30" s="41"/>
+      <c r="Y30" s="41"/>
+      <c r="Z30" s="41"/>
+      <c r="AA30" s="41"/>
+      <c r="AB30" s="41"/>
+      <c r="AC30" s="41"/>
+      <c r="AD30" s="41"/>
+    </row>
+    <row r="31" spans="1:30" s="42" customFormat="1" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="9"/>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="52"/>
+      <c r="H31" s="1"/>
+      <c r="I31" s="11"/>
+      <c r="J31" s="1"/>
+      <c r="K31" s="16"/>
+      <c r="L31" s="4"/>
+      <c r="M31" s="29"/>
+      <c r="N31" s="17"/>
+      <c r="O31" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="P31" s="41"/>
+      <c r="Q31" s="41"/>
+      <c r="R31" s="41"/>
+      <c r="S31" s="41"/>
+      <c r="T31" s="41"/>
+      <c r="U31" s="41"/>
+      <c r="V31" s="41"/>
+      <c r="W31" s="41"/>
+      <c r="X31" s="41"/>
+      <c r="Y31" s="41"/>
+      <c r="Z31" s="41"/>
+      <c r="AA31" s="41"/>
+      <c r="AB31" s="41"/>
+      <c r="AC31" s="41"/>
+      <c r="AD31" s="41"/>
+    </row>
+    <row r="32" spans="1:30" s="41" customFormat="1" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="43"/>
+      <c r="B32" s="44"/>
+      <c r="C32" s="44"/>
+      <c r="D32" s="44"/>
+      <c r="E32" s="44"/>
+      <c r="F32" s="45"/>
+      <c r="G32" s="55"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="46"/>
+      <c r="J32" s="44"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="48"/>
+      <c r="M32" s="49"/>
+      <c r="N32" s="50"/>
+      <c r="O32" s="51"/>
+    </row>
+    <row r="33" spans="1:15" s="41" customFormat="1" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="43"/>
+      <c r="B33" s="44"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="44"/>
+      <c r="F33" s="45"/>
+      <c r="G33" s="55"/>
+      <c r="H33" s="44"/>
+      <c r="I33" s="46"/>
+      <c r="J33" s="44"/>
+      <c r="K33" s="47"/>
+      <c r="L33" s="48"/>
+      <c r="M33" s="49"/>
+      <c r="N33" s="50"/>
+      <c r="O33" s="51"/>
+    </row>
+    <row r="34" spans="1:15" s="41" customFormat="1" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="43"/>
+      <c r="B34" s="44"/>
+      <c r="C34" s="44"/>
+      <c r="D34" s="44"/>
+      <c r="E34" s="44"/>
+      <c r="F34" s="45"/>
+      <c r="G34" s="55"/>
+      <c r="H34" s="44"/>
+      <c r="I34" s="46"/>
+      <c r="J34" s="44"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="48"/>
+      <c r="M34" s="49"/>
+      <c r="N34" s="50"/>
+      <c r="O34" s="51"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:O1" xr:uid="{B4C93073-357C-4C93-86C8-7C881A1B38DC}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:O22">
       <sortCondition ref="A1"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="38" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Fulls de càlcul</vt:lpstr>
+        <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>LlistaRecurs</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>GRASA GRAELL, ESTER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>